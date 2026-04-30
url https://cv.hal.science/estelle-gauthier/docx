--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -1498,269 +1498,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grande hache polie de La Reversaie, commune de Romagne (Vienne).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La hache polie de Lagor (Pyrénées-Atlantiques) : une production du Ve millénaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Petrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel G.L. Errera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Airvaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Serge Cassen</w:t>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Petrequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 13 (2), pp.173-177</w:t>
+              <w:t xml:space="preserve">Archéologie des Pyrénées Occidentales et des Landes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26, pp.7-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372129v1</w:t>
+                <w:t xml:space="preserve">hal-00372140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La hache polie de Lagor (Pyrénées-Atlantiques) : une production du Ve millénaire.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La grande hache polie de La Reversaie, commune de Romagne (Vienne).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Airvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berjonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Petrequin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie des Pyrénées Occidentales et des Landes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 26, pp.7-20</w:t>
+              <w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (2), pp.173-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372140v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les carrières néolithiques du Mont Viso (Piémont, Italie). Chronologie et conditions d'exploitation.</w:t>
               </w:r>
@@ -4171,6516 +4171,6853 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (60)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vingt-cinq années de recherches participatives dans le secteur de Salins-les-Bains (Jura) : quand le détectorisme vient appuyer la recherche archéologique programmée</w:t>
+                <w:t xml:space="preserve">Not so different! A comparative study of fragmentation in Bronze Age hoards in the region of Salins-les-Bains (Jura, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Piningre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...48 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jean-Denis Vigne, Jean Pierre Girard, Alexandra Villarroel Parada, Démarches participatives en archéologie. Actes de la séance de la Société préhistorique française de Paris (14-15 mars 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 177-188, 2025, Séances de la Société préhistorique française, 22, 978-2-9588382-0-1</w:t>
+              <w:t xml:space="preserve">Scarci A. and Baitinger H., An interdisciplinary approach to the practice of fragmentation in Greek sanctuaries and Bronze Age hoards, Proceedings of international conference at Leibniz‐Zentrum für Archäologie, Mainz, 22‐24 Novembre 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEIZA Publications, pp.251-268, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480424v1</w:t>
+                <w:t xml:space="preserve">hal-05577498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An active search for hoards? Contributions of a systematic survey to the knowledge of Bronze Age metal hoarding: the case study of Salins-les-Bains, Jura, France</w:t>
+                <w:t xml:space="preserve">Settlement patterns and social organisation during the Middle Bronze Age around the fortified site of Camp du Château at Salins-les-Bains (Jura, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Piningre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M. Maciejewski, J. Tarbay et K. Nowak (dir.), Hoards from the European Bronze and Iron Ages ; Current Research and New Perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Martin Bartelheim/André Spatzier (eds.), Hierarchisation Processes in the 2nd Millennium BC in the Upper Danube Region. Abstract book for the International Workshop at the Eberhard-Karls-Universität Tübingen, 20.-21.07.2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Propylaeum-eBOOKS, pp.71-76, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/propylaeumdok.00006961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05480388v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartes de répartition des grandes haches en jade alpin, Europe occidentale, complément aux tomes 1 et 4</w:t>
+                <w:t xml:space="preserve">An active search for hoards? Contributions of a systematic survey to the knowledge of Bronze Age metal hoarding: the case study of Salins-les-Bains, Jura, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Piningre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pétrequin P. et Pétrequin A.-M., Du Jade pour les dieux. Un système religieux de l’Europe néolithique Ve et Ive millénaires av. J.-C.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tome 5, p. 469-523, 2025, Cahiers de la MSHE n°54</w:t>
+              <w:t xml:space="preserve">M. Maciejewski, J. Tarbay et K. Nowak (dir.), Hoards from the European Bronze and Iron Ages ; Current Research and New Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.69-90, 2025, New Approaches in Archaeology Series 4, 978-2503607511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05480435v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’âge du Bronze en Bourgogne- Franche-Comté</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vingt-cinq années de recherches participatives dans le secteur de Salins-les-Bains (Jura) : quand le détectorisme vient appuyer la recherche archéologique programmée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Piningre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Grut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mosca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Ducreux</w:t>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">INRAP. </w:t>
+                <w:t xml:space="preserve">Patrick Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société préhistorique française. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C. Marcigny et C. Mordant, L’âge du Bronze en France (2500 à 800 avant notre ère), vol. 1 Synthèses régionales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Édition, p. 212-237, 2025, Recherches archéologiques n°29, 978-2-271-15495-8</w:t>
+              <w:t xml:space="preserve">Jean-Denis Vigne, Jean Pierre Girard, Alexandra Villarroel Parada, Démarches participatives en archéologie. Actes de la séance de la Société préhistorique française de Paris (14-15 mars 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 177-188, 2025, Séances de la Société préhistorique française, 22, 978-2-9588382-0-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05480453v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 2.2.7. Diffusion des haches en jades au Néolithique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marquer son territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Marcigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences archéologiques et Statistiques. Questions, données, méthodes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2025, Sciences archéologiques, 9782813004178</w:t>
+              <w:t xml:space="preserve">Les Maîtres du Feu, L’âge du Bronze en France, 2300-800 avant J.-C., catalogue d’exposition, Musée d’Archéologie Nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAP, APRAB, pp.162, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05243872v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dépôts métalliques terrestres de l’âge du Bronze en France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cartes de répartition des grandes haches en jade alpin, Europe occidentale, complément aux tomes 1 et 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">C. Marcigny; C. Mordant. </w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Franche-Comté et Centre de recherche archéologique de la vallée de l'Ain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’âge du Bronze en France (2500 à 800 avant notre ère). Synthèses thématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Recherches archéologiques (29), CNRS éditions; Inrap, pp.236-247, 2025, 9782271154958</w:t>
+              <w:t xml:space="preserve">Pétrequin P. et Pétrequin A.-M., Du Jade pour les dieux. Un système religieux de l’Europe néolithique Ve et Ive millénaires av. J.-C.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tome 5, p. 469-523, 2025, Cahiers de la MSHE n°54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05386929v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De - 1200 à – 1000. De la cachette de métallurgiste aux limites de l’espace social, notice 14</w:t>
+                <w:t xml:space="preserve">Chapitre 2.2.7. Diffusion des haches en jades au Néolithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edition des Archives Contemporaines. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire(s) de Bourgogne-Franche-Comté, Fragments d’un territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Silvana Editoriale, p. 60-61, 2024, 9788836654000</w:t>
+              <w:t xml:space="preserve">Sciences archéologiques et Statistiques. Questions, données, méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2025, Sciences archéologiques, 9782813004178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05480463v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4700- 2400 av. J.-C. Echanges et circulation des signes sociaux, notice 9</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’âge du Bronze en Bourgogne- Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mordant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Piningre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mafalda Roscio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire(s) de Bourgogne-Franche-Comté, Fragments d’un territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Silvana Editoriale, p. 46-47, 2024, 9788836654000</w:t>
+              <w:t xml:space="preserve">C. Marcigny et C. Mordant, L’âge du Bronze en France (2500 à 800 avant notre ère), vol. 1 Synthèses régionales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Édition, p. 212-237, 2025, Recherches archéologiques n°29, 978-2-271-15495-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05480475v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La circulation des longues haches en jades alpins dans l'Europe néolithique : un essai de modélisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les dépôts de bronzes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Marcigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Im)mobiles ? Circulation, échanges des objets et des idées, mobilités, stabilités des personnes et des groupes durant la Pré- et Protohistoire européenne, actes des 3e Rencontres Nord-Sud de Préhistoire récente, Lyon - Université Lumière Lyon 2, 29 nov.- 1er déc. 2018.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, p. 161-172, 2023</w:t>
+              <w:t xml:space="preserve">Les Maîtres du Feu, L’âge du Bronze en France, 2300-800 avant J.-C., catalogue d’exposition, Musée d’Archéologie Nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAP, APRAB, pp.169, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572056v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bronze fossilisé, bronze invisible</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les dépôts métalliques terrestres de l’âge du Bronze en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Collectif. </w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lachenal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Marcigny; C. Mordant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29e Congrès préhistorique de France</w:t>
+              <w:t xml:space="preserve">L’âge du Bronze en France (2500 à 800 avant notre ère). Synthèses thématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Recherches archéologiques (29), CNRS éditions; Inrap, pp.236-247, 2025, 9782271154958</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117451v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site fortifié du Camp du Château au sein du paysage naturel et culturel du Bronze moyen/final</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De - 1200 à – 1000. De la cachette de métallurgiste aux limites de l’espace social, notice 14</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Piningre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approche diachronique des sites de hauteur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Histoire(s) de Bourgogne-Franche-Comté, Fragments d’un territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale, p. 60-61, 2024, 9788836654000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARTEHIS Éditions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-04210955v1</w:t>
+                <w:t xml:space="preserve">hal-05480463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeux de données et leur exploitabilité</w:t>
+                <w:t xml:space="preserve">4700- 2400 av. J.-C. Echanges et circulation des signes sociaux, notice 9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétrequin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Histoire(s) de Bourgogne-Franche-Comté, Fragments d’un territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale, p. 46-47, 2024, 9788836654000</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124104v1</w:t>
+                <w:t xml:space="preserve">hal-05480475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dynamiques spatiotemporelles des zones de consommation</w:t>
+                <w:t xml:space="preserve">La circulation des longues haches en jades alpins dans l'Europe néolithique : un essai de modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétrequin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ingrid Sénépart et Éric Thirault. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCHAEDYN. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">(Im)mobiles ? Circulation, échanges des objets et des idées, mobilités, stabilités des personnes et des groupes durant la Pré- et Protohistoire européenne, actes des 3e Rencontres Nord-Sud de Préhistoire récente, Lyon - Université Lumière Lyon 2, 29 nov.- 1er déc. 2018.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, p. 161-172, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05306364v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diffusion depuis les gîtes</w:t>
+                <w:t xml:space="preserve">Bronze fossilisé, bronze invisible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Piningre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mordant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Session L’économie invisible des produits en matériaux recyclables (Pierre-Yves Milcent, Marilou Nordez et Thibaud Poigt dir.), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société préhistorique française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29e Congrès préhistorique de France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124117v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diffusion des produits : modélisation des concepts et réflexion sur la structuration des données</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le site fortifié du Camp du Château au sein du paysage naturel et culturel du Bronze moyen/final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Piningre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Martinez, A Quiquerez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
+              <w:t xml:space="preserve">Approche diachronique des sites de hauteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ARTEHIS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.66-86, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124112v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04210955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion/synthèse de la seconde partie</w:t>
+                <w:t xml:space="preserve">Les jeux de données et leur exploitabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maréva Gabillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.259-264, 2022, 9782848679464. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.46842⟩</w:t>
+              <w:t xml:space="preserve">, pp.101-122, 2022, 9782848679464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.46812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124128v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des axes de circulation : une réflexion méthodologique</w:t>
+                <w:t xml:space="preserve">Les dynamiques spatiotemporelles des zones de consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maréva Gabillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.46837⟩</w:t>
+              <w:t xml:space="preserve">ARCHAEDYN. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.171-192, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.46827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124127v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peuplement et contrôle des ressources : l’exemple de la production du sel en Moldavie sous-carpatique (Roumanie) entre 6000 et 3500 av. J.-C.</w:t>
+                <w:t xml:space="preserve">La diffusion depuis les gîtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maréva Gabillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.193-216, 2022, 9782848679464. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.46832⟩</w:t>
+              <w:t xml:space="preserve">, pp.143-170, 2022, 9782848679464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.46822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124120v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction [Seconde partie. Dynamiques de circulation et de consommation de produits bruts et manufacturés : recherches méthodologiques appliquées à l'exploitation et à la diffusion de produits en Europe occidentale et centrale durant la Pré-Protohistoire]</w:t>
+                <w:t xml:space="preserve">La diffusion des produits : modélisation des concepts et réflexion sur la structuration des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maréva Gabillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.99-100, 2022, 9782848679464. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.46777⟩</w:t>
+              <w:t xml:space="preserve">, pp.123-142, 2022, 9782848679464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.46817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124101v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuivre versus jade à la fin du IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; millénaire au nord-ouest des Alpes ? La hache polie de Kleinkems à Efringen-Kirchen (Bade-Wurtemberg, Allemagne)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peuplement et contrôle des ressources : l’exemple de la production du sel en Moldavie sous-carpatique (Roumanie) entre 6000 et 3500 av. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Rose-Marie Arbogast; Anthony Denaire; Šárka Grando-Válečková; Philippe Lefranc; Michel Mauvilly; Samuel van Willigen. </w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maréva Gabillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Brigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">D'Oberlarg à Wesaluri, itinéraire d'un préhistorien. Mélanges offerts à Christian Jeunesse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.193-216, 2022, 9782848679464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.46832⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578644v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monter avec le vent oriental : les éperons chez les Celtes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rôle des axes de circulation : une réflexion méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Gilles Pierrevelcin; Jan Kysela; Stephan Fichtl. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maréva Gabillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Brigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unité et diversité du monde celtique. Actes du 42e colloque international de l’Association française pour l’étude de l’âge du Fer (Prague, 10-13 mai 2018)</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.217-258, 2022, 9782848679464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.46837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03262127v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fifty shades of green: the irresistible attraction, use and significance of jadeitite and other green Alpine rock types in Neolithic Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alison Sheridan</w:t>
+                <w:t xml:space="preserve">Conclusion/synthèse de la seconde partie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Errera</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maréva Gabillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Carlos Rodríguez-Rellán, Ben A. Nelson, Ramón Fábregas Valcarce (eds.). </w:t>
+              <w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A Taste for Green: A global perspective on ancient jade, turquoise and variscite exchange</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.259-264, 2022, 9782848679464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.46842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892532v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rings and axeheads of Alpine jades: imports to and exports from the Gulf of Morbihan during the 5th millennium and the beginning of the 4th millennium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction [Seconde partie. Dynamiques de circulation et de consommation de produits bruts et manufacturés : recherches méthodologiques appliquées à l'exploitation et à la diffusion de produits en Europe occidentale et centrale durant la Pré-Protohistoire]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ramon Fàbregas Valcarce</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maréva Gabillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La parure en callaïs du Néolithique européen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.99-100, 2022, 9782848679464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.46777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578377v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cas du quart nord-est de la France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cuivre versus jade à la fin du IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; millénaire au nord-ouest des Alpes ? La hache polie de Kleinkems à Efringen-Kirchen (Bade-Wurtemberg, Allemagne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pétrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Errera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rose-Marie Arbogast; Anthony Denaire; Šárka Grando-Válečková; Philippe Lefranc; Michel Mauvilly; Samuel van Willigen. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des offrandes pour les dieux ? Les dépôts d'objets métalliques à l'âge du Bronze en Sarre et Lorraine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.104-107, 2019</w:t>
+              <w:t xml:space="preserve">D'Oberlarg à Wesaluri, itinéraire d'un préhistorien. Mélanges offerts à Christian Jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, AVAGE, pp.181-196, 2021, Mémoires d'archéologie du Grand Est, 978-2-9561936-8-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935432v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition des dépôts de France orientale : les particularités lorraines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monter avec le vent oriental : les éperons chez les Celtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">András Márton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Pierrevelcin; Jan Kysela; Stephan Fichtl. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des offrandes pour les dieux ? Les dépôts d'objets métalliques à l'âge du Bronze en Sarre et Lorraine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.81-87, 2019</w:t>
+              <w:t xml:space="preserve">Unité et diversité du monde celtique. Actes du 42e colloque international de l’Association française pour l’étude de l’âge du Fer (Prague, 10-13 mai 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection AFEAF (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AFEAF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.161-172, 2020, 978-2-9567407-1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935428v1</w:t>
+                <w:t xml:space="preserve">halshs-03262127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Épingles - notice</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fifty shades of green: the irresistible attraction, use and significance of jadeitite and other green Alpine rock types in Neolithic Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Sheridan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pétrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Errera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carlos Rodríguez-Rellán, Ben A. Nelson, Ramón Fábregas Valcarce (eds.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Guide des collections. Musée des beaux-arts et d'archéologie de Besançon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Silvana Editoriale, p.50, 2018</w:t>
+              <w:t xml:space="preserve">A Taste for Green: A global perspective on ancient jade, turquoise and variscite exchange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxbow Books, pp.97-120, 2020, 9781789252743</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933645v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les différents types de dépôts : étude des assemblages.</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rings and axeheads of Alpine jades: imports to and exports from the Gulf of Morbihan during the 5th millennium and the beginning of the 4th millennium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pétrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Cinquetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel G.L. Errera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Fàbregas Valcarce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bric-à-brac pour les dieux ? Les dépôts d'objets métalliques à l'âge du Bronze</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ville de Lons-le-Saunier, pp.56-63, 2017</w:t>
+              <w:t xml:space="preserve">La parure en callaïs du Néolithique européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress, pp.445-464, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627068v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieux et modes de dépôt.</w:t>
+                <w:t xml:space="preserve">Le cas du quart nord-est de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bric-à-brac pour les dieux ? Les dépôts d'objets métalliques à l'âge du Bronze.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ville de Lons-le-Saunier, pp.92-97, 2017</w:t>
+              <w:t xml:space="preserve">Des offrandes pour les dieux ? Les dépôts d'objets métalliques à l'âge du Bronze en Sarre et Lorraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.104-107, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627070v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method of data structuring for the study of diffusion processes of raw materials and manufactured objects</w:t>
+                <w:t xml:space="preserve">Composition des dépôts de France orientale : les particularités lorraines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...61 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Material Chains in Late Prehistoric Europe and the Mediterranean</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 48, Ausonius Edition, 2017, Mémoires</w:t>
+              <w:t xml:space="preserve">Des offrandes pour les dieux ? Les dépôts d'objets métalliques à l'âge du Bronze en Sarre et Lorraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.81-87, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609987v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpine jades : from scientific analysis to Neolithic know-how.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Épingles - notice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Exploitation of Raw Materials in Prehistory : Sourcing, Processing and Distribution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge Scholars Publishing, 2017</w:t>
+              <w:t xml:space="preserve">Guide des collections. Musée des beaux-arts et d'archéologie de Besançon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale, p.50, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627050v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlas européen des grandes haches en jade</w:t>
+                <w:t xml:space="preserve">Les différents types de dépôts : étude des assemblages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Jurietti </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">P. Pétrequin, E. Gauthier et A.M. Pétrequin (ed.), Jade. Objets-signes et interprétations sociales des jades alpins dans l'Europe néolithique. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 17, Dynamiques territoriales, 9 (Tome 4), Presses universitaires de Franche-Comté et Centre de recherche archéologique de la vallée de l'Ain, pp.951-1067, 2017, Les Cahiers de la MSHE Ledoux</w:t>
+              <w:t xml:space="preserve">Bric-à-brac pour les dieux ? Les dépôts d'objets métalliques à l'âge du Bronze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville de Lons-le-Saunier, pp.56-63, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516595v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répartition à l'échelle régionale : le cas du quart nord-est de la France.</w:t>
+                <w:t xml:space="preserve">Lieux et modes de dépôt.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">S. Jurietti. </w:t>
+              <w:t xml:space="preserve">S. Jurietti </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bric-à-brac pour les dieux ? Les dépôts d'objets métalliques à l'âge du Bronze</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ville de Lons-le-Saunier, pp.104-107, 2017</w:t>
+              <w:t xml:space="preserve">Bric-à-brac pour les dieux ? Les dépôts d'objets métalliques à l'âge du Bronze.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville de Lons-le-Saunier, pp.92-97, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627075v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le jade à toutes les sauces.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A method of data structuring for the study of diffusion processes of raw materials and manufactured objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Petrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maréva Gabillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Gorgues, K. Rebay-Salisbury et R. B. Salisbury. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">P. Pétrequin, E. Gauthier et A.M. Pétrequin (ed.), Jade. Objets-signes et interprétations sociales des jades alpins dans l'Europe néolithique. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 17, Dynamiques territoriales, 9 (JADE Tome 3), Presses universitaires de Franche-Comté et Centre de recherche archéologique de la vallée de l'Ain, pp.14-23, 2017, Les Cahiers de la MSHE Ledoux</w:t>
+              <w:t xml:space="preserve">Material Chains in Late Prehistoric Europe and the Mediterranean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 48, Ausonius Edition, 2017, Mémoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516597v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépôts de bronzes et relations visuelles autour du Camp du Château à Salins-les-Bains (Jura, France) à la fin du Bronze moyen et au début du Bronze final.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alpine jades : from scientific analysis to Neolithic know-how.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Petrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne- Marie Pétrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Th. Lachenal; C. Mordant; Th. Nicolas et C. Véber. </w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Sheridan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">T. Pereira, X. Terradas and N. Bicho </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Bronze moyen et l'origine du Bronze final en Europe occidentale (XVII</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Monographies d’Archéologie du Grand-Est (1), pp.905-914, 2017, Mémoires d'archéologie du Grand Est, 978-2-9561936-0-9</w:t>
+              <w:t xml:space="preserve">The Exploitation of Raw Materials in Prehistory : Sourcing, Processing and Distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627060v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dépôt de Briod.</w:t>
+                <w:t xml:space="preserve">Atlas européen des grandes haches en jade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petrequin Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bric-à-brac pour les dieux ? Les dépôts d'objets métalliques à l'âge du Bronze.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ville de Lons-le-Saunier, pp.53, 2017</w:t>
+              <w:t xml:space="preserve">P. Pétrequin, E. Gauthier et A.M. Pétrequin (ed.), Jade. Objets-signes et interprétations sociales des jades alpins dans l'Europe néolithique. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17, Dynamiques territoriales, 9 (Tome 4), Presses universitaires de Franche-Comté et Centre de recherche archéologique de la vallée de l'Ain, pp.951-1067, 2017, Les Cahiers de la MSHE Ledoux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627064v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cas de la région salinoise : un possible marquage territorial ?</w:t>
+                <w:t xml:space="preserve">Répartition à l'échelle régionale : le cas du quart nord-est de la France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Jurietti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bric-à-brac pour les dieux ? Les dépôts d'objets métalliques à l'âge du Bronze.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ville de Lons-le-Saunier, pp.99-102, 2017</w:t>
+              <w:t xml:space="preserve">Bric-à-brac pour les dieux ? Les dépôts d'objets métalliques à l'âge du Bronze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville de Lons-le-Saunier, pp.104-107, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627072v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes sociaux : les interprétations idéelles des jades alpins.</w:t>
+                <w:t xml:space="preserve">Le jade à toutes les sauces.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrequin Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alison Sheridan</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne- Marie Pétrequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">P. Pétrequin, E. Gauthier et A.M. Pétrequin (ed.), Jade. Objets-signes et interprétations sociales des jades alpins dans l'Europe néolithique. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 17, Dynamiques territoriales, 9 (JADE tome 3), Presses universitaires de Franche-Comté et Centre de recherche archéologique de la vallée de l'Ain, pp.521-598, 2017, Cahiers de la MSHE Ledoux</w:t>
+              <w:t xml:space="preserve">, 17, Dynamiques territoriales, 9 (JADE Tome 3), Presses universitaires de Franche-Comté et Centre de recherche archéologique de la vallée de l'Ain, pp.14-23, 2017, Les Cahiers de la MSHE Ledoux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516599v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication visuelle autour du Camp du Château à Salins-les-Bains (Jura, France) : mise en évidence d’un réseau de relations visuelles à l’âge du Bronze.</w:t>
+                <w:t xml:space="preserve">Dépôts de bronzes et relations visuelles autour du Camp du Château à Salins-les-Bains (Jura, France) à la fin du Bronze moyen et au début du Bronze final.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Piningre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CTHS. </w:t>
+              <w:t xml:space="preserve">Th. Lachenal; C. Mordant; Th. Nicolas et C. Véber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mordant, O. Buchsenschutz, C. Jeunesse et D. Vialou (dir.), Signes et communication dans les civilisations de la parole, Actes du 139e Congrès national des sociétés historiques et scientifiques (Nîmes, 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.128-145, 2016</w:t>
+              <w:t xml:space="preserve">Le Bronze moyen et l'origine du Bronze final en Europe occidentale (XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> siècle av. J.-C.). Actes du colloque international de l'APRAB, Strasbourg, 17-20 juin 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Monographies d’Archéologie du Grand-Est (1), pp.905-914, 2017, Mémoires d'archéologie du Grand Est, 978-2-9561936-0-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516587v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelta lándzsahegyek Márokról (Baranya megye)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le dépôt de Briod.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Kvassay Judit. </w:t>
+              <w:t xml:space="preserve">S. Jurietti </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological Investigations in Hungary 2011-2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.135-138, 2016</w:t>
+              <w:t xml:space="preserve">Bric-à-brac pour les dieux ? Les dépôts d'objets métalliques à l'âge du Bronze.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville de Lons-le-Saunier, pp.53, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516589v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grandes haches polies en jades alpins</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le cas de la région salinoise : un possible marquage territorial ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Chancerel A.; Vaquer J.; Clayet-Merle J.-J. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Jurietti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signes de richesse, inégalités au Néolithique. Catalogue d'exposition du Musée national de la Préhistoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réunion des Musées nationaux - Grand Palais, pp.43-54, 2015, 978-2-7118-6296-2</w:t>
+              <w:t xml:space="preserve">Bric-à-brac pour les dieux ? Les dépôts d'objets métalliques à l'âge du Bronze.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville de Lons-le-Saunier, pp.99-102, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516591v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet JADE 2. ‘Object-signs’ and social interpretations of Alpine jade axeheads in the European Neolithic: theory and methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pétrequin</w:t>
+                <w:t xml:space="preserve">Mécanismes sociaux : les interprétations idéelles des jades alpins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petrequin Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pétrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Sheridan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connecting networks: characterising contact by measuring Lithic exchange in the European Neolithic.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaeopress, pp.83-102, 2015</w:t>
+              <w:t xml:space="preserve">P. Pétrequin, E. Gauthier et A.M. Pétrequin (ed.), Jade. Objets-signes et interprétations sociales des jades alpins dans l'Europe néolithique. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17, Dynamiques territoriales, 9 (JADE tome 3), Presses universitaires de Franche-Comté et Centre de recherche archéologique de la vallée de l'Ain, pp.521-598, 2017, Cahiers de la MSHE Ledoux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516593v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of the representation of a distribution: a case-study on Middle Bronze Age metal finds in the Seine valley</w:t>
+                <w:t xml:space="preserve">Communication visuelle autour du Camp du Château à Salins-les-Bains (Jura, France) : mise en évidence d’un réseau de relations visuelles à l’âge du Bronze.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Piningre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CTHS. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the CAA Conference 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Amsterdam University Press, 2013</w:t>
+              <w:t xml:space="preserve">Mordant, O. Buchsenschutz, C. Jeunesse et D. Vialou (dir.), Signes et communication dans les civilisations de la parole, Actes du 139e Congrès national des sociétés historiques et scientifiques (Nîmes, 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.128-145, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00943978v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical space-time modelling of the diffusion of raw materials and manufactured objects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kelta lándzsahegyek Márokról (Baranya megye)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andras Marton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...57 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kvassay Judit. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the CAA Conference 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Amsterdam University Press, 2013</w:t>
+              <w:t xml:space="preserve">Archaeological Investigations in Hungary 2011-2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.135-138, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00943977v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une imitation de hache alpine type Bégude à Buthiers-Boulancourt (Seine-et-Marne) au début du Ve millénaire.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les grandes haches polies en jades alpins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne- Marie Pétrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel G.L. Errera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Pierre-Arnaud de Labriffe et Éric Thirault (dir.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chancerel A.; Vaquer J.; Clayet-Merle J.-J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Produire des haches au Néolithique, de la matière première à l'abandon, actes de la table-ronde de la Société Préhistorique française, Saint-Germain-en Laye, 16-17 mars 2007.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société préhistorique française, pp.219-234, 2012</w:t>
+              <w:t xml:space="preserve">Signes de richesse, inégalités au Néolithique. Catalogue d'exposition du Musée national de la Préhistoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réunion des Musées nationaux - Grand Palais, pp.43-54, 2015, 978-2-7118-6296-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00824727v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models and tools for territorial dynamic studies (chapter 1)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Élise Fovet</w:t>
+                <w:t xml:space="preserve">Projet JADE 2. ‘Object-signs’ and social interpretations of Alpine jade axeheads in the European Neolithic: theory and methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Sheridan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Errera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Settlement Patterns, Production and Trades from the Neolithic to the Middle Ages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaeopress, pp.23-38, 2012, BAR International Series</w:t>
+              <w:t xml:space="preserve">Connecting networks: characterising contact by measuring Lithic exchange in the European Neolithic.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress, pp.83-102, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00772081v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie, chronologie et répartition des grandes haches alpines en Europe occidentale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reliability of the representation of a distribution: a case-study on Middle Bronze Age metal finds in the Seine valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...31 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maréva Gabillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jade. Grandes haches alpines du Néolithique européen. Ve et IVe millénaires av. J.-C.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Besançon, Presses Universitaires de Franche-Comté et Centre de Recherche Archéologique de la Vallée de l'Ain,, pp.574-727, 2012, Cahiers de la MSHE C.N. Ledoux</w:t>
+              <w:t xml:space="preserve">Proceedings of the CAA Conference 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amsterdam University Press, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00670663v1</w:t>
+                <w:t xml:space="preserve">halshs-00943978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie, chronologie et répartition des grandes haches alpines en Europe occidentale.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical space-time modelling of the diffusion of raw materials and manufactured objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Brigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jade. Grandes haches alpines du Néolithique européen. Ve et IVe millénaires av. J.-C.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.574-727, 2012</w:t>
+              <w:t xml:space="preserve">Proceedings of the CAA Conference 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amsterdam University Press, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00824832v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00943977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les exploitations de Réquista (Aveyron) et de Plancher-les-Mines (Haute-Saône, France). Exemples de diffusion de haches à moyenne distance.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une imitation de hache alpine type Bégude à Buthiers-Boulancourt (Seine-et-Marne) au début du Ve millénaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Samzun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">P. Pétrequin et alii. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Arnaud de Labriffe et Éric Thirault (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADE. Inégalités sociales et espace européen au Néolithique : la circulation des grandes haches en jades alpins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.544-573, 2012, Cahiers de la MSHE C.N. Ledoux</w:t>
+              <w:t xml:space="preserve">Produire des haches au Néolithique, de la matière première à l'abandon, actes de la table-ronde de la Société Préhistorique française, Saint-Germain-en Laye, 16-17 mars 2007.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société préhistorique française, pp.219-234, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00824845v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00824727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix sociaux et stratégies d'une dépense funéraire. Céramiques importées dans les nécropoles de Pannonie au Haut-Empire.</w:t>
-[...29 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Models and tools for territorial dynamic studies (chapter 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krištof Oštir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gandini C, Favory F., Nuninger L. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le prix de la mort, numéro spécial Histoire et Mesure XXVII-1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS éditions, pp.97-132, 2012</w:t>
+              <w:t xml:space="preserve">Settlement Patterns, Production and Trades from the Neolithic to the Middle Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress, pp.23-38, 2012, BAR International Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00824808v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00772081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The search for a common methodology for studying the spatial dynamics of material and product circulation in ancient times.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Typologie, chronologie et répartition des grandes haches alpines en Europe occidentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">GANDINI C., FAVORY F. et NUNINGER L. </w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Klassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Pétrequin, S. Cassen, M. Errera, L. Klassen, A. Sheridan et A.M. Pétrequin (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaedyn. 7 millennia of territorial dynamics. Settlements pattern, production and trades from Neolithic to Middle Ages.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BAR International Series, pp.65-76, 2012, BAR International Series</w:t>
+              <w:t xml:space="preserve">Jade. Grandes haches alpines du Néolithique européen. Ve et IVe millénaires av. J.-C.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Besançon, Presses Universitaires de Franche-Comté et Centre de Recherche Archéologique de la Vallée de l'Ain,, pp.574-727, 2012, Cahiers de la MSHE C.N. Ledoux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00824709v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00670663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Bourgogne.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andras Marton</w:t>
+                <w:t xml:space="preserve">Typologie, chronologie et répartition des grandes haches alpines en Europe occidentale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">REDDE M., BARRAL Ph., FAVORY F., GUILLAUMET J.-P., JOLY M., MARC J.-Y., NOUVEL P., NUNINGER L., PETIT C. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutz Klassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Pétrequin, S. Cassen, M. Errera, L. Klassen, A. Sheridan et A.-M. Pétrequin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aspects de la romanisation dans l'Est de la Gaule- 2, Les nécropoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bibracte - Centre archéologique européen, pp.695-742, 2011, Bibracte n° 21</w:t>
+              <w:t xml:space="preserve">Jade. Grandes haches alpines du Néolithique européen. Ve et IVe millénaires av. J.-C.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.574-727, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00684216v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00824832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The alpine Beilnacken aus Kamegg (Niederösterreich) und die Verbreitung des Bégude-Typs in Westeuropa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Errera</w:t>
+                <w:t xml:space="preserve">Les exploitations de Réquista (Aveyron) et de Plancher-les-Mines (Haute-Saône, France). Exemples de diffusion de haches à moyenne distance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Klassen</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Trnka</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">J. Šuteková, P. Pavúk, P. Kalábková and B. Kovár. </w:t>
+                <w:t xml:space="preserve">Françoise Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Pétrequin et alii. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PANTA RHEI. Studies in Chronology and Cultural Development of the South-Eastern and Central Europe in Earlier Prehistory presented to Juraj Pavúk on the Occasion of his 75. Birthday</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bratislava, pp.137-157, 2011, Studia Archaeologica et Mediaevalia 11</w:t>
+              <w:t xml:space="preserve">JADE. Inégalités sociales et espace européen au Néolithique : la circulation des grandes haches en jades alpins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.544-573, 2012, Cahiers de la MSHE C.N. Ledoux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00670585v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00824845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eclogite or jadeitite : the two colours involved in the tranfer of alpine axeheads in western Europe</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel G.L. Errera</w:t>
+                <w:t xml:space="preserve">Choix sociaux et stratégies d'une dépense funéraire. Céramiques importées dans les nécropoles de Pannonie au Haut-Empire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andras Marton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stone Axe Studies III.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oxbow books, pp.55-82, 2011</w:t>
+              <w:t xml:space="preserve">Le prix de la mort, numéro spécial Histoire et Mesure XXVII-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp.97-132, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00824738v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00824808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La consommation et la circulation du métal à l'âge du Bronze dans le Jura et les plaines de la Saône.</w:t>
+                <w:t xml:space="preserve">The search for a common methodology for studying the spatial dynamics of material and product circulation in ancient times.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GANDINI C., FAVORY F. et NUNINGER L. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Isthme européen Rhin-Saône-Rhône dans la protohistoire : approches nouvelles en hommage à Jacques-Pierre Millotte.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, Annales littéraires, p. 161-176, 2010, série "Environnement, sociétés et archéologie"</w:t>
+              <w:t xml:space="preserve">Archaedyn. 7 millennia of territorial dynamics. Settlements pattern, production and trades from Neolithic to Middle Ages.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BAR International Series, pp.65-76, 2012, BAR International Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00479665v1</w:t>
+                <w:t xml:space="preserve">halshs-00824709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les haches en silex de type Glis-Weisweil en France, en Suisse et en Allemagne du Sud-Ouest. Des imitations de haches alpines à la transition Ve-IVe millénaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Petrequin</w:t>
+                <w:t xml:space="preserve">La Bourgogne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andras Marton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Irenaus Matuschik, Christian Strahm et alii. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">REDDE M., BARRAL Ph., FAVORY F., GUILLAUMET J.-P., JOLY M., MARC J.-Y., NOUVEL P., NUNINGER L., PETIT C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vernetzungen, Aspekte siedlungsarchäologischer Forschung, Festschrift fur Helmut Schlichtherle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lavori Verlag, pp.237-252, 2010</w:t>
+              <w:t xml:space="preserve">Aspects de la romanisation dans l'Est de la Gaule- 2, Les nécropoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibracte - Centre archéologique européen, pp.695-742, 2011, Bibracte n° 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00824729v1</w:t>
+                <w:t xml:space="preserve">halshs-00684216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Unique, la Paire, les Multiples. A propos des dépôts de haches polies en roches alpines en Europe occidentale pendant les Ve et IVe millénaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Cassen</w:t>
+                <w:t xml:space="preserve">The alpine Beilnacken aus Kamegg (Niederösterreich) und die Verbreitung des Bégude-Typs in Westeuropa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Errera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Klassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">S. Bonnardin; C. Hamon; M. Lauwers et B. Quilliec. </w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Trnka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Šuteková, P. Pavúk, P. Kalábková and B. Kovár. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du matériel au spirituel. Réalités archéologiques et historiques des « dépôts » de la Préhistoire à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Antibes, Editions APDCA, pp.417-427, 2009, Actes des XXIXe Rencontres internationales d'archéologie et d'histoire d'Antibes</w:t>
+              <w:t xml:space="preserve">PANTA RHEI. Studies in Chronology and Cultural Development of the South-Eastern and Central Europe in Earlier Prehistory presented to Juraj Pavúk on the Occasion of his 75. Birthday</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bratislava, pp.137-157, 2011, Studia Archaeologica et Mediaevalia 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00476187v1</w:t>
+                <w:t xml:space="preserve">halshs-00670585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ossuaires en Pannonie.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andras Marton</w:t>
+                <w:t xml:space="preserve">Eclogite or jadeitite : the two colours involved in the tranfer of alpine axeheads in western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sheridan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel G.L. Errera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Davis et M. Edmonds. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EX OFFICINA.. Studia in honorem Dénes Gabler</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mursella Régészeti Egyesület, p. 287-322, 2009</w:t>
+              <w:t xml:space="preserve">Stone Axe Studies III.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxbow books, pp.55-82, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00460402v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00824738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une production du Mont Viso en Italie : l'ébauche de haches de Lugrin (Haute-Savoie, France)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La consommation et la circulation du métal à l'âge du Bronze dans le Jura et les plaines de la Saône.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la Méditerranée et d'ailleurs. Mélanges offerts à Jean Guilaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Toulouse, Archives d'Ecologie Préhistorique, pp.583-595, 2009, Archives d'Ecologie Préhistorique</w:t>
+              <w:t xml:space="preserve">L'Isthme européen Rhin-Saône-Rhône dans la protohistoire : approches nouvelles en hommage à Jacques-Pierre Millotte.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, Annales littéraires, p. 161-176, 2010, série "Environnement, sociétés et archéologie"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00476188v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00479665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neolithic Alpine Axeheads, from the Continent to Great Britain, the Isle of Man and Ireland</w:t>
+                <w:t xml:space="preserve">Les haches en silex de type Glis-Weisweil en France, en Suisse et en Allemagne du Sud-Ouest. Des imitations de haches alpines à la transition Ve-IVe millénaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Petrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">H. Fokkens, B. J. Coles, A. Van Gijn, J. P. Kleijne, H. H. Ponjee and C. G. Slappendel. </w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pétrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Irenaus Matuschik, Christian Strahm et alii. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Between foraging and farming, an extended broad spectrum of papers presented to Leendert Louwe Kooijmans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Publication of the Faculty of Archaeology, Leiden University, pp.261-279, 2008, Analecta Praehistoria Leidensia 40</w:t>
+              <w:t xml:space="preserve">Vernetzungen, Aspekte siedlungsarchäologischer Forschung, Festschrift fur Helmut Schlichtherle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lavori Verlag, pp.237-252, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760304v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00824729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'Unique, la Paire, les Multiples. A propos des dépôts de haches polies en roches alpines en Europe occidentale pendant les Ve et IVe millénaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Errera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Klassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Bonnardin; C. Hamon; M. Lauwers et B. Quilliec. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du matériel au spirituel. Réalités archéologiques et historiques des « dépôts » de la Préhistoire à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antibes, Editions APDCA, pp.417-427, 2009, Actes des XXIXe Rencontres internationales d'archéologie et d'histoire d'Antibes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00476187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ossuaires en Pannonie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andras Marton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EX OFFICINA.. Studia in honorem Dénes Gabler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mursella Régészeti Egyesület, p. 287-322, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une production du Mont Viso en Italie : l'ébauche de haches de Lugrin (Haute-Savoie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Errera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Pétrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Toulouse, Archives d'Ecologie Préhistorique. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la Méditerranée et d'ailleurs. Mélanges offerts à Jean Guilaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Toulouse, Archives d'Ecologie Préhistorique, pp.583-595, 2009, Archives d'Ecologie Préhistorique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00476188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neolithic Alpine Axeheads, from the Continent to Great Britain, the Isle of Man and Ireland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Petrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Sheridan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel G.L. Errera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Fokkens, B. J. Coles, A. Van Gijn, J. P. Kleijne, H. H. Ponjee and C. G. Slappendel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Between foraging and farming, an extended broad spectrum of papers presented to Leendert Louwe Kooijmans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publication of the Faculty of Archaeology, Leiden University, pp.261-279, 2008, Analecta Praehistoria Leidensia 40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Néolithique (5500-2100 av. J.-C.) : une Europe des inégalités sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel G.L. Errera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre Vosges et Jura, trafics et transits d'antan. Archéologie et histoire, Musée(s) de Belfort.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musées de Belfort, p. 29-38, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00464286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10690,251 +11027,251 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dépôts en vallée de Saône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">B. Maurice-Chabard, G. Colas et S. Jurietty (dir.), Des épées pour la Saône : Les dépôts de l’âge du Bronze en milieu humide, catalogue d’exposition, Musée Vivant Denon, catalogue d’exposition, Musée Denon, Chalon-sur-Saône (30 juin 2022-8 janvier 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, p. 56-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dépôts en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">B. Maurice-Chabard, G. Colas et S. Jurietty (dir.), Les bronzes des eaux : Les dépôts de l’âge du Bronze en milieu humide, catalogue d’exposition, Musée Vivant Denon, catalogue d’exposition, Musée Denon, Chalon-sur-Saône (30 juin 2022-8 janvier 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, p. 28-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilaine, Jean - Carozza, Laurent - Garcia, Dominique - Gasco, Jean - Janin, Thierry - Mille, Benoît. Launac et le Launacien. Dépôts de bronzes protohistoriques du sud de la Gaule&amp;quot; : Compte-rendu.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03624471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ArchaeDyn. Dynamique spatiale du peuplement et ressources naturelles : vers une analyse intégrée dans le long terme, de la Préhistoire au Moyen Âge,. ACI Espaces et territoires (contrat ET28, 2005-2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10943,94 +11280,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, pp.75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00483141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11040,51 +11377,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ArchaeDyn -Atelier 3 Dynamiques de circulation et de consommation de produits bruts et manufacturés : recherches méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11093,90 +11430,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maréva Gabillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Brigand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11186,413 +11523,413 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dépôts de la région salinoise : vers une meilleure compréhension de la pratique des dépôts métalliques à l’âge du Bronze, rapport final du PCR (2021-2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Piningre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Grut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC Bourgogne- Franche-Comté. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dépôts de la région salinoise : un nouvel éclairage spatial et cultuel sur les dépôts de bronzes dans le Jura. Rapport final du PCR 2018-2020.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Piningre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Grut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillot Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR 6249 Chrono-Environnement, Drac Franche-Comté. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau. Organisation et circulation des productions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisella Cabboï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Laboratoire Métallurgies et Cultures - IRAMAT - UMR5060; DRAC Bourgogne - Franche-Comté; INRAP Dijon. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JADE 2 - Objets-signes et interprétations sociales des jades alpins dans l’Europe néolithique, Rapport final du programme ANR-12-BSH3-0005 (Programme blanc : février 2013 - janvier 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11618,65 +11955,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Petrequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Maison des Sciences de l’Homme et de l’Environnement Claude Nicolas Ledoux, Besançon. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03624421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId219"/>
+      <w:footerReference w:type="default" r:id="rId225"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11823,51 +12160,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:estelle.gauthier@univ-fcomte.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02989679v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;trequin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie P&#233;trequin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Sheridan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585034v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petrequin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4856" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119305v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824878v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G.L. Errera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Klassen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824865v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/AArch.62.2011.2.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824734v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Errera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464330v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nowicki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2009.13872" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460400v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nes Gabler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Marton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284549v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Jaime Riveron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bailly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2008.13798" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372104v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372101v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/shc.84" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372129v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Airvaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berjonneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372140v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372126v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Petrequin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Croutch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372102v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pirot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saint-G&#233;rand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Banza-Nsungu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372066v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372056v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425446v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Filippini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988421v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02324394v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cinquetti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon F&#224;bregas Valcarce" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781789692808-20" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carrard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Kaenel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778071v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Fovet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125924v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt6wp7kg.49" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670699v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrequin Pierre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samzun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petrequin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464342v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479659v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479657v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Gillioz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479664v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767308v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ostir" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479663v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372134v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00479660v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tremblay-Cormier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372097v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372119v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623255v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/archaedyn-dynamique-spatiale-des-territoires-de-la-prehistoire-au-moyen-age.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46572" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516594v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- Marie P&#233;trequin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ftf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480424v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Piningre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Grut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mosca" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guillot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480388v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480435v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480453v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducreux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Roscio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243872v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386929v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boulud-Gazo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480463v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480475v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572056v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117451v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210955v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/artehis/31509" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124104v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;va Gabillot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Brigand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46777" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46812" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05306364v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46827" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124117v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46822" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46822" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124112v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46817" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46817" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124128v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46842" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46842" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124127v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46837" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46837" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124120v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46832" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46832" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124101v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46777" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578644v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Errera" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maria Gross" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262127v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s M&#225;rton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02892532v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578377v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935432v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935428v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933645v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627068v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627070v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609987v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giraud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627050v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516595v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627075v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516597v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627060v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627064v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627072v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516599v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516587v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516589v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516591v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516593v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943978v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943977v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824727v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Samzun" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772081v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kri&#353;tof O&#353;tir" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670663v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klassen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pailler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824832v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824845v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jeudy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maitre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824808v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824709v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684216v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670585v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trnka" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824738v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sheridan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479665v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824729v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476187v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460402v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476188v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. P&#233;trequin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760304v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464286v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480507v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480494v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03624471v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483141v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127300v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480515v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624382v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillot Patrick" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534815v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03624421v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:estelle.gauthier@univ-fcomte.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02989679v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;trequin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie P&#233;trequin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Sheridan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585034v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petrequin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4856" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119305v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824878v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G.L. Errera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Klassen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824865v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/AArch.62.2011.2.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824734v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Errera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464330v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nowicki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2009.13872" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460400v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nes Gabler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Marton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284549v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Jaime Riveron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bailly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2008.13798" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372104v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372101v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/shc.84" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372140v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372129v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Airvaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berjonneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372126v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Petrequin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Croutch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372102v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pirot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saint-G&#233;rand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Banza-Nsungu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372066v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372056v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425446v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Filippini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988421v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02324394v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cinquetti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon F&#224;bregas Valcarce" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781789692808-20" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carrard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Kaenel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778071v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Fovet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125924v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt6wp7kg.49" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670699v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrequin Pierre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samzun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petrequin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464342v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479659v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479657v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Gillioz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479664v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767308v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ostir" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479663v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372134v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00479660v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tremblay-Cormier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372097v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372119v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623255v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/archaedyn-dynamique-spatiale-des-territoires-de-la-prehistoire-au-moyen-age.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46572" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516594v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- Marie P&#233;trequin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ftf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577498v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Piningre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577485v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeumdok.00006961" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480388v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480424v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Grut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mosca" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guillot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577516v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480435v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243872v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480453v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducreux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Roscio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577521v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386929v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boulud-Gazo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480463v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480475v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572056v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117451v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210955v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/artehis/31509" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124104v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;va Gabillot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Brigand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46777" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46812" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05306364v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46827" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124117v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46822" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46822" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124112v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46817" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46817" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124120v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46832" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46832" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124127v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46837" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46837" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124128v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46842" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46842" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124101v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46777" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578644v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Errera" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maria Gross" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262127v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s M&#225;rton" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02892532v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578377v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935432v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935428v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933645v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627068v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627070v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609987v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giraud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627050v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516595v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627075v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516597v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627060v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627064v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627072v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516599v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516587v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516589v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516591v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516593v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943978v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943977v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824727v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Samzun" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772081v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kri&#353;tof O&#353;tir" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670663v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klassen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pailler" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824832v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824845v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jeudy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maitre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824808v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824709v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684216v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670585v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trnka" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824738v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sheridan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479665v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824729v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476187v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460402v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476188v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. P&#233;trequin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760304v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464286v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480507v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480494v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03624471v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483141v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127300v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480515v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624382v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillot Patrick" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534815v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03624421v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>