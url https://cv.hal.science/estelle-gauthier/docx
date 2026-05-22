--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -3291,480 +3291,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00479657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models for the study of the consumption and the circulation of resources and products in France and Western Europe during the Neolithic and the Bronze Age.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using GIS in archaeology: a few brand new approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Tremblay-Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international de l'ACI « espaces et territoires », ArchaeDyn, 7 millénaires de dynamiques territoriales : peuplement, production et échanges du Néolithique au Moyen-Age</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Dijon, France</w:t>
+              <w:t xml:space="preserve">Paysages funéraires de l'Age du Bronze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Herne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00479664v1</w:t>
+                <w:t xml:space="preserve">halshs-00479660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models and tools for territorial dynamic studies. Spatial dynamics of settlement patterns and natural resources : towards an integrated analysis over a long term, from Prehistory to the Middle Ages</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Models for the study of the consumption and the circulation of resources and products in France and Western Europe during the Neolithic and the Bronze Age.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaedyn colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Dijon, France. pp.16</w:t>
+              <w:t xml:space="preserve">colloque international de l'ACI « espaces et territoires », ArchaeDyn, 7 millénaires de dynamiques territoriales : peuplement, production et échanges du Néolithique au Moyen-Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767308v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00479664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tombes et nécropoles du Haut-Empire en Bourgogne : premier bilan</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Models and tools for territorial dynamic studies. Spatial dynamics of settlement patterns and natural resources : towards an integrated analysis over a long term, from Prehistory to the Middle Ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Ostir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du programme pluriformations (PPF) SAEG : Les nécropoles dans l'Est de la Gaule de la fin de l'Age du Fer au début de l'époque romaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Glux-en-Glenne, France</w:t>
+              <w:t xml:space="preserve">Archaedyn colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Dijon, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00479663v1</w:t>
+                <w:t xml:space="preserve">hal-00767308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumption and circulation of prehistoric products in Europe: characterization of spatial evolutions using map algebra. Spatial Analysis and Modelling of Ancient Social-Economic Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tombes et nécropoles du Haut-Empire en Bourgogne : premier bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andras Marton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consumption and circulation of prehistoric products in Europe: characterization of spatial evolutions using map algebra. Spatial Analysis and Modelling of Ancient Social-Economic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Berlin, Germany. pp.article n°11.12</w:t>
+              <w:t xml:space="preserve">Séminaire du programme pluriformations (PPF) SAEG : Les nécropoles dans l'Est de la Gaule de la fin de l'Age du Fer au début de l'époque romaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Glux-en-Glenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372134v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00479663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using GIS in archaeology: a few brand new approaches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consumption and circulation of prehistoric products in Europe: characterization of spatial evolutions using map algebra. Spatial Analysis and Modelling of Ancient Social-Economic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paysages funéraires de l'Age du Bronze</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Herne, Germany</w:t>
+              <w:t xml:space="preserve">Consumption and circulation of prehistoric products in Europe: characterization of spatial evolutions using map algebra. Spatial Analysis and Modelling of Ancient Social-Economic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Berlin, Germany. pp.article n°11.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00479660v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse spatiale versus algèbre de cartes sous ArcGIS. Des exemples en sciences de l'homme et de la société</w:t>
               </w:r>
@@ -3998,51 +3998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -4378,336 +4378,366 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An active search for hoards? Contributions of a systematic survey to the knowledge of Bronze Age metal hoarding: the case study of Salins-les-Bains, Jura, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les dépôts métalliques terrestres de l’âge du Bronze en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lachenal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Marcigny; C. Mordant. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M. Maciejewski, J. Tarbay et K. Nowak (dir.), Hoards from the European Bronze and Iron Ages ; Current Research and New Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brepols, pp.69-90, 2025, New Approaches in Archaeology Series 4, 978-2503607511</w:t>
+              <w:t xml:space="preserve">L’âge du Bronze en France (2500 à 800 avant notre ère). Synthèses thématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Recherches archéologiques (29), CNRS éditions; Inrap, pp.236-247, 2025, 9782271154958</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480388v1</w:t>
+                <w:t xml:space="preserve">hal-05386929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vingt-cinq années de recherches participatives dans le secteur de Salins-les-Bains (Jura) : quand le détectorisme vient appuyer la recherche archéologique programmée</w:t>
+                <w:t xml:space="preserve">An active search for hoards? Contributions of a systematic survey to the knowledge of Bronze Age metal hoarding: the case study of Salins-les-Bains, Jura, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Piningre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...48 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jean-Denis Vigne, Jean Pierre Girard, Alexandra Villarroel Parada, Démarches participatives en archéologie. Actes de la séance de la Société préhistorique française de Paris (14-15 mars 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 177-188, 2025, Séances de la Société préhistorique française, 22, 978-2-9588382-0-1</w:t>
+              <w:t xml:space="preserve">M. Maciejewski, J. Tarbay et K. Nowak (dir.), Hoards from the European Bronze and Iron Ages ; Current Research and New Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.69-90, 2025, New Approaches in Archaeology Series 4, 978-2503607511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05480424v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marquer son territoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vingt-cinq années de recherches participatives dans le secteur de Salins-les-Bains (Jura) : quand le détectorisme vient appuyer la recherche archéologique programmée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Piningre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Marcigny</w:t>
-[...17 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hervé Grut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mosca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société préhistorique française. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Maîtres du Feu, L’âge du Bronze en France, 2300-800 avant J.-C., catalogue d’exposition, Musée d’Archéologie Nationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAP, APRAB, pp.162, 2025</w:t>
+              <w:t xml:space="preserve">Jean-Denis Vigne, Jean Pierre Girard, Alexandra Villarroel Parada, Démarches participatives en archéologie. Actes de la séance de la Société préhistorique française de Paris (14-15 mars 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 177-188, 2025, Séances de la Société préhistorique française, 22, 978-2-9588382-0-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05577516v1</w:t>
+                <w:t xml:space="preserve">hal-05480424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartes de répartition des grandes haches en jade alpin, Europe occidentale, complément aux tomes 1 et 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4727,626 +4757,596 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Franche-Comté et Centre de recherche archéologique de la vallée de l'Ain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pétrequin P. et Pétrequin A.-M., Du Jade pour les dieux. Un système religieux de l’Europe néolithique Ve et Ive millénaires av. J.-C.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tome 5, p. 469-523, 2025, Cahiers de la MSHE n°54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 2.2.7. Diffusion des haches en jades au Néolithique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marquer son territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Marcigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences archéologiques et Statistiques. Questions, données, méthodes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2025, Sciences archéologiques, 9782813004178</w:t>
+              <w:t xml:space="preserve">Les Maîtres du Feu, L’âge du Bronze en France, 2300-800 avant J.-C., catalogue d’exposition, Musée d’Archéologie Nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAP, APRAB, pp.162, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05243872v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’âge du Bronze en Bourgogne- Franche-Comté</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapitre 2.2.7. Diffusion des haches en jades au Néolithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">INRAP. </w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edition des Archives Contemporaines. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C. Marcigny et C. Mordant, L’âge du Bronze en France (2500 à 800 avant notre ère), vol. 1 Synthèses régionales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Édition, p. 212-237, 2025, Recherches archéologiques n°29, 978-2-271-15495-8</w:t>
+              <w:t xml:space="preserve">Sciences archéologiques et Statistiques. Questions, données, méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2025, Sciences archéologiques, 9782813004178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05480453v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dépôts de bronzes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Marcigny</w:t>
+                <w:t xml:space="preserve">L’âge du Bronze en Bourgogne- Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mordant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Piningre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mafalda Roscio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Maîtres du Feu, L’âge du Bronze en France, 2300-800 avant J.-C., catalogue d’exposition, Musée d’Archéologie Nationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAP, APRAB, pp.169, 2025</w:t>
+              <w:t xml:space="preserve">C. Marcigny et C. Mordant, L’âge du Bronze en France (2500 à 800 avant notre ère), vol. 1 Synthèses régionales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Édition, p. 212-237, 2025, Recherches archéologiques n°29, 978-2-271-15495-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05577521v1</w:t>
+                <w:t xml:space="preserve">hal-05480453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dépôts métalliques terrestres de l’âge du Bronze en France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t>
+                <w:t xml:space="preserve">Les dépôts de bronzes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Marcigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’âge du Bronze en France (2500 à 800 avant notre ère). Synthèses thématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Recherches archéologiques (29), CNRS éditions; Inrap, pp.236-247, 2025, 9782271154958</w:t>
+              <w:t xml:space="preserve">Les Maîtres du Feu, L’âge du Bronze en France, 2300-800 avant J.-C., catalogue d’exposition, Musée d’Archéologie Nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAP, APRAB, pp.169, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05386929v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De - 1200 à – 1000. De la cachette de métallurgiste aux limites de l’espace social, notice 14</w:t>
+                <w:t xml:space="preserve">4700- 2400 av. J.-C. Echanges et circulation des signes sociaux, notice 9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Piningre</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétrequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire(s) de Bourgogne-Franche-Comté, Fragments d’un territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, p. 60-61, 2024, 9788836654000</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, p. 46-47, 2024, 9788836654000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480463v1</w:t>
+                <w:t xml:space="preserve">hal-05480475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4700- 2400 av. J.-C. Echanges et circulation des signes sociaux, notice 9</w:t>
+                <w:t xml:space="preserve">De - 1200 à – 1000. De la cachette de métallurgiste aux limites de l’espace social, notice 14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pétrequin</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Piningre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire(s) de Bourgogne-Franche-Comté, Fragments d’un territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, p. 46-47, 2024, 9788836654000</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, p. 60-61, 2024, 9788836654000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480475v1</w:t>
+                <w:t xml:space="preserve">hal-05480463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La circulation des longues haches en jades alpins dans l'Europe néolithique : un essai de modélisation</w:t>
               </w:r>
@@ -5444,51 +5444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Piningre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Mordant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Session L’économie invisible des produits en matériaux recyclables (Pierre-Yves Milcent, Marilou Nordez et Thibaud Poigt dir.), </w:t>
@@ -5623,70 +5623,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04210955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeux de données et leur exploitabilité</w:t>
+                <w:t xml:space="preserve">Introduction [Seconde partie. Dynamiques de circulation et de consommation de produits bruts et manufacturés : recherches méthodologiques appliquées à l'exploitation et à la diffusion de produits en Europe occidentale et centrale durant la Pré-Protohistoire]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5723,121 +5723,121 @@
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.101-122, 2022, 9782848679464. </w:t>
+              <w:t xml:space="preserve">, pp.99-100, 2022, 9782848679464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.46812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.46777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124104v1</w:t>
+                <w:t xml:space="preserve">hal-04124101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dynamiques spatiotemporelles des zones de consommation</w:t>
+                <w:t xml:space="preserve">Les jeux de données et leur exploitabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5848,130 +5848,147 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maréva Gabillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCHAEDYN. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.171-192, 2022, </w:t>
+              <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.101-122, 2022, 9782848679464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.46827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.46812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05306364v1</w:t>
+                <w:t xml:space="preserve">hal-04124104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diffusion depuis les gîtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6059,70 +6076,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diffusion des produits : modélisation des concepts et réflexion sur la structuration des données</w:t>
+                <w:t xml:space="preserve">Les dynamiques spatiotemporelles des zones de consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6133,147 +6150,130 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maréva Gabillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">ARCHAEDYN. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.171-192, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.46817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.46827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124112v1</w:t>
+                <w:t xml:space="preserve">hal-05306364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peuplement et contrôle des ressources : l’exemple de la production du sel en Moldavie sous-carpatique (Roumanie) entre 6000 et 3500 av. J.-C.</w:t>
+                <w:t xml:space="preserve">La diffusion des produits : modélisation des concepts et réflexion sur la structuration des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6299,132 +6299,132 @@
                 <w:t xml:space="preserve">Robin Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.123-142, 2022, 9782848679464. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.46832⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.46817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124120v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des axes de circulation : une réflexion méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6450,132 +6450,132 @@
                 <w:t xml:space="preserve">Robin Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.217-258, 2022, 9782848679464. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pufc.46837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion/synthèse de la seconde partie</w:t>
+                <w:t xml:space="preserve">Peuplement et contrôle des ressources : l’exemple de la production du sel en Moldavie sous-carpatique (Roumanie) entre 6000 et 3500 av. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6601,132 +6601,132 @@
                 <w:t xml:space="preserve">Robin Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.193-216, 2022, 9782848679464. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.46842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.46832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124128v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction [Seconde partie. Dynamiques de circulation et de consommation de produits bruts et manufacturés : recherches méthodologiques appliquées à l'exploitation et à la diffusion de produits en Europe occidentale et centrale durant la Pré-Protohistoire]</w:t>
+                <w:t xml:space="preserve">Conclusion/synthèse de la seconde partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6752,89 +6752,89 @@
                 <w:t xml:space="preserve">Robin Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.99-100, 2022, 9782848679464. </w:t>
+              <w:t xml:space="preserve">, pp.259-264, 2022, 9782848679464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.46777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.46842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124101v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuivre versus jade à la fin du IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; millénaire au nord-ouest des Alpes ? La hache polie de Kleinkems à Efringen-Kirchen (Bade-Wurtemberg, Allemagne)</w:t>
               </w:r>
@@ -7499,496 +7499,526 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les différents types de dépôts : étude des assemblages.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mécanismes sociaux : les interprétations idéelles des jades alpins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petrequin Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pétrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Sheridan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bric-à-brac pour les dieux ? Les dépôts d'objets métalliques à l'âge du Bronze</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ville de Lons-le-Saunier, pp.56-63, 2017</w:t>
+              <w:t xml:space="preserve">P. Pétrequin, E. Gauthier et A.M. Pétrequin (ed.), Jade. Objets-signes et interprétations sociales des jades alpins dans l'Europe néolithique. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17, Dynamiques territoriales, 9 (JADE tome 3), Presses universitaires de Franche-Comté et Centre de recherche archéologique de la vallée de l'Ain, pp.521-598, 2017, Cahiers de la MSHE Ledoux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01627068v1</w:t>
+                <w:t xml:space="preserve">hal-01516599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieux et modes de dépôt.</w:t>
+                <w:t xml:space="preserve">Les différents types de dépôts : étude des assemblages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Jurietti </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bric-à-brac pour les dieux ? Les dépôts d'objets métalliques à l'âge du Bronze.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ville de Lons-le-Saunier, pp.92-97, 2017</w:t>
+              <w:t xml:space="preserve">Bric-à-brac pour les dieux ? Les dépôts d'objets métalliques à l'âge du Bronze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville de Lons-le-Saunier, pp.56-63, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01627070v1</w:t>
+                <w:t xml:space="preserve">hal-01627068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method of data structuring for the study of diffusion processes of raw materials and manufactured objects</w:t>
+                <w:t xml:space="preserve">Lieux et modes de dépôt.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">A. Gorgues, K. Rebay-Salisbury et R. B. Salisbury. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Jurietti </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Material Chains in Late Prehistoric Europe and the Mediterranean</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 48, Ausonius Edition, 2017, Mémoires</w:t>
+              <w:t xml:space="preserve">Bric-à-brac pour les dieux ? Les dépôts d'objets métalliques à l'âge du Bronze.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville de Lons-le-Saunier, pp.92-97, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01609987v1</w:t>
+                <w:t xml:space="preserve">hal-01627070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpine jades : from scientific analysis to Neolithic know-how.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A method of data structuring for the study of diffusion processes of raw materials and manufactured objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Petrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">T. Pereira, X. Terradas and N. Bicho </w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maréva Gabillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Gorgues, K. Rebay-Salisbury et R. B. Salisbury. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Exploitation of Raw Materials in Prehistory : Sourcing, Processing and Distribution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge Scholars Publishing, 2017</w:t>
+              <w:t xml:space="preserve">Material Chains in Late Prehistoric Europe and the Mediterranean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 48, Ausonius Edition, 2017, Mémoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627050v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlas européen des grandes haches en jade</w:t>
+                <w:t xml:space="preserve">Dépôts de bronzes et relations visuelles autour du Camp du Château à Salins-les-Bains (Jura, France) à la fin du Bronze moyen et au début du Bronze final.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Piningre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Th. Lachenal; C. Mordant; Th. Nicolas et C. Véber. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">P. Pétrequin, E. Gauthier et A.M. Pétrequin (ed.), Jade. Objets-signes et interprétations sociales des jades alpins dans l'Europe néolithique. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 17, Dynamiques territoriales, 9 (Tome 4), Presses universitaires de Franche-Comté et Centre de recherche archéologique de la vallée de l'Ain, pp.951-1067, 2017, Les Cahiers de la MSHE Ledoux</w:t>
+              <w:t xml:space="preserve">Le Bronze moyen et l'origine du Bronze final en Europe occidentale (XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> siècle av. J.-C.). Actes du colloque international de l'APRAB, Strasbourg, 17-20 juin 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Monographies d’Archéologie du Grand-Est (1), pp.905-914, 2017, Mémoires d'archéologie du Grand Est, 978-2-9561936-0-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516595v1</w:t>
+                <w:t xml:space="preserve">hal-01627060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répartition à l'échelle régionale : le cas du quart nord-est de la France.</w:t>
               </w:r>
@@ -8041,311 +8071,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le jade à toutes les sauces.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petrequin Pierre</w:t>
+                <w:t xml:space="preserve">Alpine jades : from scientific analysis to Neolithic know-how.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Petrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne- Marie Pétrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Sheridan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">T. Pereira, X. Terradas and N. Bicho </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">P. Pétrequin, E. Gauthier et A.M. Pétrequin (ed.), Jade. Objets-signes et interprétations sociales des jades alpins dans l'Europe néolithique. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 17, Dynamiques territoriales, 9 (JADE Tome 3), Presses universitaires de Franche-Comté et Centre de recherche archéologique de la vallée de l'Ain, pp.14-23, 2017, Les Cahiers de la MSHE Ledoux</w:t>
+              <w:t xml:space="preserve">The Exploitation of Raw Materials in Prehistory : Sourcing, Processing and Distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516597v1</w:t>
+                <w:t xml:space="preserve">hal-01627050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépôts de bronzes et relations visuelles autour du Camp du Château à Salins-les-Bains (Jura, France) à la fin du Bronze moyen et au début du Bronze final.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le jade à toutes les sauces.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petrequin Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne- Marie Pétrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Bronze moyen et l'origine du Bronze final en Europe occidentale (XVII</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Monographies d’Archéologie du Grand-Est (1), pp.905-914, 2017, Mémoires d'archéologie du Grand Est, 978-2-9561936-0-9</w:t>
+              <w:t xml:space="preserve">P. Pétrequin, E. Gauthier et A.M. Pétrequin (ed.), Jade. Objets-signes et interprétations sociales des jades alpins dans l'Europe néolithique. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17, Dynamiques territoriales, 9 (JADE Tome 3), Presses universitaires de Franche-Comté et Centre de recherche archéologique de la vallée de l'Ain, pp.14-23, 2017, Les Cahiers de la MSHE Ledoux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01627060v1</w:t>
+                <w:t xml:space="preserve">hal-01516597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dépôt de Briod.</w:t>
+                <w:t xml:space="preserve">Atlas européen des grandes haches en jade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petrequin Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bric-à-brac pour les dieux ? Les dépôts d'objets métalliques à l'âge du Bronze.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ville de Lons-le-Saunier, pp.53, 2017</w:t>
+              <w:t xml:space="preserve">P. Pétrequin, E. Gauthier et A.M. Pétrequin (ed.), Jade. Objets-signes et interprétations sociales des jades alpins dans l'Europe néolithique. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17, Dynamiques territoriales, 9 (Tome 4), Presses universitaires de Franche-Comté et Centre de recherche archéologique de la vallée de l'Ain, pp.951-1067, 2017, Les Cahiers de la MSHE Ledoux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01627064v1</w:t>
+                <w:t xml:space="preserve">hal-01516595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cas de la région salinoise : un possible marquage territorial ?</w:t>
               </w:r>
@@ -8398,135 +8433,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes sociaux : les interprétations idéelles des jades alpins.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le dépôt de Briod.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Jurietti </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">P. Pétrequin, E. Gauthier et A.M. Pétrequin (ed.), Jade. Objets-signes et interprétations sociales des jades alpins dans l'Europe néolithique. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 17, Dynamiques territoriales, 9 (JADE tome 3), Presses universitaires de Franche-Comté et Centre de recherche archéologique de la vallée de l'Ain, pp.521-598, 2017, Cahiers de la MSHE Ledoux</w:t>
+              <w:t xml:space="preserve">Bric-à-brac pour les dieux ? Les dépôts d'objets métalliques à l'âge du Bronze.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville de Lons-le-Saunier, pp.53, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516599v1</w:t>
+                <w:t xml:space="preserve">hal-01627064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication visuelle autour du Camp du Château à Salins-les-Bains (Jura, France) : mise en évidence d’un réseau de relations visuelles à l’âge du Bronze.</w:t>
               </w:r>
@@ -8678,488 +8678,488 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grandes haches polies en jades alpins</w:t>
+                <w:t xml:space="preserve">Projet JADE 2. ‘Object-signs’ and social interpretations of Alpine jade axeheads in the European Neolithic: theory and methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne- Marie Pétrequin</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Sheridan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Estelle Gauthier</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Errera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signes de richesse, inégalités au Néolithique. Catalogue d'exposition du Musée national de la Préhistoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réunion des Musées nationaux - Grand Palais, pp.43-54, 2015, 978-2-7118-6296-2</w:t>
+              <w:t xml:space="preserve">Connecting networks: characterising contact by measuring Lithic exchange in the European Neolithic.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress, pp.83-102, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516591v1</w:t>
+                <w:t xml:space="preserve">hal-01516593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet JADE 2. ‘Object-signs’ and social interpretations of Alpine jade axeheads in the European Neolithic: theory and methodology</w:t>
+                <w:t xml:space="preserve">Les grandes haches polies en jades alpins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alison Sheridan</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne- Marie Pétrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel G.L. Errera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chancerel A.; Vaquer J.; Clayet-Merle J.-J. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connecting networks: characterising contact by measuring Lithic exchange in the European Neolithic.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaeopress, pp.83-102, 2015</w:t>
+              <w:t xml:space="preserve">Signes de richesse, inégalités au Néolithique. Catalogue d'exposition du Musée national de la Préhistoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réunion des Musées nationaux - Grand Palais, pp.43-54, 2015, 978-2-7118-6296-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516593v1</w:t>
+                <w:t xml:space="preserve">hal-01516591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of the representation of a distribution: a case-study on Middle Bronze Age metal finds in the Seine valley</w:t>
+                <w:t xml:space="preserve">Theoretical space-time modelling of the diffusion of raw materials and manufactured objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Brigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the CAA Conference 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amsterdam University Press, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00943978v1</w:t>
+                <w:t xml:space="preserve">halshs-00943977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical space-time modelling of the diffusion of raw materials and manufactured objects</w:t>
+                <w:t xml:space="preserve">Reliability of the representation of a distribution: a case-study on Middle Bronze Age metal finds in the Seine valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maréva Gabillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the CAA Conference 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amsterdam University Press, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00943977v1</w:t>
+                <w:t xml:space="preserve">halshs-00943978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une imitation de hache alpine type Bégude à Buthiers-Boulancourt (Seine-et-Marne) au début du Ve millénaire.</w:t>
               </w:r>
@@ -9244,51 +9244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models and tools for territorial dynamic studies (chapter 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9754,208 +9754,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00824845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix sociaux et stratégies d'une dépense funéraire. Céramiques importées dans les nécropoles de Pannonie au Haut-Empire.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The search for a common methodology for studying the spatial dynamics of material and product circulation in ancient times.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GANDINI C., FAVORY F. et NUNINGER L. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le prix de la mort, numéro spécial Histoire et Mesure XXVII-1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS éditions, pp.97-132, 2012</w:t>
+              <w:t xml:space="preserve">Archaedyn. 7 millennia of territorial dynamics. Settlements pattern, production and trades from Neolithic to Middle Ages.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BAR International Series, pp.65-76, 2012, BAR International Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00824808v1</w:t>
+                <w:t xml:space="preserve">halshs-00824709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The search for a common methodology for studying the spatial dynamics of material and product circulation in ancient times.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Choix sociaux et stratégies d'une dépense funéraire. Céramiques importées dans les nécropoles de Pannonie au Haut-Empire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andras Marton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaedyn. 7 millennia of territorial dynamics. Settlements pattern, production and trades from Neolithic to Middle Ages.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BAR International Series, pp.65-76, 2012, BAR International Series</w:t>
+              <w:t xml:space="preserve">Le prix de la mort, numéro spécial Histoire et Mesure XXVII-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp.97-132, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00824709v1</w:t>
+                <w:t xml:space="preserve">halshs-00824808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Bourgogne.</w:t>
               </w:r>
@@ -11254,51 +11254,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ArchaeDyn. Dynamique spatiale du peuplement et ressources naturelles : vers une analyse intégrée dans le long terme, de la Préhistoire au Moyen Âge,. ACI Espaces et territoires (contrat ET28, 2005-2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11404,51 +11404,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ArchaeDyn -Atelier 3 Dynamiques de circulation et de consommation de produits bruts et manufacturés : recherches méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11563,77 +11563,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Piningre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Grut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC Bourgogne- Franche-Comté. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11681,64 +11681,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Piningre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Grut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillot Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12160,51 +12160,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:estelle.gauthier@univ-fcomte.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02989679v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;trequin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie P&#233;trequin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Sheridan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585034v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petrequin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4856" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119305v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824878v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G.L. Errera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Klassen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824865v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/AArch.62.2011.2.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824734v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Errera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464330v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nowicki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2009.13872" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460400v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nes Gabler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Marton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284549v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Jaime Riveron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bailly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2008.13798" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372104v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372101v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/shc.84" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372140v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372129v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Airvaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berjonneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372126v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Petrequin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Croutch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372102v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pirot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saint-G&#233;rand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Banza-Nsungu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372066v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372056v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425446v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Filippini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988421v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02324394v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cinquetti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon F&#224;bregas Valcarce" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781789692808-20" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carrard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Kaenel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778071v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Fovet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125924v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt6wp7kg.49" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670699v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrequin Pierre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samzun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petrequin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464342v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479659v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479657v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Gillioz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479664v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767308v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ostir" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479663v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372134v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00479660v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tremblay-Cormier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372097v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372119v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623255v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/archaedyn-dynamique-spatiale-des-territoires-de-la-prehistoire-au-moyen-age.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46572" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516594v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- Marie P&#233;trequin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ftf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577498v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Piningre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577485v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeumdok.00006961" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480388v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480424v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Grut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mosca" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guillot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577516v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480435v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243872v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480453v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducreux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Roscio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577521v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386929v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boulud-Gazo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480463v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480475v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572056v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117451v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210955v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/artehis/31509" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124104v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;va Gabillot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Brigand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46777" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46812" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05306364v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46827" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124117v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46822" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46822" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124112v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46817" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46817" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124120v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46832" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46832" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124127v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46837" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46837" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124128v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46842" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46842" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124101v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46777" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578644v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Errera" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maria Gross" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262127v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s M&#225;rton" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02892532v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578377v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935432v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935428v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933645v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627068v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627070v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609987v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giraud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627050v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516595v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627075v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516597v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627060v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627064v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627072v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516599v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516587v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516589v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516591v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516593v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943978v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943977v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824727v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Samzun" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772081v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kri&#353;tof O&#353;tir" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670663v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klassen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pailler" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824832v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824845v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jeudy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maitre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824808v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824709v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684216v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670585v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trnka" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824738v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sheridan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479665v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824729v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476187v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460402v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476188v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. P&#233;trequin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760304v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464286v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480507v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480494v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03624471v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483141v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127300v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480515v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624382v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillot Patrick" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534815v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03624421v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:estelle.gauthier@univ-fcomte.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02989679v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;trequin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie P&#233;trequin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Sheridan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585034v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petrequin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4856" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119305v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824878v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G.L. Errera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Klassen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824865v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/AArch.62.2011.2.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824734v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Errera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464330v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nowicki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2009.13872" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460400v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nes Gabler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Marton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284549v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Jaime Riveron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bailly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2008.13798" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372104v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372101v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/shc.84" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372140v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372129v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Airvaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berjonneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372126v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Petrequin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Croutch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372102v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pirot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saint-G&#233;rand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Banza-Nsungu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372066v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372056v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425446v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Filippini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988421v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02324394v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cinquetti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon F&#224;bregas Valcarce" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781789692808-20" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carrard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Kaenel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778071v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Fovet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125924v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt6wp7kg.49" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670699v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrequin Pierre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samzun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petrequin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464342v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479659v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479657v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Gillioz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00479660v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tremblay-Cormier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479664v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767308v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ostir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479663v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372134v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372097v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372119v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623255v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/archaedyn-dynamique-spatiale-des-territoires-de-la-prehistoire-au-moyen-age.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46572" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516594v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- Marie P&#233;trequin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ftf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577498v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Piningre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577485v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeumdok.00006961" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386929v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boulud-Gazo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480388v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480424v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Grut" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mosca" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guillot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480435v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577516v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243872v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480453v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducreux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Roscio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577521v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480475v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480463v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572056v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117451v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210955v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/artehis/31509" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124101v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;va Gabillot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Brigand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46777" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46777" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124104v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46812" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124117v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46822" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46822" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05306364v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46827" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124112v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46817" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46817" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124127v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46837" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46837" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124120v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46832" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46832" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124128v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46842" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46842" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578644v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Errera" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maria Gross" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262127v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s M&#225;rton" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02892532v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578377v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935432v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935428v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933645v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516599v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627068v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627070v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609987v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giraud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627060v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627075v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627050v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516597v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516595v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627072v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627064v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516587v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516589v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516593v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516591v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943977v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943978v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824727v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Samzun" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772081v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kri&#353;tof O&#353;tir" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670663v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klassen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pailler" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824832v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824845v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jeudy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maitre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824709v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824808v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684216v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670585v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trnka" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824738v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sheridan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479665v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824729v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476187v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460402v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476188v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. P&#233;trequin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760304v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464286v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480507v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480494v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03624471v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483141v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127300v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480515v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624382v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillot Patrick" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534815v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03624421v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>