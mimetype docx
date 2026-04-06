--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -66,902 +66,2453 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démarches participatives et inscription du patrimoine archéologique à l’Unesco : analyse comparée des cas des enceintes romaines du Mans (France), de Lugo (Espagne) et de Rome (Italie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Démarches participatives en archéologie, Actes de la séance de la Société préhistorique française de Paris (14-15 mars 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société préhistorique française, 2025, 978-2-9588382-0-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05556736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enceintes romaines tardives : des médiations nouvelles pour un objet patrimonial récent (Le Mans, Lugo, Cologne, Trêves, Rome)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Savariau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Morice Jean-René; Saupin Guy; Vincent Johan; Vivier Nadine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles lectures patrimoniales. Les Pays de la Loire au miroir de l’Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.229-239, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassius Dio and the Last Decad(e)s of the Roman Republic: Understanding the Collapse of the Republican Regime (Books 21–50)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.M. Madsen; A.G. Scott. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brill’s Companion to Cassius Dio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.223-245, 2023, 978-90-04-52418-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enceinte d’hier à aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julie Bouillet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au pied du mur. L’enceinte romaine du Mans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Snoeck, pp.166-192, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enceinte restaurée, patrimoine de la Ville du Mans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au pied du mur, l'enceinte romaine du Mans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9461617291</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dio and the Roman Empire : the Impact of the Severan wars on Dio’s narrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C.H. Lange; A. Scott. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cassius Dio : The Impact of Violence, War and Civil War</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.126-143, 2020, 978-90-04-43443-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une cité et son chef-lieu : les cadres politiques et administratifs du développement urbain dans l’empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franck Miot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mans. Histoire mosaïque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les éditions de la Reinette, pp.31-33, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imperialism and the Crisis of the Roman Republic: Dio’s View on Late Republican Conquests (Books 36-40)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Josiah Osgood and Christopher Baron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cassius Dio and the late Roman Republic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.19-35, 2019, Historiography of Rome and Its Empire, Volume 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004405158_003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Antiquité revisitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérard Aubin, Charles-Tanguy Le Roux, Cyril Marcigny (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur le terrain avec les archéologues : 30 ans de découvertes dans l'Ouest de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.152-155, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Pompée à Auguste : les mutations de l’imperium militiae. 2. Un traitement particulier dans l’Histoire romaine de Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Coudry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">V. Fromentin, E. Bertrand, M. Coudry, M. Molin, M. Coltelloni-Trannoy &amp; G. Urso. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cassius Dion : nouvelles lectures. New Studies on Cassius Dio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, pp.595-608, 2016, Scripta antiqua, 9782356131751</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Point de vue de Cassius Dion sur l’impérialisme romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">V. Fromentin, E. Bertrand, M. Coudry, M. Molin, M. Coltelloni-Trannoy &amp; G. Urso. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cassius Dion : nouvelles lectures. New Studies on Cassius Dio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, pp.679-700, 2016, Scripta antiqua, 9782356131751</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporalité historique et formes du récit. Les modalités de l’écriture dans les livres tardo-républicains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Coudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cassius Dion: nouvelles lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius Éditions, pp.303-316, 2016, Scripta antiqua, 978-2356-13-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianpaolo Urso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Coltelloni-Trannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Molin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valérie Fromentin, Estelle Bertrand, Michèle Coltelloni-Trannoy, Michel Molin, Gianpaolo Urso. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cassius Dion : nouvelles lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Ausonius, pp.11-16, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’empire de Cassius Dion : géographie et imperium Romanum dans l’Histoire romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">V. Fromentin, E. Bertrand, M. Coudry, M. Molin, M. Coltelloni-Trannoy &amp; G. Urso. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cassius Dion : nouvelles lectures. New Studies on Cassius Dio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, pp.701-724, 2016, Scripta antiqua, 9782356131751</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnonymes, toponymes dans l’Histoire romaine de Cassius Dion : quelques remarques sur la culture géographique de l’historien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Brizay et Véronique Sarrazin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Érudition et culture savante, de l’Antiquité à l’époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes (PUR), pp.37-52, 2015, 978-2-7535-3967-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Compatangelo-Soussignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Estelle; Compatangelo-Soussignan Rita. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycles de la Nature, Cycles de l'Histoire. De la découverte des météores à la fin de l'Age d'Or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, pp.9-13, 2015, Scripta Antiqua 76, 978-2-35613-128-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la deuxième partie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Estelle; Compatangelo-Soussignan Rita. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycles de la Nature, Cycles de l'Histoire. De la découverte des météores à la fin de l'Age d'or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 157-159, Ausonius, 2015, Scripta Antiqua 76, 978-2-35613-128-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassius Dion et les cycles de l'histoire : du topos littéraire à la réflexion historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Estelle Bertrand; Rita Compatangelo-Soussignan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycles de la Nature, Cycles de l'histoire. De la découverte des météores à la fin de l'Age d'or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, pp.163-172, 2015, Scripta Antiqua 76, 978-2-35613-128-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CASSIUS DIO IN HIS TIME - (A.M.) Kemezis, (C.) Bailey, (B.) Poletti (edd.) The Intellectual Climate of Cassius Dio. Greek and Roman Pasts. (Historiography of Rome and its Empire 14.) Pp. xviii + 506, colour ills. Leiden and Boston: Brill, 2022. Cased, €145, US$174. ISBN: 978-90-04-51048-7.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 75 (1), pp.114-117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0009840X25000022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05076288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enceinte romaine du Mans, recherches archéologiques et valorisation touristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas social du Mans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, https://atlas-social-du-mans.fr/index.php?id=749. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48649/asdm.749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire des conquêtes tardo‑républicaines sous Septime Sévère, un appui à l’appropriation et à la reconstruction de l’espace impérial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interférences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/interferences.9575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">40 ans de restauration et de mise en valeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34, pp.56-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les larmes de Scipion, la destruction des villes et la fin des empires dans l’antiquité : lectures antiques des catastrophes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlantide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Récits et représentations d’apocalypses, 11, pp.22-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une conscience patrimoniale ? Le discours sur les enceintes romaines tardives dans la presse au XIXe siècle à travers l’exemple du Mans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Savariau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medias 19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de lecture : « N. Barrandon, Les massacres de la République romaine, Paris, Fayard, 2018, 441 p. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le macellum Liviae à Rome : vrai ou faux monument augustéen ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 128 (2), pp.469-485. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mefra.3807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarthe. Fermes et villae antiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sarreste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 506, p.34-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sanctuaire de &amp;lt;i&amp;gt;Mars Mullo&amp;lt;/i&amp;gt; chez les Aulerques Cénomans (Allonnes, Sarthe) V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. av. J.-C. - IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. apr. J.-C. : état des recherches actuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brouquier-Reddé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Allag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 61, pp.291-386. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/galia.2004.3066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -971,2741 +2522,1069 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarches participatives et inscription du patrimoine archéologique à l’Unesco : analyse comparée des cas des enceintes romaines du Mans (France), de Lugo (Espagne) et de Rome (Italie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démarches participatives en archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séances de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, pp.327-340, 2025, 978-2-9588382-0-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mars en Occident : actes du colloque international « Autour d'Allonnes (Sarthe), les sanctuaires de Mars en Occident », Le Mans, Université du Maine, 4-5-6 juin 2003.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brouquier-Reddé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-B. Chardenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-Cl. L'Huillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BROUQUIER-REDDÉ V., BERTRAND E., CHARDENOUX M.-B., GRUEL K., L'HUILLIER M.-C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variations autour d'un plan-type de sanctuaire.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Le Mans, France. Presses universitaires de Rennes, Rennes., pp.337, 2006, Archéologie &amp; culture</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00335075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enceintes romaines tardives : des médiations nouvelles pour un objet patrimonial récent (Le Mans, Lugo, Cologne, Trêves, Rome)</w:t>
+                <w:t xml:space="preserve">Présentation du site web et de la frise spatio-temporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...53 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Thibaut Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Buron-Daubigney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles lectures patrimoniales. Les Pays de la Loire au miroir de l’Europe</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04994719v1</w:t>
+              <w:t xml:space="preserve">MURUS. Murailles Romaines à l’Unesco et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Estelle Bertrand; Elodie Salin, Jul 2024, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassius Dio and the Last Decad(e)s of the Roman Republic: Understanding the Collapse of the Republican Regime (Books 21–50)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le mura tardoromane di Le Mans fra necessità di difesa e desiderio di bellezza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Sacco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brill’s Companion to Cassius Dio</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05072907v1</w:t>
+              <w:t xml:space="preserve">Beyond the gaze. Interpreting and understanding the city</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associazione Italiana di Storia Urbana, Sep 2023, Ferrare, Italy. pp.254-264</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enceinte d’hier à aujourd’hui</w:t>
+                <w:t xml:space="preserve">Les ateliers participatifs au Mans et la carte sensible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Buron-Daubigney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïse Ravé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au pied du mur. L’enceinte romaine du Mans</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05073041v1</w:t>
+              <w:t xml:space="preserve">MURUS. Murailles Romaines à l’Unesco et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Estelle Bertrand; Elodie Salin, Jul 2024, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enceinte restaurée, patrimoine de la Ville du Mans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les larmes de Scipion, la destruction des villes et la fin des empires dans l’Antiquité : lectures antiques des catastrophes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au pied du mur, l'enceinte romaine du Mans</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04884074v1</w:t>
+              <w:t xml:space="preserve">La fin du monde, un imaginaire universel ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F. Le Blay, Jun 2016, Nantes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dio and the Roman Empire : the Impact of the Severan wars on Dio’s narrative</w:t>
+                <w:t xml:space="preserve">Cassius Dio on the late Roman Republic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cassius Dio : The Impact of Violence, War and Civil War</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05072964v1</w:t>
+              <w:t xml:space="preserve">A Companion to Cassius Dio - Conference, org. J. Madsen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Odense, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une cité et son chef-lieu : les cadres politiques et administratifs du développement urbain dans l’empire</w:t>
+                <w:t xml:space="preserve">Les enceintes romaines tardives : des médiations nouvelles pour un objet patrimonial récent (Le Mans, Lugo, Cologne, Trêves, Rome)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Savariau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Mans. Histoire mosaïque</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02531741v1</w:t>
+              <w:t xml:space="preserve">L’Innovation dans le patrimoine : nouvelles lectures et pratiques patrimoniales. La région des Pays de la Loire au miroir de l’Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imperialism and the Crisis of the Roman Republic: Dio’s View on Late Republican Conquests (Books 36-40)</w:t>
+                <w:t xml:space="preserve">Imperialism and the Crisis of the Roman Republic :Cassius Dio’s View on late Republican Conquests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cassius Dio and the late Roman Republic</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02376837v1</w:t>
+              <w:t xml:space="preserve">Cassius Dio Symposium - Cassius Dio and the Late Roman Republic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carsten Hjort Lange, May 2017, Fiesole, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Antiquité revisitée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dio and the Roman Empire : Impact of Severan wars on Dio’s narrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sur le terrain avec les archéologues : 30 ans de découvertes dans l'Ouest de la France</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02189228v1</w:t>
+              <w:t xml:space="preserve">Cassius Dio: the Impact of Violence, War, and Civil War</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carsten Hjort Lange, Nov 2017, Aalborg, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...1452 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...257 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les larmes de Scipion, la destruction des villes et la fin des empires dans l’Antiquité : lectures antiques des catastrophes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fin du monde, un imaginaire universel ? Récits et représentations d’apocalypses, 1er Colloque International du programme Atlantys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3715,750 +3594,750 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner un empire : 284-410. Historiographie et documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bérenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Blonce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Bérenger</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maxime Emion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Atlande, 455 p., 2023, (Clefs concours. Histoire ancienne), 9782350308937</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner l'Empire romain de Trajan à 410 après J.-C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bérenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Cosme</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Janniard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Compatangelo-Soussignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Atlande, 2022, 978-2-35030-836-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassius Dion : nouvelles lectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Coltelloni-Trannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Molin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianpaolo Urso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Fromentin, Estelle Bertrand, Michèle Coltelloni-Trannoy, Michel Molin, Gianpaolo Urso. Ausonius Editions, 2 vol. (881 p.), 2016, Scripta antiqua 94, 978-2-35613-175-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cycles de la Nature, Cycles de l’Histoire : de la découverte des météores à la fin de l’âge d’or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Compatangelo-Soussignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertrand Estelle (ed.); Compatangelo-Soussignan Rita (ed.). Ausonius Éditions, 2015, Scripta antiqua 76, 978-2-35613-128-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dion Cassius, Histoire romaine, livre 47</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les Belles Lettres, 2014, CUF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passé de Campagnes. Fermes et villæ antiques de la Sarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sarreste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éditions de La Reinette, 96 p., 2012, 978-2-913566-53-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dion Cassius, Histoire romaine, livres 45 et 46 (édition critique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Belles Lettres, pp.390, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02871486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dion Cassius, Histoire romaine, livres 45-46</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les Belles-Lettres, 310 p., 2008, Collection des universités de France Série grecque - Collection Budé 462, 9782251005454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4468,157 +4347,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au pied du mur, l’enceinte romaine du Mans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Augry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, 200 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId104"/>
+      <w:footerReference w:type="default" r:id="rId101"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4765,51 +4644,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076288v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0009840X25000022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04884023v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Salin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdm.749" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072855v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interferences.9575" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073055v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03996675v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531736v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Savariau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02553729v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333823v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.3807" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587679v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sarreste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910870v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brouquier-Redd&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Allag" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bazin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;rard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2004.3066" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05500053v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Salin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335075v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B. Chardenoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Cl. L'Huillier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994719v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernollin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Miot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072907v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073041v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04884074v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072964v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531741v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02376837v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004405158_003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02189228v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aubin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737090v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpaolo Urso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fromentin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Coltelloni-Trannoy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Molin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531724v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Coudry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531711v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274596v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fromentin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531705v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531650v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02072418v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Compatangelo-Soussignan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02072458v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02072478v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072995v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barbier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Thibaut Buron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buron-Daubigney" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04884438v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Porcq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04884456v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Thibault Buron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072931v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Mancini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Sacco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073011v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Rav&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072955v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02396281v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02190661v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01932723v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01932729v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531730v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072898v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;renger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blonce" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cosme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Emion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072882v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Janniard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451942v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02166729v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475133v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596498v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871486v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531750v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04132617v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouillet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Meunier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05556736v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Salin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994719v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Savariau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernollin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Miot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072907v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073041v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04884074v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072964v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531741v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02376837v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004405158_003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02189228v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aubin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531724v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Coudry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531711v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274596v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fromentin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737090v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpaolo Urso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fromentin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Coltelloni-Trannoy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Molin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531705v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531650v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02072418v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Compatangelo-Soussignan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02072458v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02072478v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076288v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0009840X25000022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04884023v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Salin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdm.749" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072855v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interferences.9575" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073055v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03996675v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531736v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02553729v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333823v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.3807" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587679v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sarreste" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910870v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brouquier-Redd&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Allag" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bazin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;rard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2004.3066" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05500053v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335075v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B. Chardenoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Cl. L'Huillier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072995v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barbier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Thibaut Buron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buron-Daubigney" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072931v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Mancini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Sacco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073011v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Rav&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072955v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02396281v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02190661v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01932723v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01932729v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531730v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072898v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;renger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blonce" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cosme" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Emion" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072882v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Janniard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451942v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02166729v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475133v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596498v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871486v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531750v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04132617v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouillet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Meunier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>