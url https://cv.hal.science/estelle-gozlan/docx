--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -594,191 +594,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are SPS-TBT regulations in the European Union discriminating agricultural trade from Africa? The case of live plants and cut flowers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une espèce invasive, combien ça coûte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Gozlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Drogue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Gozlan</w:t>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Business Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 9 (3), pp.70-91</w:t>
+              <w:t xml:space="preserve">Pour la Science. Dossier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 65, pp.102-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01172922v1</w:t>
+                <w:t xml:space="preserve">hal-01172971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une espèce invasive, combien ça coûte ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are SPS-TBT regulations in the European Union discriminating agricultural trade from Africa? The case of live plants and cut flowers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gozlan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la Science. Dossier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 65, pp.102-107</w:t>
+              <w:t xml:space="preserve">International Journal of Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (3), pp.70-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01172971v1</w:t>
+                <w:t xml:space="preserve">hal-01172922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariff escalation and invasive species damages</w:t>
               </w:r>
@@ -1782,243 +1782,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02692337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les normes sanitaires et techniques, nouvel enjeu du commerce international</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe J.-C. Bureau</w:t>
+                <w:t xml:space="preserve">Le différend entre l'Union européenne, les Etats-Unis et le Canada sur la viande bovine hormonée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gozlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan S. Marette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Doussin</w:t>
+                <w:t xml:space="preserve">G. de Fontguyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Porin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier - Club Demeter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 9, pp.1-57</w:t>
+              <w:t xml:space="preserve">Revue de la concurrence et de la consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 109, pp.28-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02699097v1</w:t>
+                <w:t xml:space="preserve">hal-02695822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le différend entre l'Union européenne, les Etats-Unis et le Canada sur la viande bovine hormonée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.C. Bureau</w:t>
+                <w:t xml:space="preserve">Les normes sanitaires et techniques, nouvel enjeu du commerce international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe J.-C. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gozlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Porin</w:t>
+                <w:t xml:space="preserve">J.P. Doussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la concurrence et de la consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 109, pp.28-31</w:t>
+              <w:t xml:space="preserve">Cahier - Club Demeter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 9, pp.1-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695822v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le différend entre l'Union européenne, les Etats-Unis et le Canada sur la viande bovine hormonée</w:t>
               </w:r>
@@ -2056,51 +2056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan S. Marette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy de Fontguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Porin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 3, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3385,382 +3385,382 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts de l’introduction d’espèces envahissantes en Nouvelle Calédonie : aspects méthodologiques pour l’évaluation économique et pistes de réflexion pour un partage économique des coûts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Les stratégies d’évaluation des politiques de lutte contre les espèces envahissantes : inconvénients et difficultés de l’analyse coûts-bénéfices, méthodes alternatives de décision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gozlan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coll. : Expertise Collégiale. Chapitre analytique figurant sur le Cédérom accompagnant le livre. L'ouvrage comprend un livre, composé de la synthèse et des conclusions des experts, et d'un cédérom, comprenant les chapitres analytiques sur lesquels s'appuie cette synthèse. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817610v1</w:t>
+                <w:t xml:space="preserve">hal-02814515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication sur le risque</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts de l’introduction d’espèces envahissantes en Nouvelle Calédonie : aspects méthodologiques pour l’évaluation économique et pistes de réflexion pour un partage économique des coûts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gozlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Meyer</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lloyd Loope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coll. : Expertise Collégiale. Chapitre analytique figurant sur le Cédérom accompagnant le livre. L'ouvrage comprend un livre, composé de la synthèse et des conclusions des experts, et d'un cédérom, comprenant les chapitres analytiques sur lesquels s'appuie cette synthèse. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821876v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilité d’invasion biologique et environnement local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Sheppard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gozlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coll. : Expertise Collégiale. Chapitre analytique figurant sur le Cédérom accompagnant le livre. L'ouvrage comprend un livre, composé de la synthèse et des conclusions des experts, et d'un cédérom, comprenant les chapitres analytiques sur lesquels s'appuie cette synthèse. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stratégies d’évaluation des politiques de lutte contre les espèces envahissantes : inconvénients et difficultés de l’analyse coûts-bénéfices, méthodes alternatives de décision</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Communication sur le risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Gozlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estelle Gozlan</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coll. : Expertise Collégiale. Chapitre analytique figurant sur le Cédérom accompagnant le livre. L'ouvrage comprend un livre, composé de la synthèse et des conclusions des experts, et d'un cédérom, comprenant les chapitres analytiques sur lesquels s'appuie cette synthèse. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814515v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3939,51 +3939,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E92FF91"/>
+    <w:nsid w:val="B1C90478"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4170,51 +4170,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-gozlan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7344-322X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05413305v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Bayramoglu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gozlan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nedoncelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tarabbia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2025.107236" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160133v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12265" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702525v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12288" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535818v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chakir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia David" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Sangare" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12160" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172922v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172971v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186923v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Thuy Tu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Beghin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2008.01.013" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675583v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coestier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Marette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671981v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-005-5279-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670740v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Bureau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671991v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Harmand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674079v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sinclair-Desgagne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673628v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bureau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680014v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690460v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685344v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692337v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egizio Valceschini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raynaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699097v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Doussin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695822v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Fontguyon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Porin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694316v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Fontguyon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820165v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Beauvais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coleno" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourdan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chouchan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D&#233;los" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ird.fr/editions/catalogue/ouvrage.php?livre=490" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836111v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jones" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823147v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/notice/fr2743008940.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830364v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jean" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828060v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828329v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coestier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826723v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101044v5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840634v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837719v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887592v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bellora" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817610v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Loope" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821876v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820232v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Sheppard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814515v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840573v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-gozlan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7344-322X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05413305v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Bayramoglu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gozlan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nedoncelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tarabbia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2025.107236" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160133v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12265" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702525v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12288" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535818v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chakir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia David" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Sangare" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12160" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172971v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172922v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186923v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Thuy Tu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Beghin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2008.01.013" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675583v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coestier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Marette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671981v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-005-5279-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670740v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Bureau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671991v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Harmand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674079v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sinclair-Desgagne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673628v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bureau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680014v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690460v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685344v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692337v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egizio Valceschini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raynaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Fontguyon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Porin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699097v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Doussin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694316v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Fontguyon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820165v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Beauvais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coleno" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourdan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chouchan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D&#233;los" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ird.fr/editions/catalogue/ouvrage.php?livre=490" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836111v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jones" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823147v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/notice/fr2743008940.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830364v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jean" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828060v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828329v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coestier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826723v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101044v5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840634v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837719v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887592v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bellora" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814515v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817610v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Loope" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820232v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Sheppard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821876v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840573v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>