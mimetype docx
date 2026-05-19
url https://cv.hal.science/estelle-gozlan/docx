--- v1 (2026-04-12)
+++ v2 (2026-05-19)
@@ -1,3884 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3833 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Estelle Gozlan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">estelle-gozlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7344-322X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=9swBDxgAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade agreements and sustainable fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basak Bayramoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Nedoncelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tarabbia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 200, pp.107236. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.worlddev.2025.107236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disease dispersion as a spatial interaction: The case of Flavescence Dorée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (3), pp.e12265. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nrm.12265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade, Environment and Income Inequality: An Optimal Taxation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (4), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpet.12288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuing the Impacts of An Invasive Biological Control Agent: A Choice Experiment on the Asian Ladybird in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maia David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminata Sangare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67 (3), pp.619-638. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1477-9552.12160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une espèce invasive, combien ça coûte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la Science. Dossier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65, pp.102-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are SPS-TBT regulations in the European Union discriminating agricultural trade from Africa? The case of live plants and cut flowers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Drogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (3), pp.70-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariff escalation and invasive species damages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Thuy Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Beghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 67 (4), pp.619-629. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2008.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On food companies liability for obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Coestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 87 (1), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the limitation of penalties and the non-equivalence of penalties and taxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Coestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (1), pp.135-151. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10657-005-5279-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La libéralisation des échanges agricoles : une chance pour les pays en développement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe J.-C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (1), pp.109-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication des entreprises françaises sur les risques environnementaux : une analyse de l'information diffusée sur internet en 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques : les cahiers de l'assurance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 59, pp.154-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theory of environmental risk disclosure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sinclair-Desgagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 45 (2 sup 1), pp.377-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques de la mondialisation : agriculture, alimentation, environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques : les cahiers de l'assurance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 51, pp.85-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La regolamentazione della qualità dei prodotti e la legittimità delle barriere commerciali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questione Agraria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1, pp.67-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce international et incertitude sur la qualité des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 81, pp.43-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product safety provision and consumers' information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Economic Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 39 (4), pp.426-441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle stratégie d'information des consommateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques : les cahiers de l'assurance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 38, pp.73-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le différend entre l'Union européenne, les Etats-Unis et le Canada sur la viande bovine hormonée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Fontguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Porin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la concurrence et de la consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 109, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes sanitaires et techniques, nouvel enjeu du commerce international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe J.-C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Doussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier - Club Demeter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9, pp.1-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le différend entre l'Union européenne, les Etats-Unis et le Canada sur la viande bovine hormonée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe J.-C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Fontguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Porin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espèces envahissantes dans l'archipel néo-calédonien. Un risque environnemental et économique majeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Coleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chouchan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Délos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 259 p., 2006, Collection Expertise Collégiale, 2-7099-1613-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et sécurité alimentaires : les dimensions commerciales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OCDE, 87 p., 1999, 92-64-27159-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des résultats pour la gestion du risque : Aspects économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des risques alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tec et Doc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Sciences et Techniques Agroalimentaires, 2-7430-0894-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La libéralisation du commerce agricole et les pays en développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques agricoles sont-elles condamnées par la mondialisation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia-Bruylant, 2005, 2-87209-804-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theory of environmental risk disclosure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sinclair-Desgagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate strategies for managing environmental risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate Publishing, 2004, 0-7546-2411-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulating food safety in the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Coestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New approaches to food-safety economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, 2003, 1-4020-1425-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues in demand for quality and trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe J.-C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global food trade and consumer demand for quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, 2002, 0-306-46754-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade Agreements and Sustainable Fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basak Bayramoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Nedoncelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tarabbia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101044v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality signaling and international trade in food products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal taxation in a context of asymetric information about quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade and Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Bellora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basak Bayramoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] PE 603.494, European Parliament, Policy Department for External Relations, Directorate General for External Policies of the Union; European Parliament's Committee on International Trade (INTA). 2020, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies d’évaluation des politiques de lutte contre les espèces envahissantes : inconvénients et difficultés de l’analyse coûts-bénéfices, méthodes alternatives de décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coll. : Expertise Collégiale. Chapitre analytique figurant sur le Cédérom accompagnant le livre. L'ouvrage comprend un livre, composé de la synthèse et des conclusions des experts, et d'un cédérom, comprenant les chapitres analytiques sur lesquels s'appuie cette synthèse. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de l’introduction d’espèces envahissantes en Nouvelle Calédonie : aspects méthodologiques pour l’évaluation économique et pistes de réflexion pour un partage économique des coûts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lloyd Loope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coll. : Expertise Collégiale. Chapitre analytique figurant sur le Cédérom accompagnant le livre. L'ouvrage comprend un livre, composé de la synthèse et des conclusions des experts, et d'un cédérom, comprenant les chapitres analytiques sur lesquels s'appuie cette synthèse. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilité d’invasion biologique et environnement local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Sheppard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coll. : Expertise Collégiale. Chapitre analytique figurant sur le Cédérom accompagnant le livre. L'ouvrage comprend un livre, composé de la synthèse et des conclusions des experts, et d'un cédérom, comprenant les chapitres analytiques sur lesquels s'appuie cette synthèse. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication sur le risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coll. : Expertise Collégiale. Chapitre analytique figurant sur le Cédérom accompagnant le livre. L'ouvrage comprend un livre, composé de la synthèse et des conclusions des experts, et d'un cédérom, comprenant les chapitres analytiques sur lesquels s'appuie cette synthèse. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce international et sécurité des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Ouest Nanterre La Défense, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02840573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId94"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3939,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1C90478"/>
+    <w:nsid w:val="50A2B8E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4170,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-gozlan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7344-322X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05413305v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Bayramoglu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gozlan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nedoncelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tarabbia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2025.107236" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160133v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12265" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702525v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12288" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535818v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chakir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia David" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Sangare" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12160" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172971v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172922v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186923v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Thuy Tu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Beghin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2008.01.013" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675583v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coestier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Marette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671981v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-005-5279-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670740v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Bureau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671991v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Harmand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674079v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sinclair-Desgagne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673628v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bureau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680014v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690460v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685344v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692337v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egizio Valceschini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raynaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Fontguyon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Porin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699097v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Doussin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694316v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Fontguyon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820165v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Beauvais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coleno" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourdan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chouchan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D&#233;los" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ird.fr/editions/catalogue/ouvrage.php?livre=490" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836111v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jones" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823147v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/notice/fr2743008940.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830364v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jean" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828060v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828329v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coestier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826723v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101044v5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840634v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837719v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887592v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bellora" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814515v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817610v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Loope" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820232v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Sheppard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821876v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840573v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-gozlan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7344-322X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=9swBDxgAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05413305v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Bayramoglu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gozlan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nedoncelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tarabbia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2025.107236" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160133v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12265" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702525v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12288" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535818v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chakir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Sangare" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12160" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172971v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172922v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186923v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Thuy Tu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Beghin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2008.01.013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675583v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coestier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Marette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671981v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-005-5279-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670740v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Bureau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671991v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Harmand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674079v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sinclair-Desgagne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673628v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bureau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680014v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690460v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685344v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692337v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egizio Valceschini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raynaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695822v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Fontguyon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Porin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699097v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Doussin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694316v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Fontguyon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820165v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Beauvais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coleno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourdan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chouchan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D&#233;los" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ird.fr/editions/catalogue/ouvrage.php?livre=490" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836111v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jones" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823147v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/notice/fr2743008940.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830364v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828060v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828329v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coestier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826723v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101044v5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840634v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837719v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887592v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bellora" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814515v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817610v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Loope" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820232v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Sheppard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821876v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840573v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>