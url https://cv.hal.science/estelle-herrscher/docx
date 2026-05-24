--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.479166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Estelle Herrscher </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">estelle-herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9339-4325</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059830646</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directrice de Recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aix Marseille Univ, CNRS, Minist Culture, LAMPEA, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early childhood in precolonial South America: breastfeeding, infant mortality, and stable isotopes analysis in southeastern shell mound builders during the middle holocene (7th–5th millennium bp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Di Giusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klervia Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murilo Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (1), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.3381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life histories in Fiji as reconstructed from first millennium CE Sigatoka Sand Dune burials using isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (5), pp.e0300749. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0300749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing subsistence practices in pre-European populations of South Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponchelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59, pp.104756. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Isotope Analysis of Human and Faunal Remains from Rosheim, Middle Neolithic, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Horviller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (2), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/129nf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the frontier zone of Upper Seine Valley (France) during the Bronze Age through subsistence strategies and dietary patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Varalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Peake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), pp.26. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-023-01721-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to Mediterranean medieval dietary studies: Stable carbon and nitrogen isotope data of marine and catadromous fish from Provence (9th–14th CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Morales Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.108016. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03603840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compound specific isotope evidence points to use of freshwater resources as weaning food in Middle Neolithic Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Biological Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 179 (1), pp.118-133. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.24591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disability in a medieval village community: A unique case of facial dysmorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Miclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Journal of Paleopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.22-28. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpp.2021.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An isotopic analysis of Late Lapita and State Period diets in Tonga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Fenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Clark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-020-01267-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paravani, a puzzling lake in the South Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 579, pp.6-18. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2020.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les populations de l'âge du Bronze en Ile-de-France. Recherches sur la paléoalimentation et la mobilité : le PCR Bronz'Pal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Peake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mordant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19, pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un handicap institutionnalisé : la lèpre au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Miclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pacory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Archéologies du handicap, 165, pp.30-37. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.12778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place of millet in food globalization during Late Prehistory as evidenced by new bioarchaeological data from the Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgi Bedianashvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Rusishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lebedeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.13124. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-92392-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03271999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reappraisal of trepanations at St. Cosme priory between the 12th and the 15th centuries, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Miclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Journal of Paleopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34, pp.168-181. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpp.2021.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary practices, cultural and social identity in the Early Bronze Age southern Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modwene Poulmarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Palumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarit Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Rova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (1), pp.149-172. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleorient.946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of religious identity and socio-economic status on diet over time, an example from medieval France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.3309-3327. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-018-0754-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01946605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inhumations chasséennes du Pirou et de Vigne de Bioaux (Valros, Hérault) : un recrutement spécifique en contexte d’habitat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (3-4), pp.113-128. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/bmsap-2018-0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Characterization of the Medieval and Modern Population from Joué-lès-Tours (France): Contribution of Oral Health and Diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Miclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Genies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Yvernault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (1-2), pp.77-92. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/bmsap-2018-0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation du Sud-Est de la France au haut Moyen Âge. Le cas des sujets de Lallemand à Mauguio : un exemple d'application de l'outil isotopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Tarrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35, pp.300-311. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/amime.2017.2161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02389149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the potential of human bone and teeth collagen from Prehistoric Cyprus for isotopic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frankel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, pp.115-122. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-isotopic analysis of first Polynesian diet (Talasiu, Tongatapu, Kingdom of Tonga)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack N. Fenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Reepmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, pp.308 - 317. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins of millet cultivation in the Caucasus: archaeological and archaeometric approaches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modwene Poulmarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pm.1367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social characterization of the Medieval and Modern population from Joué-lès-Tours (France): contribution of oral health and diet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Miclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Genies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Yvernault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Mind the gap”-Assessing methods for aligning age determination and growth rate in multi-molar sequences of dietary isotopic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Scharlotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir I Bazaliiskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Witold Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Human Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajhb.23163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting weaning practices in Early Neolithic Cis-Baikal, Siberia: New insights from stable isotope analysis of molar micro-samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Scharlotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir I Bazaliiskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Witold Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (5), pp.579-298. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.2708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary inferences through stable isotope analysis of Neolithic and Bronze Age humans in the Southern Caucasus (6th-1st millennium BC, Mentesh Tepe, Azerbaijan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modwene Poulmarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jovenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Benecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 167 (4), pp.856-875. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.23718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal study of stable isotope compositions of maternal milk and implications for the palaeo-diet of infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bulletins et Mémoires de la Société d’Anthropologie de Paris, 29 (3-4), pp.131-139. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13219-017-0190-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper and zinc isotope compositions in human bone and enamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klervia Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 162 (3), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.23132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social characterization of the medieval and modern population from Joué-lès-Tours (France): Contribution of oral health and diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Miclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Genies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Yvernault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13219-017-0192-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants socio-culturels collectifs et individuels à l’épreuve du temps : impact sur l’alimentation et la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (6), pp.312 - 319. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet in transitory society: isotopic analysis of medieval population of Central Europe (ninth–eleventh century AD, Czech Republic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylva Kaupová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Velemínský</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimír Sládek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Macháček</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-016-0427-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements alimentaires en Gaule du Nord : étude isotopique du site de l’Ilot de La Boucherie (IIIe-Ve siècles apr. J.-C.) à Amiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J Blondiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (3-4), pp.155-175. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13219-016-0164-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet and health status of children in the Mesolithic and Neolithic the Danube Gorges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Becdelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet and health status of children at the Mesolithic Neolithic transition in the Danube Gorges / Ј. Јовановић, К. де Бекделиевр, Г. Гуд, М. Л Руа, Е. Ершер, С. Стефановић. Исхрана и здравствени статус деце у мезолиту и неолиту ђердапа</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jovanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. De Becdelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arhaika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeobotanical and isotopic evidence of Early Bronze Age farming activities and diet in the mountainous environment of the South Caucasus: a pilot study of Chobareti site (Samtskhe–Javakheti region)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliso Kvavadze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Martkoplishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53, pp.214-226. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban and rural infant-feeding practices and health in early medieval Central Europe (9th-10th Century, Czech Republic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylva Kaupova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Veleminsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cabut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumir Polacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 155, pp.635 - 651. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.22620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for Social and Cultural Change in Central Vanuatu Between 3000 and 2000 BP: Comparing Funerary and Dietary Patterns of the First and Later Generations at Teouma, Efate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Bedford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Spriggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hallie Buckley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Island and Coastal Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 93, pp.381 - 399. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15564894.2014.921958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lapita Diet in Remote Oceania: New Stable Isotope Evidence from the 3000-Year-Old Teouma Site, Efate Island, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Kinaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hallie Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Bedford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Spriggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0090376.s003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological Investigations at Chobareti in southern Georgia, the Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kakha Kakhiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Sagona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Sagona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliso Kvavadze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgi Bedianashvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Near Eastern Studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50, pp.1-138. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/ANES.50.0.2975510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Upper Palaeolithic human diet: first stable isotope evidence from Riparo Tagliente (Verona, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Gazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Guerreschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (3-4), pp.103-117. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13219-012-0079-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques alimentaires au Néolithique moyen : nouvelles données sur le site de Pontcharaud 2 (Puy-de-Dôme, Auvergne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cabut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (2), pp.299-317. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2013.14262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre entre histoire et médecine autour d’un verre d’azote-15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Hankard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.308-309. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2013.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection isotopique des modalités d'allaitement et de sevrage à partir des ossements archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.75-85. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2012.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funeral practices and foodstuff behavior: what does eat meat mean? Stable isotope analysis of Middle Neolithic populations in Languedoc region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaquer J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques alimentaires au Bronze ancien en Auvergne par l’analyse isotopique des ossements animaux et humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lisfranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vermeulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pm.782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage isotopique au cours de la croissance chez le babouin olive (Papio anubis) : Analyse longitudinale et transversale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de subsistance au Néolithique final dans le sud de la France : analyse isotopique de la population de la grotte I des Treilles (commune de Saint-Jean-et-Saint-Paul, Aveyron)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lheureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dabernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Duranthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pm.783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funeral practices and foodstuff behaviour: What does eat meat mean? Stable isotope analysis of Middle Neolithic populations in the Languedoc region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Le Bras-Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.280 - 287. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2012.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Strontium isotopic evidence of mobility in the Neolithic of Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Castroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cabut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma. Tafuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe and Cu stable isotopes in archeological human bones and their relationship to sex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klervia Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lamboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Telouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 148 (3), pp.334-340. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.22053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary and funerary practices of French Roman population: first isotopic evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modwene Poulmarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jovenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Benecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 144 (Issue Supplement 52) (4), pp.162. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.23718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexing human blood and bones with metal stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klervia Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lamboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Telouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 144 (Suppl. 52), pp.177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthals versus Modern Humans: Evidence for Resource Competition from Isotopic Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Degioanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011, pp.689315. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4061/2011/689315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Southern French Neolithic populations : isotopic evidence for regional specificities in environment and diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Le Bras-Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 142, pp.259-272. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.21141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00722074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lapita subsistence strategies and food consumption patterns in the community of Teouma (Efate, Vanuatu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hallie R. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Kinaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Bedford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (8), pp.1820-1829. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2010.01.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00592063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Southern French Neolithic populations: isotopic evidence for regional specificities in environment and diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion autour du statut de structures funéraires particulières. Le cas des caveaux de Saint-Laurent de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hervieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée Collardelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22, pp.55-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se nourrir en haute montagne aux XIIIe et XIVe Siècles. Le village de Brandes (Huez-Isère) : apports comparés de l'archéologie, des textes, de l'archéobotanique et de l'anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bailly-Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Esf Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hervieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des Alpes – Storia delle Alpi – Geschichte der Alpen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13, pp.83-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00304456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements socio-culturels liés à l'allaitement et au sevrage : le cas d'une population grenobloise sous l'Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Fyssen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20, pp.46-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution des comportements alimentaires aux époques historiques en Europe à partir de l’analyse isotopique d’ossements humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bocherens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements alimentaires au Moyen Age à Grenoble : application de la biogéochimie isotopique à la nécropole Saint-Laurent (XIIIe–XVe siècle, Isère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bocherens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée Colardelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhinomaxillary Changes in a New-Caledonian Cranium: Palaeopathological Differential Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand-Yves Mafart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9 (5), p. 374-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre les habitudes alimentaires et l’état sanitaire des populations du Moyen Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La paléonutrition des populations de l’âge du Bronze en France. Apport des approches isotopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Varalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze en France (2500 à 800 avant notre ère): Synthèses thématique. Recherche archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, , pp.157-163, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se nourrir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bailly-Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hervieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre en montagne au Moyen Âge, Les objets racontent l’histoire de l’argenteria de Brandis. Huez-Alpe d’Huez – XIIe-XIVe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIHAM, pp.107-188, 2024, 978-2-9568426-9-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04928213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstituer les histoires de vie des populations néolithiques en France par une approche anthropologique et isotopique : l’impulsion des travaux précurseurs menés en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives d'Ecologie Préhistorique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pêle-Même. Textes offerts à Jean Vaquer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muriel Gandelin (Dir), pp.257-270, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de santé et alimentation des sujets inhumés à Brandes-en-Oisans : approche paléoépidémiologique et isotopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hervieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mondes Medievaux (numéro 9). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre en montagne au Moyen Âge. Les objets racontent l'histoire de l'Argenteria de Brandis. Huez-Alpe d'Huez - XIIe-XIVe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, numéro 9, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIHAM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.504, 2024, Mondes Medievaux (numéro 9), 9782956842699</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois sépultures privilégiées mérovingiennes de Saint-Dizier « La Tuilerie » (Haute-Marne) : élite locale ou étrangère ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Paresys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Truc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudia Contente, Isabelle Séguy (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations et mobilités humaines au fil du temps : approches transdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bellaterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-110, 2023, 978-84-19160-48-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois sépultures privilégiées mérovingiennes de Saint-Dizier «La Tuilerie» (Haute-Marne): élite locale ou étrangère?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Paresys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Truc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations et mobilités humaines au fil du temps. Approches transdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-109, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des monuments et des hommes. La nécropole des Hauts de l’Orne à Fleury-sur-Orne (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Rivollat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Ard; Emmanuel Mens; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires : passé, présent, futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-78, 2021, 978-90-8890-989-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemias in Prehistoric Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Mort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michelle Gamble. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Overcoming Issues of Past Preservation: Recent Research in Bioarchaeology in Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holzhausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-64, 2021, Ergänzungshefte zu den Jahresheften des Österreichischen Archäologischen Institutes, 978-3-903207-57-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03416436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles données de la paléogénétique et des analyses isotopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Peake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans de recherches : Actes du colloque international anniversaire de l'APRAB (Bayeux, 19-22 juin 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orep Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.663-666, 2021, Supplément n°7 au Bulletin de l'APRAB, 978-2-8151-0613-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quels seins se vouer : pratiques d'allaitement et de sevrage d'hier et d'aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premiers cris, Premières nourritures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02643780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la table des agropasteurs : Alimentation et santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teyssandier N, Thiébault S. (dir.). Pré-Histoires la conquête des territoires. Péronnas: Editions Cherche Midi, p. 92-95.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution des pratiques alimentaires à partir de l'analyse du contenu chimique des squelettes : Historique des études biogéochimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylva Kaupovà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Herrscher E, and Séguy I (dir.). Premiers cris, Premières nourritures. Marseille: Editions PUP, p 229-235.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practices and health status of children from the rural burial site of Larina-le Mollard (6th-8th century AD, Isère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylva Kaupovà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Herrscher E, and Séguy I, (dir.). Premiers cris, Premières nourritures. Marseille: Editions PUP, Collection "Corps et Ames", p 247-268.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche bioculturelle du premier aliment du nouveau-né. Le colostrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Bureau-Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premiers cris, premières nourritures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-153, 2019, Premiers cris, premières nourritures, 979-1032002049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition isotopique (C, N) du lait maternel au cours des premiers mois d'allaitement: approche exploratoire et potentiel en paléoalimentation infantile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Herrscher E, and Séguy I (dir.). Premiers cris, Premières nourritures. Marseille: Editions PUP, Collection "Corps et Ames", p 237-245</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude isotopique des restes osseux du Champ du Poste : discussion sur l’alimentation humaine au Néolithique moyen. In Convertini F. et Georjon C. (Dir.) Le Champ du Poste (Carcassonne, Aude). Une succession d'occupations du début du Néolithique moyen à l'âge du Bronze ancien. Archives d’Ecologie Préhistoriques / INRAP, Toulouse, p. 327-334.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Champ du Poste (Carcassonne, Aude). Une succession d'occupations du début du Néolithique moyen à l'âge du Bronze ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes alimentaires: de Lascaux aux fastfoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives de l'Institut écologie et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-107, 2017, Les cahiers prospectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02643754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes alimentaires et déterminants socio-culturels dans le nord de la Gaule romaine : Apport de l’analyse isotopique d’ossements humains et animaux du site du Clos au Duc à Evreux (27)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pluton-Kliesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bemilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre autour de nouvelles approches de l'archéologie funéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saunier Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie-Anne Sauvegrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Actes Sud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-79, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social status of individuals discovered at Ananauri kurgan (Bedeni, Georgia): A dietary investigation inferred from stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chkadua Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanishvili Nikolos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georgian National Museum. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ananauri big Kurgan 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-278, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses isotopiques et comportements alimentaires des défunts de Faténaoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'abri de Faténaoué, site funéraire de Voh en Nouvelle Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-87, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches globales et synthèse sur les pêcheries de la fin du Néolithique et du début de l’âge de Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Ganne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyrille Billard, Vincent Bernard (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pêcheries de Normandie. Archéologie et histoire des pêcheries littorales du département de la Manche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.357-404, 2016, Archéologie et Culture, 978-2-7535-5004-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l'exploitation des pêcheries de Saint-Jean-le-Thomas dans l'approvisionnement alimentaire: analyses isotopiques des restes animaux et humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction régionale des affaires culturelles de Basse-Normandie, SRA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie et histoire des pêcheries littorales du département de la Manche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche du régime alimentaire de la &amp;quot;Dame du Cavillon&amp;quot; par l'analyse des isotopes stables du carbone et de l'azote. Etat de conservation et perspectives biochimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Cavillon sous la falaise des Baousse Rousse, Grimaldi, Vintimille, Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.489-492, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brépols Publishers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le site archéologique de Saint-Romain-en-Gal, Saint-Romain-en-Gal aux temps de Ferréol, Mamert et Adon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.443-459, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude anthropologique de la population de l'aire funéraire des thermes des Lutteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prisset, J.-L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Romain-en-Gal aux temps de Ferréol, Mamert et Adon : l’aire funéraire des thermes des Lutteurs (IVè-Xè siècles), tomes 1 et 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Brepols, pp.441-478, 2015, Bibliothèque de l’Antiquité tardive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogéochimie isotopique et anthropologie biologique : reconstitution des modes de vie du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Messages d'os. Archéométrie du squelette animal et humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.259-275, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les habitudes alimentaires à l'Epoque moderne: contribution des analyses isotopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlier Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hervieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Snoeck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aix en archéologie. 25 ans de découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.457-459, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les habitudes alimentaires à l'époque moderne : contributions des analyses isotopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hervieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuria Nin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aix en archéologie : 25 ans de découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville d'Aix-en-Provence Direction Archéologie, édition Snoeck, pp.457-459, 2014, 978-9461611703</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité isotopique de populations chasséennes : Implications paléoalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Le Bras-Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Société à la fin de la Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viande, laitage, poissons ou végétaux ? Approche biochimique de l'alimentation néolithique en Toulousain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Le Bras-Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vaquer Jean, Gandelin Muriel, Remicourt Maxime, Tchérémissinoff Yaramila. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.209-218, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00305298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meulières et pathologies humaines : un rapport effectif ? Analyse d'une documentation bucco-dentaire entre leXIIIème et le XVIIIème siècle à Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Colardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belmont A.; Mangartz F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les meulières. Recherche, protection et mise en valeur d'un patrimoine industriel européen (Antiquité-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-108, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00173435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biométrie de la croissance et état nutritionnel à Saint-Laurent de Grenoble (13e-15e siècles, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Homme et ses images, mesures, représentations, constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps ruraux et corps urbains dans le Dauphiné médiéval et moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Civetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée Collardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Badin de Montjoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ardagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Boëtsch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps de l'Alpin. Perceptions, représentations, modifications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Hautes Alpes, pp.93-122, 2005, Anthropologie des populations alpines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet, deficiencies and health status of a Neolithic island population (Khirokitia, Cyprus, 7th-6th mill. cal. BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Mort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Dodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress on the Archaeology of the Ancient Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques insulaires dans le Pacifique Sud : 2000 ans de dynamiques familiales, biologiques et culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/133on⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrobiodiversity and agricultural practices in the South Caucasus: archaeobotany and functional ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Mosulishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Rusishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Georgian archaeological research: review and prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques territoriales et changements culturels à la fin de l’âge du Bronze : les nécropoles de Marolles-sur-Seine (vallée de la Haute Seine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah F. James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Peake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1850ème journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Anthropologie de Paris, Jan 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/133o4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie funéraire et (re)connaissance des populations esclavisées des Antilles françaises : l’exemple du cimetière de l’Anse Bellay à la Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1849èmes Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.13528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Sulfur Isotope Ratios as an Additional Proxy for the Reconstruction of Weaning Patterns – A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Macdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05087672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Cultural Dynamics and Human Mobility during the Bronze Age in the French Upper Seine Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah F James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Peake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Association of Archaeologists Annual Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la forêt à la bergerie et de la bergerie aux champs. Fourrage et fumure à Pertus II (Alpes-de-Haute-Provence) au Néolithique moyen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delhon Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44èmes Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur : Fumier, bouses et guano : ordures ou or brun ? Statut, usage et gestion des déjections animales depuis la Préhistoire ; potentiel archéologique et paléoenvironnemental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claire Delhon; Lionel Gourichon; Lucie Martin, Oct 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of dietary changes between the Neolithic and the Early Bronze Age in Nakhichevan: Continuity or discontinuity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasemin Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations, Mobility and Innovations: interpreting change between the Neolithic and the Early Bronze Age in the South Caucasus and Northern Iran (ca. 6200-2400 BCE). Closing conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05594401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary practices of the first farmers of the Aisne Valley (Paris Basin, 5100-4900 BC): High-resolution analysis of isotopic and elemental biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Tacail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamys Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer populations, Closing conference HOMES project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris INHA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse à haute résolution des pratiques alimentaires des premiers fermiers de la Vallée de l’Aisne (Bassin parisien, 5100-4900 BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamys Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandre Bedault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche diachronique des pratiques alimentaires et de la mobilité au cours de la Préhistoire en Auvergne : une étude bioarchéologique et multi-isotopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivy Thomson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modwene Poulmarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA: Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Move, Eat, Repeat » in the Upper Seine Valley (France) during the Bronze Age : a multidisciplinary and multi-isotopic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Varalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Peake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les relations entre les humains et les animaux / Les corps malades, 1847e Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Balzeau et al., Jan 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing mortuary and dietary practices over time in South Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Bedford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th Conference of Indo-Pacific Prehistory Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Chiang Mai, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foodweb isotopic variability in the Early Neolithic: relevance and implication of a detailed animal baseline in the unique context of the Aisne Valley (5100-4900 BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamys Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandre Bedault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode and tempo of life courses of South Pacific Islanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th Conference of Indo-Pacific Prehistory Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indo-Pacific Prehistory Association, Nov 2022, Chiang Mai, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foodweb isotopic variability in the Early Neolithic: Relevance and implication of a detailed animal baseline in the unique context of the Aisne Valley (5100-4900 BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamys Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandre Bedault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session 213 Isoscapes, Foodways and Provenance – Isotope Archaeology beyond Materials and Specialisations 28th European Association of archaeologists congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Budapest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Past social Organization through Foodways – the importance of a multi-proxy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Syrikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Le Luyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Archaeologists (EAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kiel (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourrir la terre, nourrir le troupeau : approche isotopique des cycles du carbone et de l’azote dans un système agro-pastoral Néolithique (Pertus 2, Alpes-de-Haute-Provence)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delhon Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montanes Maryline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque de restitution défis ISOTOP (MITI CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, visio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bows, arrows and men. The role played by archers in the farmer population of Cerny (5th mill. BC, Paris Basin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Syrikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Le Luyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Children of Cain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix Marseille Univ, CNRS, Minist Culture, LAMPEA, Oct 2021, Aix-en-Provence (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary approach to community, settlement and subsistence in the Upper Seine Valley (France) during the Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Peake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual Meeting of the European Association of Archaeologists, Widening horizons, Session - Perspectives on Bronze Age Changes, Theme : Widening horizons through human-environment interconnections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kiel (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish for the babies – an reappraisal of the role of protein-based weaning food in human prehistory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International symposium on Biomolecular Archaeology (ISBA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Icht’isomed² : What can isotopes & archaeo-ichthyology tell us of marine fish aquisition in medieval Provence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Llorente Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Morales-Muñiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eufrasia Roselló-Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sea, Fish &amp; Sun : Archaeological &amp; isotopic approach of aquatic resources acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tatiana André; Leïa Mion, Oct 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices de déplacements, de migrations humaines et animales ou d’échanges à l’holocène en afrique du nord, territoires insulaires et régions adjacentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iddir Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sidéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indices de déplacements, de migrations humaines et animales ou d’échanges à l’holocène en afrique du nord, territoires insulaires et régions adjacentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journées scientifiques de l'IRN DECAPAN, Apr 2021, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05590741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monumental cemeteries of the Paris Basin Region - stable isotope evidence (C, N, and S) for early social stratification in Middle Neolithic France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1845e Journées de la Société d’Anthropologie de Paris, 29-31 Janvier 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02552674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre dépendance et autosuffisance : se nourrir en haute montagne aux XIIe-XIVe siècles - Archéologie, anthropologie, archéobotanique, archéozoologie et sources écrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bailly-Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boire et manger en Provence (Xe-XXe siècles) : Étude archéologique et historique de la consommation alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LA3M, Oct 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03166605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food on the Mediterranean islands at the beginning of the Middle Ages, the case of South-East France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIth GMPCA Colloquium "Archaeometry in all of its states:interdisciplinary perspectives for a discipline in constant evolution"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02644348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human dietary breadth in the Early Bronze Age across the Southern Caucasus: Preliminary insights from stable isotope analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modwene Poulmarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Bitadze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanishvili Nikolos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Mort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress ICE1 –The East. Royal Museums of Art &amp; History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02644332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reappraisal of trepanations at St Cosme priory between the 12th and the 15th centuries, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Miclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge du Fer en Suisse occidentale : étude des conditions socio-économiques par l’analyse des isotopes stables du carbone et de l’azote (δ13C, δ15N)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Besse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1844e Réunion scientifique de la Société d’Anthropologie de Paris. Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02644316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation sur les îles méditerranéennes au début du Moyen Âge, le cas du Sud-Est de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02643203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disability in a medieval village community: a unique case of facial dysmorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Miclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements alimentaires et culturels en Macédoine à l’âge du Bronze récent (1700/1600-1200/1100 BCE, Grèce)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevi Tritsaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Koulidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1843e Réunion scientifique de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02644318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cave and a flock : contribution of bioarchaeology of coprogenic deposits to the study of Neolithic pastoralism in the Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIth GMPCA Colloquium "Archaeometry in all of its states:interdisciplinary perspectives for a discipline in constant evolution"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02644335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of biological and social factors on Neolithic diets in the Southern Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modwene Poulmarc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIth GMPCA Colloquium "Archaeometry in all of its states:interdisciplinary perspectives for a discipline in constant evolution"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02644333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Was millet domesticated in the Caucasus? First appearance of Panicum miliaceum and Setaria italica: an archaeobotanical and isotopic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Rusishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lebedeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Bitadze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Conference of the International Workgroup for Palaeoethnobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02644330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment and plant exploitation in the Southern Caucasus during the Neolithic: Benefit/uses of archaeobotany and isotopic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Neolithization processes of the Caucasus: a reassessment in the light of recent archaeological, bioarchaeological and environmental data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding the Northern Fringes of the Empire: Examples from Gallic Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Blondiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAC XIII-TRAC XXVIII 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Theoretical Roman Archaeology Conference (TRAC) and Roman Archaeology Conference (RAC), Apr 2018, University of Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying anaemias in prehistoric Cyprus: An innovative approach at the crossroads of classic and new methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Mort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Guiserix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Albalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Tacail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Overcoming past preservation issues. Current research in bioarchaeology in Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02005138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tartre, caries et alimentation : regards paléopathologique et isotopique sur la léproserie Saint-Lazare de Tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Miclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1842e Réunion scientifique de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02644328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications des modes de vie à l’orée de l’an mil dans les campagnes du Languedoc (Missignac, 30, IX-XIème siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingo C Salazar-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maufras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1843ème Journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Poitier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02643168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la bioarchéologie des dépôts coprogènes à la connaissance du pastoralisme Néolithique : le projet CoproArchéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIXe Rencontres Internationales d'Archéologie et d'Histoire d'Antibes "Hommes et Caprinés : de la montagne à la steppe, de la chasse à l’élevage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daujeard Camille; Gourichon Lionel; Brugal Jean-Philip, Oct 2018, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02644324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes alimentaires et déterminants socioculturels dans le nord de la Gaule romaine : apport de l’analyse isotopique d’ossements humains et animaux du site du Clos au Duc à Évreux (27)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pluton-Kliesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bemilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre autour de nouvelles approches de l’archéologie funéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France. pp.167-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes alimentaires : De Lascaux aux fastfoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives INEE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating histories of individual shifts in diet and behavior in early neolithic hunt-er-gatherers from the Shamanka II cemetery on Lake Baikal, Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Scharlotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Witold Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir I Bazaliiskii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress Radiocarbon and diet 2 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Aahrus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bioarchaeological approach of the monastic dietary behaviour in the Middle Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Medieval Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02643066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children feeding practices and growth patterns during Mesolithic and the Neolithic transition in the Danube Gorges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jovanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. De Becdelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stefanović</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session Births, mothers and babies: a bioarchaeological perspective (S. Stefanovic, G. Goude), Eighth World Archaeological Congress </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de subsistance entre 6ème et 3ème millénaires à Mentesh Tepe (Azerbaïdjan) : entre environnement et social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modwene Poulmarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Benecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1841èmes journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breastfeeding, weaning practices and health status of children from the rural burial site Larina-le Mollard (6th-8th century AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylva Kaupovà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allaitement et pratiques de sevrage : approches pluridisciplinaires et diachroniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of 3D imaging to identify paleopathological processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Annual Meeting of the Paleopathology Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Portland (OR), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques alimentaires et nécropoles monumentales au Néolithique. Le cas des sujets du site de Balloy Les Réaudins (Culture de Cerny, Ve Millénaire, Bassin parisien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mordant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1837e réunion scientifique de la Société d’Anthropologie de Paris, 25-27 Janvier 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bordeaux, France. pp.S21, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13219-011-0052-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02552627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude archéobotanique et isotopique du site de Chobareti (IV-IIIe millénaire, Transcaucasie). Premiers témoignages d'une céréaliculture de haute montagne à l'Age du Bronze ancien,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kvavadze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q8 de l'AFEQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00936844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications paléopathologiques de la micro-architecture osseuse de squelettes d’enfants : analyses par imagerie 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2012 du GPLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des Paléopathologistes de Langue Française, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d'une mort collective du Moyen-Age à l'Epoque moderne : apport de l'anthropologie à l'étude d'un caveau du cloître de Saint-Laurent de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hervieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mort en montagne Xème Université Européenne d'Eté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, L'Argentière La Bessée, France. pp.79-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00480766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les squelettes de Saint-Laurent de Grenoble, des témoins de l'alimentation et de la santé au Moyen-Age (XIIIe-XVe siècles, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bocherens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée Collardelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième colloque de l'Institut Européen d'Histoire et des Cultures de l'Alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00305311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collections ostéologiques et analyses biogéochimiques : limites et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde de Carry-Le-Rouet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Marseille, France. pp.173-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biométrie de la croissance et état nutritionnel à Saint-Laurent de Grenoble (XIIIème-XVème siècles, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme et ses images : mesures, représentations, constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Marseille, France. pp.73-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collections ostéologiques et analyses biogéochimiques : limites et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde de Carry-Le-Rouet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Marseille, France. pp.173-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00173406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First application of FIBS methods (Functional Interpretation of Botanical Surveys) for reconstructing past cultivation practices in the south Caucasus - ANR SWEED Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Toriashvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Mosulishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Rusishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWGP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Gröningen (Pays-bas), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Go Your Own Way: Bronze Age Mobility in the Seine Valley with the input of strontium isotope variability mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah F James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Peake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UK Archaeological Sciences Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-isotopique de l'alimentation à Clermont-Ferrand Zalo du Néolithique à l'âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modwene Poulmarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dutreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lauranson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Seigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1848ème Journée de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Richarté-Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mendisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1845èmes Journées de la Société de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02643245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole de Koban (Ossétie du nord) : une re-découverte dans le cadre du projet du Musée des Confluences (Lyon).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Mort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad El Morr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Lyon, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01831222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements alimentaires durant l'Antiquité tardive en Gaule du Nord : l'exemple des sujets de la nécropole de l'Ilot de la Boucherie (IIIe-IVe siècles ap. J.-C., Amiens)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Blondiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1839ème Journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02642989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotopic analysis of Early bronze Age human and animal diets in central France (Auvergne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lisfranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ECOALIM : Economie alimentaire et alimentation à l'Age du bronze en Europe : aspects pluridisciplinaires = Food economy and diet during the Bronze Age in Europe : a pluridisciplinary approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Aix-en-Provence, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléopathologie des infections humaines : vers une approche intégrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Degioanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.S12-S12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de subsistance au Néolithique final dans le sud de la France : analyse isotopique de la population de la grotte 1 des Treilles (commune de Saint-Jean-et-Saint-Paul, Aveyron)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Lheureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dabernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bronze Age diet in Auvergne (France): a stable isotope approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Le Bras-Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault Lisfranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.195-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00738097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétition écologique entre néandertaliens et Homo Sapiens: apport des modélisations isotopique et écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Degioanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.S13-S14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait-robot de l'homme médiéval.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Laurioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotope analysis of samples from Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport Programme MAEDI (2017-2019) : « Enclaves polynésiennes au Vanuatu » (PI F. Valentin). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse isotopique de la sépulture SP442 et d’ossements animaux : étude de faisabilité. In: Sargiano JP (ed.), Rapport de fouille préventive Jonquière I Un site d’habitat du Néolithique final au bord de l’Arc : INRAP, pp. 147-148.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation de trois sujets du VIth s ap JC (La Tuilerie, St-Dizier, Haute Marne). Résultats préliminaires des analyses isotopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport en vue des textes pour l’exposition [In: MC Truc Inrap &amp; V. Dupuy (dir.), « Austrasie. Le royaume mérovingien oublié »], Musée Saint-Dizier. 19 p. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotope analyses of 2 individuals from Va’Oto, Ofu, American Samoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS - dir. F. Valentin, 27/08/2015. 5 p. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques alimentaires au Néolithique moyen (Les Hauts de l'Orne, Fleury-sur-Orne, Calvados, Basse-Normandie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Résultats préliminaires des analyses isotopiques - INRAP E. Gesquière. Rapport non publié, 19/11/2015. 24 p. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talasiu, Stable isotope analysis. Collagen & Apatite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS - LAMPEA - Dir. F. Valentin - 17/09/2015. 13 p. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse isotopique de quatre sujets de Tapu Tapu (Polynésie Française)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS LAMPEA - Dir. F Valentin - 09/11/2015. 7 p. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses isotopiques des individus immatures et adultes découverts sur le site de La Granède (VIIe-XIIe siècles ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Aveyron - Christophe Saint-Pierre, 21 p. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses isotopiques de sujets du Haut Empire à Reims : Synthèse préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Collaboration S. Thiol, Ph. Rollet, Inrap, Projet PAS Reims, 25 p. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements alimentaires et mobilité des populations pré- et protohistoriques dans la région de Sawi (Thaïlande) : Etude de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MAE -. Belina-Pryce B., 4p. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiens‐Ilot des Boucheries : Analyses radiocarbone et Analyses isotopiques. Etat d’avancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service de la Ville, Eric Binet, Joël Blondiaux, 17 avril 2012, 14 p. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aire funéraire des thermes des Lutteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Prisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution des pratiques alimentaires de populations Fidjiennes pré et post-contact (Korolevu, post-contact et Sigatoka, 1550-1650 BP) par l’approche isotopique. Rapport préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS - Arscan. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture précolombienne en Equateur: Analyses isotopiques de quelques sujets humains, Rapport d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Coll Tania Delabarde, 01/03/2010, 14 p. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses isotopiques de plusieurs sujets découverts sur l’Ile de Tiga (Nouvelle Calédonie), Rapport d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble (38), Eglise Saint-Laurent - place Saint-Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rigeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Halley Des Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2009, pp.268 (3 Vol)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution des pratiques alimentaires de populations mélanésiennes à partir de l’analyse des isotopes stables, Rapport d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements socioculturels liés à l'allaitement et au sevrage : le cas d'une population grenobloise sous l'Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId525"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.479166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Estelle Herrscher </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">estelle-herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9339-4325</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059830646</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directrice de Recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aix Marseille Univ, CNRS, Minist Culture, LAMPEA, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early childhood in precolonial South America: breastfeeding, infant mortality, and stable isotopes analysis in southeastern shell mound builders during the middle holocene (7th–5th millennium bp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Di Giusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klervia Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murilo Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (1), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.3381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life histories in Fiji as reconstructed from first millennium CE Sigatoka Sand Dune burials using isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (5), pp.e0300749. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0300749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing subsistence practices in pre-European populations of South Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponchelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59, pp.104756. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Isotope Analysis of Human and Faunal Remains from Rosheim, Middle Neolithic, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Horviller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (2), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/129nf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the frontier zone of Upper Seine Valley (France) during the Bronze Age through subsistence strategies and dietary patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Varalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Peake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), pp.26. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-023-01721-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compound specific isotope evidence points to use of freshwater resources as weaning food in Middle Neolithic Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Biological Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 179 (1), pp.118-133. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.24591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to Mediterranean medieval dietary studies: Stable carbon and nitrogen isotope data of marine and catadromous fish from Provence (9th–14th CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Morales Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.108016. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03603840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paravani, a puzzling lake in the South Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 579, pp.6-18. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2020.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les populations de l'âge du Bronze en Ile-de-France. Recherches sur la paléoalimentation et la mobilité : le PCR Bronz'Pal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Peake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mordant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19, pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An isotopic analysis of Late Lapita and State Period diets in Tonga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Fenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Clark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-020-01267-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disability in a medieval village community: A unique case of facial dysmorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Miclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Journal of Paleopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.22-28. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpp.2021.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un handicap institutionnalisé : la lèpre au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Miclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pacory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Archéologies du handicap, 165, pp.30-37. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.12778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reappraisal of trepanations at St. Cosme priory between the 12th and the 15th centuries, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Miclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Journal of Paleopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34, pp.168-181. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpp.2021.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place of millet in food globalization during Late Prehistory as evidenced by new bioarchaeological data from the Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgi Bedianashvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Rusishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lebedeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.13124. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-92392-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03271999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary practices, cultural and social identity in the Early Bronze Age southern Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modwene Poulmarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Palumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarit Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Rova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (1), pp.149-172. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleorient.946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inhumations chasséennes du Pirou et de Vigne de Bioaux (Valros, Hérault) : un recrutement spécifique en contexte d’habitat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (3-4), pp.113-128. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/bmsap-2018-0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Characterization of the Medieval and Modern Population from Joué-lès-Tours (France): Contribution of Oral Health and Diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Miclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Genies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Yvernault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (1-2), pp.77-92. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/bmsap-2018-0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation du Sud-Est de la France au haut Moyen Âge. Le cas des sujets de Lallemand à Mauguio : un exemple d'application de l'outil isotopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Tarrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35, pp.300-311. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/amime.2017.2161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02389149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of religious identity and socio-economic status on diet over time, an example from medieval France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.3309-3327. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-018-0754-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01946605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins of millet cultivation in the Caucasus: archaeological and archaeometric approaches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modwene Poulmarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pm.1367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the potential of human bone and teeth collagen from Prehistoric Cyprus for isotopic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frankel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, pp.115-122. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-isotopic analysis of first Polynesian diet (Talasiu, Tongatapu, Kingdom of Tonga)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack N. Fenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Reepmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, pp.308 - 317. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social characterization of the Medieval and Modern population from Joué-lès-Tours (France): contribution of oral health and diet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Miclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Genies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Yvernault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Mind the gap”-Assessing methods for aligning age determination and growth rate in multi-molar sequences of dietary isotopic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Scharlotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir I Bazaliiskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Witold Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Human Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajhb.23163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting weaning practices in Early Neolithic Cis-Baikal, Siberia: New insights from stable isotope analysis of molar micro-samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Scharlotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir I Bazaliiskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Witold Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (5), pp.579-298. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.2708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary inferences through stable isotope analysis of Neolithic and Bronze Age humans in the Southern Caucasus (6th-1st millennium BC, Mentesh Tepe, Azerbaijan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modwene Poulmarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jovenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Benecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 167 (4), pp.856-875. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.23718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper and zinc isotope compositions in human bone and enamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klervia Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 162 (3), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.23132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal study of stable isotope compositions of maternal milk and implications for the palaeo-diet of infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bulletins et Mémoires de la Société d’Anthropologie de Paris, 29 (3-4), pp.131-139. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13219-017-0190-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social characterization of the medieval and modern population from Joué-lès-Tours (France): Contribution of oral health and diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Miclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Genies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Yvernault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13219-017-0192-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants socio-culturels collectifs et individuels à l’épreuve du temps : impact sur l’alimentation et la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (6), pp.312 - 319. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet in transitory society: isotopic analysis of medieval population of Central Europe (ninth–eleventh century AD, Czech Republic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylva Kaupová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Velemínský</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimír Sládek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Macháček</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-016-0427-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements alimentaires en Gaule du Nord : étude isotopique du site de l’Ilot de La Boucherie (IIIe-Ve siècles apr. J.-C.) à Amiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J Blondiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (3-4), pp.155-175. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13219-016-0164-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeobotanical and isotopic evidence of Early Bronze Age farming activities and diet in the mountainous environment of the South Caucasus: a pilot study of Chobareti site (Samtskhe–Javakheti region)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliso Kvavadze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Martkoplishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53, pp.214-226. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet and health status of children at the Mesolithic Neolithic transition in the Danube Gorges / Ј. Јовановић, К. де Бекделиевр, Г. Гуд, М. Л Руа, Е. Ершер, С. Стефановић. Исхрана и здравствени статус деце у мезолиту и неолиту ђердапа</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jovanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. De Becdelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arhaika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet and health status of children in the Mesolithic and Neolithic the Danube Gorges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Becdelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for Social and Cultural Change in Central Vanuatu Between 3000 and 2000 BP: Comparing Funerary and Dietary Patterns of the First and Later Generations at Teouma, Efate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Bedford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Spriggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hallie Buckley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Island and Coastal Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 93, pp.381 - 399. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15564894.2014.921958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban and rural infant-feeding practices and health in early medieval Central Europe (9th-10th Century, Czech Republic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylva Kaupova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Veleminsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cabut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumir Polacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 155, pp.635 - 651. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.22620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lapita Diet in Remote Oceania: New Stable Isotope Evidence from the 3000-Year-Old Teouma Site, Efate Island, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Kinaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hallie Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Bedford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Spriggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0090376.s003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre entre histoire et médecine autour d’un verre d’azote-15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Hankard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.308-309. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2013.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Upper Palaeolithic human diet: first stable isotope evidence from Riparo Tagliente (Verona, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Gazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Guerreschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (3-4), pp.103-117. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13219-012-0079-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques alimentaires au Néolithique moyen : nouvelles données sur le site de Pontcharaud 2 (Puy-de-Dôme, Auvergne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cabut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (2), pp.299-317. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2013.14262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection isotopique des modalités d'allaitement et de sevrage à partir des ossements archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.75-85. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2012.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funeral practices and foodstuff behavior: what does eat meat mean? Stable isotope analysis of Middle Neolithic populations in Languedoc region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaquer J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques alimentaires au Bronze ancien en Auvergne par l’analyse isotopique des ossements animaux et humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lisfranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vermeulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pm.782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de subsistance au Néolithique final dans le sud de la France : analyse isotopique de la population de la grotte I des Treilles (commune de Saint-Jean-et-Saint-Paul, Aveyron)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lheureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dabernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Duranthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pm.783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage isotopique au cours de la croissance chez le babouin olive (Papio anubis) : Analyse longitudinale et transversale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funeral practices and foodstuff behaviour: What does eat meat mean? Stable isotope analysis of Middle Neolithic populations in the Languedoc region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Le Bras-Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.280 - 287. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2012.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological Investigations at Chobareti in southern Georgia, the Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kakha Kakhiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Sagona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Sagona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliso Kvavadze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgi Bedianashvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Near Eastern Studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50, pp.1-138. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/ANES.50.0.2975510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Strontium isotopic evidence of mobility in the Neolithic of Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Castroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cabut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma. Tafuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe and Cu stable isotopes in archeological human bones and their relationship to sex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klervia Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lamboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Telouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 148 (3), pp.334-340. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.22053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary and funerary practices of French Roman population: first isotopic evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modwene Poulmarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jovenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Benecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 144 (Issue Supplement 52) (4), pp.162. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.23718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexing human blood and bones with metal stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klervia Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lamboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Telouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 144 (Suppl. 52), pp.177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthals versus Modern Humans: Evidence for Resource Competition from Isotopic Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Degioanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011, pp.689315. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4061/2011/689315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lapita subsistence strategies and food consumption patterns in the community of Teouma (Efate, Vanuatu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hallie R. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Kinaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Bedford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (8), pp.1820-1829. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2010.01.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00592063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Southern French Neolithic populations: isotopic evidence for regional specificities in environment and diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Southern French Neolithic populations : isotopic evidence for regional specificities in environment and diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Le Bras-Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 142, pp.259-272. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.21141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00722074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se nourrir en haute montagne aux XIIIe et XIVe Siècles. Le village de Brandes (Huez-Isère) : apports comparés de l'archéologie, des textes, de l'archéobotanique et de l'anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bailly-Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Esf Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hervieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des Alpes – Storia delle Alpi – Geschichte der Alpen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13, pp.83-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00304456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion autour du statut de structures funéraires particulières. Le cas des caveaux de Saint-Laurent de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hervieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée Collardelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22, pp.55-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements socio-culturels liés à l'allaitement et au sevrage : le cas d'une population grenobloise sous l'Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Fyssen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20, pp.46-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution des comportements alimentaires aux époques historiques en Europe à partir de l’analyse isotopique d’ossements humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bocherens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements alimentaires au Moyen Age à Grenoble : application de la biogéochimie isotopique à la nécropole Saint-Laurent (XIIIe–XVe siècle, Isère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bocherens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée Colardelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhinomaxillary Changes in a New-Caledonian Cranium: Palaeopathological Differential Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand-Yves Mafart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9 (5), p. 374-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre les habitudes alimentaires et l’état sanitaire des populations du Moyen Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La paléonutrition des populations de l’âge du Bronze en France. Apport des approches isotopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Varalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze en France (2500 à 800 avant notre ère): Synthèses thématique. Recherche archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, , pp.157-163, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se nourrir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bailly-Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hervieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre en montagne au Moyen Âge, Les objets racontent l’histoire de l’argenteria de Brandis. Huez-Alpe d’Huez – XIIe-XIVe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIHAM, pp.107-188, 2024, 978-2-9568426-9-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04928213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstituer les histoires de vie des populations néolithiques en France par une approche anthropologique et isotopique : l’impulsion des travaux précurseurs menés en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives d'Ecologie Préhistorique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pêle-Même. Textes offerts à Jean Vaquer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muriel Gandelin (Dir), pp.257-270, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de santé et alimentation des sujets inhumés à Brandes-en-Oisans : approche paléoépidémiologique et isotopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hervieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mondes Medievaux (numéro 9). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre en montagne au Moyen Âge. Les objets racontent l'histoire de l'Argenteria de Brandis. Huez-Alpe d'Huez - XIIe-XIVe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, numéro 9, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIHAM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.504, 2024, Mondes Medievaux (numéro 9), 9782956842699</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois sépultures privilégiées mérovingiennes de Saint-Dizier «La Tuilerie» (Haute-Marne): élite locale ou étrangère?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Paresys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Truc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations et mobilités humaines au fil du temps. Approches transdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-109, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois sépultures privilégiées mérovingiennes de Saint-Dizier « La Tuilerie » (Haute-Marne) : élite locale ou étrangère ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Paresys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Truc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudia Contente, Isabelle Séguy (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations et mobilités humaines au fil du temps : approches transdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bellaterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-110, 2023, 978-84-19160-48-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles données de la paléogénétique et des analyses isotopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Peake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans de recherches : Actes du colloque international anniversaire de l'APRAB (Bayeux, 19-22 juin 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orep Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.663-666, 2021, Supplément n°7 au Bulletin de l'APRAB, 978-2-8151-0613-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemias in Prehistoric Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Mort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michelle Gamble. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Overcoming Issues of Past Preservation: Recent Research in Bioarchaeology in Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holzhausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-64, 2021, Ergänzungshefte zu den Jahresheften des Österreichischen Archäologischen Institutes, 978-3-903207-57-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03416436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des monuments et des hommes. La nécropole des Hauts de l’Orne à Fleury-sur-Orne (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Rivollat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Ard; Emmanuel Mens; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires : passé, présent, futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-78, 2021, 978-90-8890-989-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution des pratiques alimentaires à partir de l'analyse du contenu chimique des squelettes : Historique des études biogéochimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylva Kaupovà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Herrscher E, and Séguy I (dir.). Premiers cris, Premières nourritures. Marseille: Editions PUP, p 229-235.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practices and health status of children from the rural burial site of Larina-le Mollard (6th-8th century AD, Isère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylva Kaupovà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Herrscher E, and Séguy I, (dir.). Premiers cris, Premières nourritures. Marseille: Editions PUP, Collection "Corps et Ames", p 247-268.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche bioculturelle du premier aliment du nouveau-né. Le colostrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Bureau-Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premiers cris, premières nourritures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-153, 2019, Premiers cris, premières nourritures, 979-1032002049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition isotopique (C, N) du lait maternel au cours des premiers mois d'allaitement: approche exploratoire et potentiel en paléoalimentation infantile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Herrscher E, and Séguy I (dir.). Premiers cris, Premières nourritures. Marseille: Editions PUP, Collection "Corps et Ames", p 237-245</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quels seins se vouer : pratiques d'allaitement et de sevrage d'hier et d'aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premiers cris, Premières nourritures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02643780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la table des agropasteurs : Alimentation et santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teyssandier N, Thiébault S. (dir.). Pré-Histoires la conquête des territoires. Péronnas: Editions Cherche Midi, p. 92-95.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude isotopique des restes osseux du Champ du Poste : discussion sur l’alimentation humaine au Néolithique moyen. In Convertini F. et Georjon C. (Dir.) Le Champ du Poste (Carcassonne, Aude). Une succession d'occupations du début du Néolithique moyen à l'âge du Bronze ancien. Archives d’Ecologie Préhistoriques / INRAP, Toulouse, p. 327-334.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Champ du Poste (Carcassonne, Aude). Une succession d'occupations du début du Néolithique moyen à l'âge du Bronze ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes alimentaires: de Lascaux aux fastfoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives de l'Institut écologie et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-107, 2017, Les cahiers prospectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02643754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes alimentaires et déterminants socio-culturels dans le nord de la Gaule romaine : Apport de l’analyse isotopique d’ossements humains et animaux du site du Clos au Duc à Evreux (27)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pluton-Kliesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bemilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre autour de nouvelles approches de l'archéologie funéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saunier Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie-Anne Sauvegrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Actes Sud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-79, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social status of individuals discovered at Ananauri kurgan (Bedeni, Georgia): A dietary investigation inferred from stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chkadua Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanishvili Nikolos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georgian National Museum. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ananauri big Kurgan 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-278, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses isotopiques et comportements alimentaires des défunts de Faténaoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'abri de Faténaoué, site funéraire de Voh en Nouvelle Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-87, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches globales et synthèse sur les pêcheries de la fin du Néolithique et du début de l’âge de Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Ganne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyrille Billard, Vincent Bernard (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pêcheries de Normandie. Archéologie et histoire des pêcheries littorales du département de la Manche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.357-404, 2016, Archéologie et Culture, 978-2-7535-5004-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l'exploitation des pêcheries de Saint-Jean-le-Thomas dans l'approvisionnement alimentaire: analyses isotopiques des restes animaux et humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction régionale des affaires culturelles de Basse-Normandie, SRA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie et histoire des pêcheries littorales du département de la Manche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche du régime alimentaire de la &amp;quot;Dame du Cavillon&amp;quot; par l'analyse des isotopes stables du carbone et de l'azote. Etat de conservation et perspectives biochimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Cavillon sous la falaise des Baousse Rousse, Grimaldi, Vintimille, Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.489-492, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brépols Publishers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le site archéologique de Saint-Romain-en-Gal, Saint-Romain-en-Gal aux temps de Ferréol, Mamert et Adon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.443-459, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude anthropologique de la population de l'aire funéraire des thermes des Lutteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prisset, J.-L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Romain-en-Gal aux temps de Ferréol, Mamert et Adon : l’aire funéraire des thermes des Lutteurs (IVè-Xè siècles), tomes 1 et 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Brepols, pp.441-478, 2015, Bibliothèque de l’Antiquité tardive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogéochimie isotopique et anthropologie biologique : reconstitution des modes de vie du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Messages d'os. Archéométrie du squelette animal et humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.259-275, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les habitudes alimentaires à l'Epoque moderne: contribution des analyses isotopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlier Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hervieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Snoeck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aix en archéologie. 25 ans de découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.457-459, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les habitudes alimentaires à l'époque moderne : contributions des analyses isotopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hervieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuria Nin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aix en archéologie : 25 ans de découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville d'Aix-en-Provence Direction Archéologie, édition Snoeck, pp.457-459, 2014, 978-9461611703</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité isotopique de populations chasséennes : Implications paléoalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Le Bras-Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Société à la fin de la Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viande, laitage, poissons ou végétaux ? Approche biochimique de l'alimentation néolithique en Toulousain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Le Bras-Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vaquer Jean, Gandelin Muriel, Remicourt Maxime, Tchérémissinoff Yaramila. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.209-218, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00305298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meulières et pathologies humaines : un rapport effectif ? Analyse d'une documentation bucco-dentaire entre leXIIIème et le XVIIIème siècle à Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Colardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belmont A.; Mangartz F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les meulières. Recherche, protection et mise en valeur d'un patrimoine industriel européen (Antiquité-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-108, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00173435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biométrie de la croissance et état nutritionnel à Saint-Laurent de Grenoble (13e-15e siècles, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Homme et ses images, mesures, représentations, constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps ruraux et corps urbains dans le Dauphiné médiéval et moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Civetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée Collardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Badin de Montjoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ardagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Boëtsch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps de l'Alpin. Perceptions, représentations, modifications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Hautes Alpes, pp.93-122, 2005, Anthropologie des populations alpines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet, deficiencies and health status of a Neolithic island population (Khirokitia, Cyprus, 7th-6th mill. cal. BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Mort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Dodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress on the Archaeology of the Ancient Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques insulaires dans le Pacifique Sud : 2000 ans de dynamiques familiales, biologiques et culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/133on⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrobiodiversity and agricultural practices in the South Caucasus: archaeobotany and functional ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Mosulishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Rusishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Georgian archaeological research: review and prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques territoriales et changements culturels à la fin de l’âge du Bronze : les nécropoles de Marolles-sur-Seine (vallée de la Haute Seine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah F. James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Peake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1850ème journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Anthropologie de Paris, Jan 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/133o4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of dietary changes between the Neolithic and the Early Bronze Age in Nakhichevan: Continuity or discontinuity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasemin Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations, Mobility and Innovations: interpreting change between the Neolithic and the Early Bronze Age in the South Caucasus and Northern Iran (ca. 6200-2400 BCE). Closing conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05594401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Sulfur Isotope Ratios as an Additional Proxy for the Reconstruction of Weaning Patterns – A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Macdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05087672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la forêt à la bergerie et de la bergerie aux champs. Fourrage et fumure à Pertus II (Alpes-de-Haute-Provence) au Néolithique moyen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delhon Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44èmes Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur : Fumier, bouses et guano : ordures ou or brun ? Statut, usage et gestion des déjections animales depuis la Préhistoire ; potentiel archéologique et paléoenvironnemental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claire Delhon; Lionel Gourichon; Lucie Martin, Oct 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Cultural Dynamics and Human Mobility during the Bronze Age in the French Upper Seine Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah F James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Peake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Association of Archaeologists Annual Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie funéraire et (re)connaissance des populations esclavisées des Antilles françaises : l’exemple du cimetière de l’Anse Bellay à la Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1849èmes Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.13528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary practices of the first farmers of the Aisne Valley (Paris Basin, 5100-4900 BC): High-resolution analysis of isotopic and elemental biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Tacail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamys Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer populations, Closing conference HOMES project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris INHA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse à haute résolution des pratiques alimentaires des premiers fermiers de la Vallée de l’Aisne (Bassin parisien, 5100-4900 BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamys Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandre Bedault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche diachronique des pratiques alimentaires et de la mobilité au cours de la Préhistoire en Auvergne : une étude bioarchéologique et multi-isotopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivy Thomson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modwene Poulmarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA: Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Move, Eat, Repeat » in the Upper Seine Valley (France) during the Bronze Age : a multidisciplinary and multi-isotopic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Varalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Peake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les relations entre les humains et les animaux / Les corps malades, 1847e Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Balzeau et al., Jan 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing mortuary and dietary practices over time in South Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Bedford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th Conference of Indo-Pacific Prehistory Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Chiang Mai, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foodweb isotopic variability in the Early Neolithic: relevance and implication of a detailed animal baseline in the unique context of the Aisne Valley (5100-4900 BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamys Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandre Bedault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode and tempo of life courses of South Pacific Islanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th Conference of Indo-Pacific Prehistory Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indo-Pacific Prehistory Association, Nov 2022, Chiang Mai, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foodweb isotopic variability in the Early Neolithic: Relevance and implication of a detailed animal baseline in the unique context of the Aisne Valley (5100-4900 BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamys Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandre Bedault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session 213 Isoscapes, Foodways and Provenance – Isotope Archaeology beyond Materials and Specialisations 28th European Association of archaeologists congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Budapest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourrir la terre, nourrir le troupeau : approche isotopique des cycles du carbone et de l’azote dans un système agro-pastoral Néolithique (Pertus 2, Alpes-de-Haute-Provence)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delhon Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montanes Maryline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque de restitution défis ISOTOP (MITI CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, visio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bows, arrows and men. The role played by archers in the farmer population of Cerny (5th mill. BC, Paris Basin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Syrikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Le Luyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Children of Cain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix Marseille Univ, CNRS, Minist Culture, LAMPEA, Oct 2021, Aix-en-Provence (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary approach to community, settlement and subsistence in the Upper Seine Valley (France) during the Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Peake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual Meeting of the European Association of Archaeologists, Widening horizons, Session - Perspectives on Bronze Age Changes, Theme : Widening horizons through human-environment interconnections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kiel (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish for the babies – an reappraisal of the role of protein-based weaning food in human prehistory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International symposium on Biomolecular Archaeology (ISBA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Icht’isomed² : What can isotopes & archaeo-ichthyology tell us of marine fish aquisition in medieval Provence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Llorente Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Morales-Muñiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eufrasia Roselló-Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sea, Fish &amp; Sun : Archaeological &amp; isotopic approach of aquatic resources acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tatiana André; Leïa Mion, Oct 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices de déplacements, de migrations humaines et animales ou d’échanges à l’holocène en afrique du nord, territoires insulaires et régions adjacentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iddir Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sidéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indices de déplacements, de migrations humaines et animales ou d’échanges à l’holocène en afrique du nord, territoires insulaires et régions adjacentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journées scientifiques de l'IRN DECAPAN, Apr 2021, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05590741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Past social Organization through Foodways – the importance of a multi-proxy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Syrikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Le Luyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Archaeologists (EAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kiel (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monumental cemeteries of the Paris Basin Region - stable isotope evidence (C, N, and S) for early social stratification in Middle Neolithic France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1845e Journées de la Société d’Anthropologie de Paris, 29-31 Janvier 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02552674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre dépendance et autosuffisance : se nourrir en haute montagne aux XIIe-XIVe siècles - Archéologie, anthropologie, archéobotanique, archéozoologie et sources écrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bailly-Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boire et manger en Provence (Xe-XXe siècles) : Étude archéologique et historique de la consommation alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LA3M, Oct 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03166605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge du Fer en Suisse occidentale : étude des conditions socio-économiques par l’analyse des isotopes stables du carbone et de l’azote (δ13C, δ15N)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Besse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1844e Réunion scientifique de la Société d’Anthropologie de Paris. Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02644316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reappraisal of trepanations at St Cosme priory between the 12th and the 15th centuries, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Miclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food on the Mediterranean islands at the beginning of the Middle Ages, the case of South-East France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIth GMPCA Colloquium "Archaeometry in all of its states:interdisciplinary perspectives for a discipline in constant evolution"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02644348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human dietary breadth in the Early Bronze Age across the Southern Caucasus: Preliminary insights from stable isotope analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modwene Poulmarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Bitadze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanishvili Nikolos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Mort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress ICE1 –The East. Royal Museums of Art &amp; History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02644332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation sur les îles méditerranéennes au début du Moyen Âge, le cas du Sud-Est de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02643203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disability in a medieval village community: a unique case of facial dysmorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Miclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements alimentaires et culturels en Macédoine à l’âge du Bronze récent (1700/1600-1200/1100 BCE, Grèce)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevi Tritsaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Koulidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1843e Réunion scientifique de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02644318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cave and a flock : contribution of bioarchaeology of coprogenic deposits to the study of Neolithic pastoralism in the Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIth GMPCA Colloquium "Archaeometry in all of its states:interdisciplinary perspectives for a discipline in constant evolution"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02644335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of biological and social factors on Neolithic diets in the Southern Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modwene Poulmarc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIth GMPCA Colloquium "Archaeometry in all of its states:interdisciplinary perspectives for a discipline in constant evolution"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02644333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Was millet domesticated in the Caucasus? First appearance of Panicum miliaceum and Setaria italica: an archaeobotanical and isotopic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Rusishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lebedeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Bitadze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Conference of the International Workgroup for Palaeoethnobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02644330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment and plant exploitation in the Southern Caucasus during the Neolithic: Benefit/uses of archaeobotany and isotopic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Neolithization processes of the Caucasus: a reassessment in the light of recent archaeological, bioarchaeological and environmental data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tartre, caries et alimentation : regards paléopathologique et isotopique sur la léproserie Saint-Lazare de Tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Miclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1842e Réunion scientifique de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02644328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications des modes de vie à l’orée de l’an mil dans les campagnes du Languedoc (Missignac, 30, IX-XIème siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingo C Salazar-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maufras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1843ème Journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Poitier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02643168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la bioarchéologie des dépôts coprogènes à la connaissance du pastoralisme Néolithique : le projet CoproArchéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIXe Rencontres Internationales d'Archéologie et d'Histoire d'Antibes "Hommes et Caprinés : de la montagne à la steppe, de la chasse à l’élevage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daujeard Camille; Gourichon Lionel; Brugal Jean-Philip, Oct 2018, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02644324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding the Northern Fringes of the Empire: Examples from Gallic Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Blondiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAC XIII-TRAC XXVIII 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Theoretical Roman Archaeology Conference (TRAC) and Roman Archaeology Conference (RAC), Apr 2018, University of Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying anaemias in prehistoric Cyprus: An innovative approach at the crossroads of classic and new methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Mort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Guiserix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Albalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Tacail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Overcoming past preservation issues. Current research in bioarchaeology in Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02005138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating histories of individual shifts in diet and behavior in early neolithic hunt-er-gatherers from the Shamanka II cemetery on Lake Baikal, Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Scharlotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Witold Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir I Bazaliiskii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress Radiocarbon and diet 2 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Aahrus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes alimentaires : De Lascaux aux fastfoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives INEE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes alimentaires et déterminants socioculturels dans le nord de la Gaule romaine : apport de l’analyse isotopique d’ossements humains et animaux du site du Clos au Duc à Évreux (27)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pluton-Kliesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bemilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre autour de nouvelles approches de l’archéologie funéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France. pp.167-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bioarchaeological approach of the monastic dietary behaviour in the Middle Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Medieval Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02643066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children feeding practices and growth patterns during Mesolithic and the Neolithic transition in the Danube Gorges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jovanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. De Becdelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stefanović</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session Births, mothers and babies: a bioarchaeological perspective (S. Stefanovic, G. Goude), Eighth World Archaeological Congress </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de subsistance entre 6ème et 3ème millénaires à Mentesh Tepe (Azerbaïdjan) : entre environnement et social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modwene Poulmarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Benecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1841èmes journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breastfeeding, weaning practices and health status of children from the rural burial site Larina-le Mollard (6th-8th century AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylva Kaupovà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allaitement et pratiques de sevrage : approches pluridisciplinaires et diachroniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques alimentaires et nécropoles monumentales au Néolithique. Le cas des sujets du site de Balloy Les Réaudins (Culture de Cerny, Ve Millénaire, Bassin parisien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mordant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1837e réunion scientifique de la Société d’Anthropologie de Paris, 25-27 Janvier 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bordeaux, France. pp.S21, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13219-011-0052-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02552627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude archéobotanique et isotopique du site de Chobareti (IV-IIIe millénaire, Transcaucasie). Premiers témoignages d'une céréaliculture de haute montagne à l'Age du Bronze ancien,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kvavadze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q8 de l'AFEQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00936844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications paléopathologiques de la micro-architecture osseuse de squelettes d’enfants : analyses par imagerie 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2012 du GPLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des Paléopathologistes de Langue Française, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of 3D imaging to identify paleopathological processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Annual Meeting of the Paleopathology Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Portland (OR), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d'une mort collective du Moyen-Age à l'Epoque moderne : apport de l'anthropologie à l'étude d'un caveau du cloître de Saint-Laurent de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hervieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mort en montagne Xème Université Européenne d'Eté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, L'Argentière La Bessée, France. pp.79-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00480766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les squelettes de Saint-Laurent de Grenoble, des témoins de l'alimentation et de la santé au Moyen-Age (XIIIe-XVe siècles, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bocherens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée Collardelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième colloque de l'Institut Européen d'Histoire et des Cultures de l'Alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00305311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collections ostéologiques et analyses biogéochimiques : limites et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde de Carry-Le-Rouet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Marseille, France. pp.173-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biométrie de la croissance et état nutritionnel à Saint-Laurent de Grenoble (XIIIème-XVème siècles, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme et ses images : mesures, représentations, constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Marseille, France. pp.73-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collections ostéologiques et analyses biogéochimiques : limites et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde de Carry-Le-Rouet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Marseille, France. pp.173-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00173406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First application of FIBS methods (Functional Interpretation of Botanical Surveys) for reconstructing past cultivation practices in the south Caucasus - ANR SWEED Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Toriashvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Mosulishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Rusishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWGP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Gröningen (Pays-bas), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Go Your Own Way: Bronze Age Mobility in the Seine Valley with the input of strontium isotope variability mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah F James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Peake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UK Archaeological Sciences Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-isotopique de l'alimentation à Clermont-Ferrand Zalo du Néolithique à l'âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modwene Poulmarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dutreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lauranson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Seigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1848ème Journée de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Richarté-Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mendisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1845èmes Journées de la Société de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02643245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole de Koban (Ossétie du nord) : une re-découverte dans le cadre du projet du Musée des Confluences (Lyon).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Mort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad El Morr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Lyon, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01831222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements alimentaires durant l'Antiquité tardive en Gaule du Nord : l'exemple des sujets de la nécropole de l'Ilot de la Boucherie (IIIe-IVe siècles ap. J.-C., Amiens)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Blondiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1839ème Journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02642989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotopic analysis of Early bronze Age human and animal diets in central France (Auvergne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lisfranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ECOALIM : Economie alimentaire et alimentation à l'Age du bronze en Europe : aspects pluridisciplinaires = Food economy and diet during the Bronze Age in Europe : a pluridisciplinary approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Aix-en-Provence, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bronze Age diet in Auvergne (France): a stable isotope approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Le Bras-Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault Lisfranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.195-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00738097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de subsistance au Néolithique final dans le sud de la France : analyse isotopique de la population de la grotte 1 des Treilles (commune de Saint-Jean-et-Saint-Paul, Aveyron)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Lheureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dabernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétition écologique entre néandertaliens et Homo Sapiens: apport des modélisations isotopique et écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Degioanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.S13-S14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléopathologie des infections humaines : vers une approche intégrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Degioanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.S12-S12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait-robot de l'homme médiéval.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Laurioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotope analysis of samples from Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport Programme MAEDI (2017-2019) : « Enclaves polynésiennes au Vanuatu » (PI F. Valentin). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse isotopique de la sépulture SP442 et d’ossements animaux : étude de faisabilité. In: Sargiano JP (ed.), Rapport de fouille préventive Jonquière I Un site d’habitat du Néolithique final au bord de l’Arc : INRAP, pp. 147-148.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation de trois sujets du VIth s ap JC (La Tuilerie, St-Dizier, Haute Marne). Résultats préliminaires des analyses isotopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport en vue des textes pour l’exposition [In: MC Truc Inrap &amp; V. Dupuy (dir.), « Austrasie. Le royaume mérovingien oublié »], Musée Saint-Dizier. 19 p. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques alimentaires au Néolithique moyen (Les Hauts de l'Orne, Fleury-sur-Orne, Calvados, Basse-Normandie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Résultats préliminaires des analyses isotopiques - INRAP E. Gesquière. Rapport non publié, 19/11/2015. 24 p. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talasiu, Stable isotope analysis. Collagen & Apatite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS - LAMPEA - Dir. F. Valentin - 17/09/2015. 13 p. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse isotopique de quatre sujets de Tapu Tapu (Polynésie Française)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS LAMPEA - Dir. F Valentin - 09/11/2015. 7 p. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotope analyses of 2 individuals from Va’Oto, Ofu, American Samoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS - dir. F. Valentin, 27/08/2015. 5 p. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses isotopiques de sujets du Haut Empire à Reims : Synthèse préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Collaboration S. Thiol, Ph. Rollet, Inrap, Projet PAS Reims, 25 p. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses isotopiques des individus immatures et adultes découverts sur le site de La Granède (VIIe-XIIe siècles ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Aveyron - Christophe Saint-Pierre, 21 p. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiens‐Ilot des Boucheries : Analyses radiocarbone et Analyses isotopiques. Etat d’avancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service de la Ville, Eric Binet, Joël Blondiaux, 17 avril 2012, 14 p. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements alimentaires et mobilité des populations pré- et protohistoriques dans la région de Sawi (Thaïlande) : Etude de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MAE -. Belina-Pryce B., 4p. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aire funéraire des thermes des Lutteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Prisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution des pratiques alimentaires de populations Fidjiennes pré et post-contact (Korolevu, post-contact et Sigatoka, 1550-1650 BP) par l’approche isotopique. Rapport préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS - Arscan. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses isotopiques de plusieurs sujets découverts sur l’Ile de Tiga (Nouvelle Calédonie), Rapport d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture précolombienne en Equateur: Analyses isotopiques de quelques sujets humains, Rapport d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Coll Tania Delabarde, 01/03/2010, 14 p. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble (38), Eglise Saint-Laurent - place Saint-Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rigeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Halley Des Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2009, pp.268 (3 Vol)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution des pratiques alimentaires de populations mélanésiennes à partir de l’analyse des isotopes stables, Rapport d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements socioculturels liés à l'allaitement et au sevrage : le cas d'une population grenobloise sous l'Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId525"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A79CE8B"/>
+    <w:nsid w:val="3C879EBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-herrscher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9339-4325" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059830646" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343220v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Di Giusto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervia Jaouen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Bastos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Mion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3381" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572897v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Valentin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Zinger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pradier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0300749" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705021v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ponchelet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104756" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770033v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Cheung" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chenal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Horviller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/129nf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404977v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Varalli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01721-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603840v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Andr&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mailloux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sternberg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Morales Muniz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877196v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Thomas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24591" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345924v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Miclon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Laure" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zadora-Rio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2021.08.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112266v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Fenner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Clark" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01267-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066916v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.04.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471784v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230492v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pacory" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12778" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03271999v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgi Bedianashvili" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Rusishvili" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lebedeva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-92392-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328279v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Travers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2021.07.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468193v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc'H" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Palumbi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarit Paz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.946" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01946605v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-018-0754-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884834v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0022" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02865486v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Genies" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389149v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Tarrou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2017.2161" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885172v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clarke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Webb" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frankel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Georgiou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.09.018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GCSTKV6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775314v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack N. Fenner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reepmeyer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.01.012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961945v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyonnet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1367" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414725v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861349v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Scharlotta" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir I Bazaliiskii" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Witold Weber" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajhb.23163" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900563v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2708" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414681v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecqueur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jovenet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Benecke" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23718" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775299v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Goude" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Metz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-017-0190-4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411000v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23132" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02131580v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaultier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genies" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-017-0192-y" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775278v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2017.06.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410999v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylva Kaupov&#225;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Velem&#237;nsk&#253;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r Sl&#225;dek" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Mach&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-016-0427-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410444v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J Blondiaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Binet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-016-0164-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411003v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Jovanovic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Becdelievre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Le Roy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430216v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jovanovi&#263;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. De Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goude" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Roy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814002v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliso Kvavadze" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Martkoplishvili" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.10.014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411012v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylva Kaupova" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Veleminsky" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cabut" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumir Polacek" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22620" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411008v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Bedford" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Spriggs" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallie Buckley" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2014.921958" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411014v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Kinaston" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Valentin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090376.s003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411018v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kakha Kakhiani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sagona" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sagona" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/ANES.50.0.2975510" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411035v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Gazzoni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guerreschi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Antonioli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-012-0079-x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B07FB2A29B4C56ADCD5E2C4CA78605BBBB25D226/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411030v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loison" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2013.14262" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411027v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Luca" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hankard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2013.10.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411028v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2012.12.004" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430242v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaquer J." TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430236v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lisfranc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vermeulen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.782" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120662v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Moulin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dubreuil" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430238v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lheureux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dabernat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duranthon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.783" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411020v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Le Bras-Goude" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2012.01.005" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430249v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castroni" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabut" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma. Tafuri" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721117v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lamboux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Telouk" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22053" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GKH5JCHH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775223v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598673v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636034v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fabre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Degioanni" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4061/2011/689315" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722074v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21141" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FQXLHVW8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00592063v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallie R. Buckley" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.01.039" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P94MNSVS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430279v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440206v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hervieu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Collardelle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00304456v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Esf Martin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174551v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644599v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644613v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Colardelle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644585v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand-Yves Mafart" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644555v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118406v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04928213v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908528v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684466v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chasse-aux-livres.fr/search?query=publisher%3ACiham&amp;amp;catalog=fr" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737090v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Paresys" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/20.500.12204/AYmWujJPLg0aT10RunhZ" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04119851v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687147v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Thevenet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/megalithismes-et-monumentalismes-funeraires" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03416436v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Mort" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Perrin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oeaw.ac.at/oeai" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687341v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aprab.org/publi.html" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02643780v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414780v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414761v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylva Kaupov&#224;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414778v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Buchet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02126733v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Candau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rosso" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Geffroy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/premiers-cris-premieres-nourritures" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414767v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Metz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822482v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02643754v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-de-linstitut-ecologie-et-environnement" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644528v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pluton-Kliesch" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411068v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saunier Elia" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Anne Sauvegrain" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411065v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chkadua Marina" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanishvili Nikolos" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411070v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02290109v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Ganne" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Guillon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411073v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411069v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411046v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838180v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411062v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411050v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlier Arthur" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090974v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carlier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644513v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305298v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173435v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Colardelle" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valentin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644495v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007588v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Civetta" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badin de Montjoye" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574150v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dodat" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902589v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133on" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472428v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mosulishvili" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904035v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Chevallier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah F. James" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Snoeck" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133o4" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346285v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.13528" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05087672v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Macdonald" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Richards" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903920v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah F James" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133460v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05594401v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin Yilmaz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327519v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tacail" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327507v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903817v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Thomson" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406260v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906435v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327500v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906391v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894329v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923376v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Syrikova" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le Luyer" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580324v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montanes Maryline" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923397v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406275v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923300v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376745v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Llorente Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Morales-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eufrasia Rosell&#243;-Izquierdo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05590741v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iddir Amara" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sid&#233;ra" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02552674v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166605v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02644348v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02644332v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Bitadze" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111476v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02644316v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Debard" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Desideri" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besse" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02643203v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194973v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02644318v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Tritsaroli" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Koulidou" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02644335v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02644333v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02644330v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041187v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02521653v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Blondiaux" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005138v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Guiserix" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Albalat" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02644328v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Saint-Martin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02643168v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo C Salazar-Garc&#237;a" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02644324v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carr&#233;" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775209v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565712v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651011v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02643066v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430908v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. De Becdelievre" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stefanovi&#263;" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044012v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065410v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604834v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Naji" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Colombo" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02552627v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mordant" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andr&#233;" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-011-0052-4" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80E6583D4D62D4564805ED656653AA0EB7CD8090/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936844v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kvavadze" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604859v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480766v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305311v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264844v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007531v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173406v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472469v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Toriashvili" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903875v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903744v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dutreuil" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lauranson" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Seigle" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02643245v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;-Manfredi" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831222v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad El Morr" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02642989v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Binet" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653981v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lisfranc" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073110v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desbarats" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653980v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lheureux" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dabernat" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Duranthon" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738097v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault Lisfranc" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073112v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008725v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laurioux" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644836v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523059v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644848v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644905v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644863v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644895v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644881v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644932v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644911v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644949v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644972v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709039v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Prisset" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brissaud" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leblanc" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644992v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02645007v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02645024v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843633v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carrara" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Halley Des Fontaine" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02645035v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009315v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-herrscher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9339-4325" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059830646" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343220v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Di Giusto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervia Jaouen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Bastos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Mion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3381" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572897v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Valentin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Zinger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pradier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0300749" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705021v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ponchelet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104756" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770033v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Cheung" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chenal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Horviller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/129nf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404977v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Varalli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01721-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877196v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Thomas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24591" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603840v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Andr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mailloux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sternberg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Morales Muniz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066916v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.04.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471784v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112266v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Fenner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Clark" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01267-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345924v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Miclon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Laure" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zadora-Rio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2021.08.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230492v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pacory" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12778" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328279v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Travers" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2021.07.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03271999v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgi Bedianashvili" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Rusishvili" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lebedeva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-92392-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468193v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc'H" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Palumbi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarit Paz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.946" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884834v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02865486v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Genies" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389149v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Tarrou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2017.2161" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01946605v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-018-0754-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961945v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyonnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1367" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885172v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clarke" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Webb" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frankel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Georgiou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.09.018" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GCSTKV6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775314v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack N. Fenner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reepmeyer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.01.012" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414725v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861349v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Scharlotta" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir I Bazaliiskii" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Witold Weber" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajhb.23163" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900563v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2708" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414681v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecqueur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jovenet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Benecke" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23718" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411000v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23132" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775299v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Goude" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Metz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-017-0190-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02131580v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaultier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genies" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-017-0192-y" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775278v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2017.06.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410999v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylva Kaupov&#225;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Velem&#237;nsk&#253;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r Sl&#225;dek" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Mach&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-016-0427-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410444v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J Blondiaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Binet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-016-0164-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814002v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliso Kvavadze" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Martkoplishvili" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.10.014" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430216v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jovanovi&#263;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. De Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goude" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Roy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411003v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Jovanovic" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Becdelievre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Le Roy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411008v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Bedford" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Spriggs" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallie Buckley" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2014.921958" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411012v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylva Kaupova" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Veleminsky" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cabut" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumir Polacek" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22620" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411014v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Kinaston" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Valentin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090376.s003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411027v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Luca" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hankard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2013.10.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411035v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Gazzoni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guerreschi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Antonioli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-012-0079-x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B07FB2A29B4C56ADCD5E2C4CA78605BBBB25D226/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411030v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loison" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2013.14262" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411028v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2012.12.004" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430242v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaquer J." TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430236v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lisfranc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vermeulen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.782" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430238v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lheureux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dabernat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duranthon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.783" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120662v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Moulin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dubreuil" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411020v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Le Bras-Goude" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2012.01.005" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411018v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kakha Kakhiani" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sagona" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sagona" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/ANES.50.0.2975510" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430249v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castroni" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabut" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma. Tafuri" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721117v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lamboux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Telouk" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22053" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GKH5JCHH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775223v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598673v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636034v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fabre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Degioanni" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4061/2011/689315" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00592063v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallie R. Buckley" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.01.039" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P94MNSVS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430279v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722074v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21141" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FQXLHVW8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00304456v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Esf Martin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hervieu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440206v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Collardelle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174551v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644599v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644613v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Colardelle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644585v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand-Yves Mafart" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644555v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118406v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04928213v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908528v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684466v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chasse-aux-livres.fr/search?query=publisher%3ACiham&amp;amp;catalog=fr" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04119851v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Paresys" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737090v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/20.500.12204/AYmWujJPLg0aT10RunhZ" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687341v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aprab.org/publi.html" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03416436v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Mort" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Perrin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oeaw.ac.at/oeai" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687147v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Thevenet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/megalithismes-et-monumentalismes-funeraires" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414761v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylva Kaupov&#224;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414778v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Buchet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02126733v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Candau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rosso" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Geffroy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/premiers-cris-premieres-nourritures" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414767v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Metz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02643780v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414780v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822482v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02643754v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-de-linstitut-ecologie-et-environnement" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644528v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pluton-Kliesch" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411068v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saunier Elia" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Anne Sauvegrain" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411065v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chkadua Marina" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanishvili Nikolos" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411070v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02290109v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Ganne" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Guillon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411073v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411069v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411046v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838180v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411062v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411050v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlier Arthur" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090974v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carlier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644513v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305298v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173435v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Colardelle" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valentin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644495v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007588v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Civetta" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badin de Montjoye" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574150v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dodat" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902589v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133on" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472428v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mosulishvili" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904035v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Chevallier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah F. James" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Snoeck" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133o4" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05594401v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin Yilmaz" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05087672v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Macdonald" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Richards" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133460v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903920v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah F James" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346285v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.13528" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327519v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tacail" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327507v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903817v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Thomson" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406260v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906435v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327500v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906391v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894329v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580324v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montanes Maryline" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923397v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Syrikova" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le Luyer" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406275v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923300v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376745v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Llorente Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Morales-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eufrasia Rosell&#243;-Izquierdo" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05590741v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iddir Amara" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sid&#233;ra" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923376v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02552674v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166605v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02644316v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Debard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Desideri" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besse" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111476v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02644348v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02644332v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Bitadze" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02643203v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194973v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02644318v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Tritsaroli" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Koulidou" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02644335v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02644333v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02644330v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041187v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02644328v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Saint-Martin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02643168v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo C Salazar-Garc&#237;a" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02644324v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carr&#233;" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02521653v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Blondiaux" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005138v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Guiserix" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Albalat" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651011v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565712v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775209v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02643066v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430908v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. De Becdelievre" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stefanovi&#263;" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044012v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065410v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02552627v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mordant" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andr&#233;" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-011-0052-4" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80E6583D4D62D4564805ED656653AA0EB7CD8090/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936844v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kvavadze" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604859v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Colombo" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Naji" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604834v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480766v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305311v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264844v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007531v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173406v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472469v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Toriashvili" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903875v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903744v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dutreuil" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lauranson" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Seigle" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02643245v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;-Manfredi" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831222v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad El Morr" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02642989v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Binet" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653981v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lisfranc" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738097v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault Lisfranc" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653980v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lheureux" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dabernat" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Duranthon" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073112v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073110v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desbarats" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008725v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laurioux" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644836v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523059v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644848v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644863v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644895v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644881v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644905v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644911v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644932v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644972v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644949v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709039v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Prisset" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brissaud" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leblanc" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644992v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02645024v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02645007v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843633v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carrara" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Halley Des Fontaine" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02645035v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009315v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>