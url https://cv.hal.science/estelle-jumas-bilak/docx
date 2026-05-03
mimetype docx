--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Estelle Jumas-Bilak </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Université - Praticien Hospitalier, Université et CHU de Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BRIEF BIOSKETCH (2025)Full Professor in Microbiology and Infection Control at the Faculty of Pharmacy (University of Montpellier, UM) and Hospital Practitioner at the &amp;quot;Infection and Resistance Control&amp;quot; department (University Hospital of Montpellier, UHM).I created 15 years ago and lead a research team focusing on opportunistic human pathogens from environmental origin, which is now the team PHySE (Pathogène Hydriques Santé Environnements), which gathers about 25 collaborators from different institutes (CNRS, UM, IRD, IMT, UHM). PHySE is a team of the lab HydroSciences Montpellier (UMR5151).At the UHM, I coordinate the &amp;quot;Infection and Resistance Control&amp;quot; Unit (30 peoples in 3 teams) and co-manage the &amp;quot;Public Health and Ecology of Health&amp;quot; hospital pole.I promote an operative research interface between health and the environment focusing on microbial diversity, human pathogens and antimicrobial resistance in water and environment, including the hospital environment.I am a member of several networks structuring research on antimicrobial resistance in the environment, with particular emphasis on transdisciplinary (real and operational interactions between health and environment disciplines, mainly hydro(geo)logy) and territorial approaches (RABLez observation systems, for Résistance aux antibiotiques dans le bassin hydrlogique du Lez).My expertise covers emergence, genomic microevolution, pathoadaptation, human exposure, human epidemiology and environmental surveillance of waterborne pathogens and antimicrobial resistance. I have particular expertise in bacterial phylotaxonomy with the description of several species, genera and the phylum Deferribacterota. I have published 156 papers (h-index of 46) and exposed more than 300 communications in congress.I teach 150 h/year in the teaching team of Bacteriology, Virology and Infection Control at the Faculty of Pharmacy. I have recently co-created the Master 1 and 2 Mention 'Eco-Epidemiology' (Faculté des Sciences de Montpellier), a Master that develops a One-Health vision of infectious diseases.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My work ecosystem at a glance…</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.hydrosciences.org/?page_id=103&lang=fr</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://youtu.be/OqvXIyj1KbE</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://oreme.org/observation/rablez/</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=5DTpPjpJlxw</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://pharmacie.edu.umontpellier.fr/</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://eco-epidemiologie.com/objectifs-mention-eco-epi/</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.chu-montpellier.fr/fr/</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/showcase/103912423/admin/dashboard/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Papers</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> 0009-0004-9373-064X</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (149)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could the load of carbapenemase genes in hospital wastewater be a proxy for emerging resistance to carbapenems in humans?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zorgniotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Courot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Durandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13756-026-01697-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achromobacter xylosoxidans modulates Pseudomonas aeruginosa virulence through a complex multi-target competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Menetrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Huc-Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.23392. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-06075-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual risk of Pseudomonas aeruginosa waterborne contamination in an intensive care unit despite the presence of filters at all water points-of-use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Virieux-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hersent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baranovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospital Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 149, pp.155-164. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhin.2024.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can a regulatory control network be used for a territorial monitoring of antimicrobial resistance in water intended for human consumption?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Guillerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zorgniotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mimbielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 955, pp.176828. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent environmental contamination in a centralized radiopharmacy unit by Achromobacter spp: Results of a large microbiological investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Armando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barthélémi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Infection Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (5), pp.557-562. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajic.2022.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly diverse dynamics of Pseudomonas aeruginosa colonization from initial detection in cystic fibrosis patients: A 7-year longitudinal genetic diversity study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massilia Benaoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 115 (3), pp.105513. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2023.105513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new perspective on opportunistic pathogens of the genus Bordetella in cystic fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Menetrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (2), pp.344-347. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcf.2021.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Copper Tolerance to Resistance in Pseudomonas aeruginosa towards Patho-Adaptation and Hospital Success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Virieux-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hammer-Dedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.301. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes13020301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence and Dissemination Capacities of a blaNDM-5-Harboring IncX-3 Plasmid in Escherichia coli Isolated from an Urban River in Montpellier, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hammer-Dedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics11020196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and genotypic within-host diversity of Pseudomonas aeruginosa urinary isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dahyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zorgniotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-09234-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03665281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Urban Beach Quality on a Summer Day: Determination of the Origin of Fecal Indicator Bacteria and Antimicrobial Resistance at Prophète Beach, Marseille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-George Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zorgniotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.710346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Antimicrobial Resistance in a Small Urban Mediterranean River: A Focus on Endemic Beta-Lactamases in Clinically Relevant Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (15), pp.2010. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13152010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased risks of SARS-CoV-2 Nosocomial Acquisition in high-risk COVID-19 units justify personal Protective Equipment: a cross sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bistoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosanna Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospital Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 107, pp.108-110. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhin.2020.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achromobacter xylosoxidans and Stenotrophomonas maltophilia: Emerging Pathogens Well-Armed for Life in the Cystic Fibrosis Patients’ Lung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Menetrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (5), pp.610. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes12050610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptoniphilus nemausensis sp. nov. a new Gram-positive anaerobic coccus isolated from human clinical samples, an emendated description of the genus Peptoniphilus and an evaluation of the taxonomic status of Peptoniphilus species with not validly published names</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Mazuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Criscuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Popoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic and Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (5), pp.126235. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.syapm.2021.126235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03311410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved detection of non-tuberculous mycobacteria in hospital water samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hammer-Dedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Evrevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious Diseases Now</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51 (5), pp.488-491. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idnow.2021.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-Host Microevolution of Pseudomonas aeruginosa Urinary Isolates: A Seven-Patient Longitudinal Genomic and Phenotypic Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dahyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.611246. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.611246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibacterial Activity of Wild Mushrooms from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rapior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medicinal Mushrooms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (1), pp.79-89. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/IntJMedMushrooms.2020037443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative and Evolutionary Genomics of Isolates Provide Insight into the Pathoadaptation of Aeromonas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Talagrand-Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joerg Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (5), pp.535-552. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evaa055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the Physicochemical Properties of Antimicrobial Peptides onto a Thiazole-Based γ-Peptide Foldamer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clavié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (17), pp.9168-9180. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c00077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hydric Environment: A Hub for Clinically Relevant Carbapenemase Encoding Genes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (10), pp.699. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics9100699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between Achromobacter xylosoxidans and Pseudomonas aeruginosa in cystic fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Menetrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, pp.S92. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1569-1993(20)30465-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial Microbiome in Wild-Caught Anopheles Mosquitoes in Western Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krajana Tainchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bangs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.965. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.00965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Whole-Genome Phylogeny of Animal, Environmental, and Human Strains Confirms the Genogroup Organization and Diversity of the Stenotrophomonas maltophilia Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mercier-Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadly Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemenand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86 (10), pp.e02919-19. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02919-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Occurrence of Bacterial Competition Among Clinically Documented Opportunistic Pathogens Including Achromobacter xylosoxidans in Cystic Fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Menetrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.558160. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.558160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Bordetella strains isolated from the respiratory tract and the domestic environment of cystic fibrosis patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Menetrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, pp.S87. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1569-1993(20)30446-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic resistance in urban runoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Almakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 667, pp.64-76. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.02.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial interactions among cystic fibrosis clinical strains and/or environmental strains from cystic fibrosis patients' homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Menetrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fofana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khedairia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, pp.S86-S87. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1569-1993(19)30396-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal standards for the description of new genera and species of rhizobia and agrobacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M. De Lajudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitchell Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ardley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Eardly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (7), pp.1852-1863. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.003426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The population structure of Ochrobactrum isolated from entomopathogenic nematodes indicates interactions with the symbiotic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Emboulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70, pp.131-139. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2019.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-Genome Sequences of a Cluster of 14 Unidentified Related Veillonella sp. Strains from Human Clinical Samples and Type Strains of 3 Veillonella Validated Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel R. Popoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Diancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Criscuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (12), </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.01743-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02448615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infections associées aux soins : prise en compte de la complexité des populations bactériennes dans l’environnement hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baranovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Parer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygiènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (5), pp.277-284. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25329/hy_xxvii_5-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An outbreak of Pseudomonas aeruginosa urinary tract infections following outpatient flexible cystoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Sorbets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Evrevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lotthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Infection Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (12), pp.1510-1512. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajic.2019.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement imprévisible des légionelles dans les réseaux d’eau chaude sanitaire hospitaliers : une seule analyse réglementaire annuelle est-elle informative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Benkirate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Legris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygiènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (3), pp.133-138. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25329/hy_xxvii_3-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended spectrum beta-lactamase-producing Klebsiella pneumoniae outbreak reveals incubators as pathogen reservoir in neonatal care center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Didelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 178 (4), pp.505-513. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00431-019-03323-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraclonal variations of resistance and phenotype in Pseudomonas aeruginosa epidemic high-risk clone ST308: A key to success within a hospital?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdouchakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 308 (2), pp.279 - 289. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmm.2017.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the spread routes of opportunistic premise plumbing pathogens in a haematology unit with water points-of-use protected by antimicrobial filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baranovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lotthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Parer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospital Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (1), pp.53-59. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhin.2017.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inefficient immune response is associated with microbial permissiveness in juvenile oysters affected by mass mortalities on field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77, pp.156 - 163. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2018.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are animals a source of Stenotrophomonas maltophilia in human infections? Contributions of a nationwide molecular study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Corlouer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa Haenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (6), pp.1039-1045. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-018-3203-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airway chronic colonization by Achromobacter xylosoxidans in Cystic Fibrosis patients is not sustained by their domestic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Doisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01739-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent contamination of heater–cooler units for extracorporeal circulation cured by chlorhexidine–alcohol in water tanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Romano-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Evrevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Frapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Sinquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospital Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99 (3), pp.290-294. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhin.2018.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of IMI-2 carbapenemase-producing Enterobacteriaceae from river water to human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrislène Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefaniya Hantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Godreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Antimicrobial Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.88-92. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jgar.2018.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial resistance of CF Pseudomonas aeruginosa: a longitudinal study from initial colonisation in CF patients with special focus on temocillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benaoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, pp.S71. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1569-1993(18)30340-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking carbapenemase-producing bacteria by molecular typing: Population diversity and sampling pitfall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baranovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65, pp.104-106. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2018.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-driven evaluation and redesign of PCR tools for improving the detection of virulence-associated genes in aeromonads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Talagrand-Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadua Latif-Eugenín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Beaz-Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose Figueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (8), pp.e0201428. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0201428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new methodology to assess antimicrobial resistance of bacteria in coastal waters; pilot study in a Mediterranean hydrosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Almakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 349 (6-7), pp.310 - 318. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2017.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct Aeromonas Populations in Water Column and Associated with Copepods from Estuarine Environment (Seine, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1259. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nimH, a novel nitroimidazole resistance gene contributing to metronidazole resistance in Bacteroides fragilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibel Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (9), pp.2673 - 2675. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkx160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux en bouteille exposent-elles les patients immunodéprimés à un risque infectieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baranovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosr Hicheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygiènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.221-225. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25329/hy_xxv_4-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delineation of Taxonomic Species within Complex of Species: Aeromonas media and Related Species as a Test Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Talagrand-Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kimper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie M. Colston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joerg Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.621. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.00621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NDM-5-producing Escherichia coli in an urban river in Montpellier, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Almakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Maure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (1), pp.123 - 124. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2017.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premises Plumbing and Wet Technological Niches as Sources of Healthcare-Associated Infections in Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baranovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Diversified Pandoraea pulmonicola Population during Chronic Colonization in Cystic Fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1892. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Social Life of Aeromonas through Biofilm and Quorum Sensing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Talagrand-Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.19. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.00037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source-case investigation of Mycobacterium wolinskyi cardiac surgical site infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Terru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aguilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Frapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Paquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospital Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (3), pp.235 - 239. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhin.2016.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiorésistance, quels rôles pour le pharmacien d’officine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Vernhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (556), pp.37 - 40. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2016.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbapenemase-producing Enterobacteriaceae: use of a dynamic registry of cases and contacts for outbreak management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clarivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jean Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Parer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospital Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92 (1), pp.73 - 77. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhin.2015.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of the bacterial microbiota of Anopheles Mosquitoes from Binh Phuoc province, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.2095. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2016.02095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persisting transmission of carbapenemase-producing Klebsiella pneumoniae due to an environmental reservoir in a university hospital, France, 2012 to 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Clarivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosurveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (17), pp.30213. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2016.21.17.30213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics and growth in preterm infants: A randomized controlled trial, PREMAPRO study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Hays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (4), pp.802 - 811. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2015.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of High Diversity of Achromobacter Populations within Cystic Fibrosis Sputum Samples on Antimicrobial Susceptibility Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (1), pp.206 - 215. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.01843-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy Synthesis of Tunable Hybrid Bioactive Hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Echalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Pinese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene van Der Berghre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b04881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin microbiota is the main reservoir of Roseomonas mucosa , an emerging opportunistic pathogen so far assumed to be environmental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Romano-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (8), pp.737.e1 - 737.e7. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmi.2016.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteobacteria from the human skin microbiota: Species-level diversity and hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Romano-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ingrassia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.33-41. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.onehlt.2016.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rarimicrobium hominis gen. nov., sp. nov., representing the fifth genus in the phylum Synergistetes that includes human clinical isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Allen-Vercoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul A Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (11), pp.3965 - 3970. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.000520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas aeruginosa and Achromobacter sp. Clonal Selection Leads to Successive Waves of Contamination of Water in Dental Care Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Abdouchakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mournetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81 (21), pp.7509 - 7524. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01279-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peripheral Venous Catheter and Bloodstream Infection Caused by Pseudomonas aeruginosa after a Contaminated Preoperative Shower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Parer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Burgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection Control &amp; Hospital Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (5), pp.544-546. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/670221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to pairs of Aeromonas strains enhances virulence in the Caenorhabditis elegans infection model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Talagrand-Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie M. Colston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joerg Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J. Figueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.1218. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.01218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizobium pusense is the main human pathogen in the genus Agrobacterium/Rhizobium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zorgniotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jumas-Bilak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (5), pp.472.e1--472.e5. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmi.2014.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’environnement sur les microbiotes : focus sur l’hospitalisation et les microbiotes cutanés et chirurgicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Parer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (469), pp.75 - 82. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1773-035X(15)72824-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly diverse recombining populations of Vibrio cholerae and Vibrio parahaemolyticus in French Mediterranean coastal lagoons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hervio-Heath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.708. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.00708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the surgical microbiota along the cardiothoracic surgery pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Frapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Albat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.787. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2014.00787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of the intestinal microbiota in children: ontogenesis of an ecological niche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Filleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Microbiote humain, 2015 (469), pp.27--35. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1773-035X(15)72819-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What to expect from molecular tools for non-documented pediatric infectious diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Filleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jeziorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zorgniotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Molecular Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (12), pp.1645 - 1656. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1586/14737159.2015.1105132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid proliferation of Vibrio parahaemolyticus, Vibrio vulnificus and Vibrio cholerae during freshwater flash floods in French Mediterranean coastal lagoons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hervio-Heath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-G. Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01848-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Outbreak of Heterogeneous Glycopeptide-Intermediate Staphylococcus aureus Related to a Device Source in an Intensive Care Unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Parer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lotthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosie Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection Control &amp; Hospital Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (2), pp.167-174. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/663703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propionibacterium acnes populations involved in deep pathological samples and their dynamics along the cardiac surgical pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Beretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Frapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (2), pp.287 - 301. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-014-2228-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrapatient diversity of Achromobacter spp. involved in chronic colonization of Cystic Fibrosis airways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Nørskov-Lauritsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32, pp.214 - 223. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2015.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics of the very premature infant gut dominant microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Filleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (1), </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12866-014-0325-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances toward the elucidation of hypertonic saline effects on Pseudomonas aeruginosa from cystic fibrosis patients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marchandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9(2), pp.e90164. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0090164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative assessment of the bacterial communities associated with Aedes aegyti larvae and water from domestic water storage containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razak Seidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thor-Axel Stenstroem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.371. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-3305-7-391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tuf-PCR-temporal temperature gradient gel electrophoresis for molecular detection and identification of staphylococci: Application to breast milk and neonate gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Filleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefaniya Hantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cambonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 98, pp.67 - 75. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2013.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niches, Population Structure and Genome Reduction in Ochrobactrum intermedium: Clues to Technology-Driven Emergence of Pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.e83376. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0083376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methicillin-Sensitive Staphylococcus aureus CC398 in Intensive Care Unit, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bañuls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouzinbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Morquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (9), pp.1511-1515. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2009.130225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota in preterm infants with gross blood in stools: A prospective, controlled study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. B. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Maucort-Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oulmaati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early human development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.579-85. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earlhumdev.2014.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus in a neonatal care center: methicillin-susceptible strains should be a main concern.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Romano-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Filleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Mesnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lotthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noëlle Didelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, pp.21. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2047-2994-3-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus analysis reveals diversity in the genus [i]Tissierella[/i]: Description of [i]Tissierella carlieri[/i] sp nov in the new class [i]Tissierellia[/i] classis nov.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic and Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (1), pp.23-34. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.syapm.2013.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group B streptococci in milk and late neonatal infections: an analysis of cases in the literature. Arch Dis Child Fetal Neonatal Ed. .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Filleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rodière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of disease in childhood. Fetal and neonatal edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 99(1), pp.F41--7. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/archdischild-2013-304362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veillonella seminalis sp. nov., a novel anaerobic Gram-stain-negative coccus from human clinical samples, and emended description of the genus Veillonella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64 (Pt 10), pp.3526--3531. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.064451-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which antibiotics and breakpoints should be used for Aeromonas susceptibility testing? Considerations from a comparison of agar dilution and disk diffusion methods using Enterobacteriaceae breakpoints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kodjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Springer-Verlag 2012. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-012-1578-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00722700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Environment to Man: Genome Evolution and Adaptation of Human Opportunistic Bacterial Pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lotthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (2), pp.191-232. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes3020191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ribosomal Multi-Operon Diversity: An Original Perspective on the Genus Aeromonas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeli Kodjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (9), pp.e46268. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0046268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus genetics to reconstruct aeromonad evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeli Kodjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (1), pp.62. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-12-62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intragenomic and intraspecific heterogeneity of the 16S rRNA gene in seven bacterial species from the respiratory tract of cystic fibrosis patients assessed by PCR-Temporal Temperature Gel Electrophoresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aleyrangues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Counil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologie Biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (3), pp.e30-e35. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patbio.2011.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative diffusion assay to assess efficacy of topical antimicrobial agents against Pseudomonas aeruginosa in burns care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Clinical Microbiology and Antimicrobials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1476-0711-10-27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and Clinical Evolution of Bacterial Gut Microflora in Extremely Premature Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 158 (3), pp.390-396. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpeds.2010.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus with decreased susceptibility to glycopeptides in cystic fibrosis patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Filleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elisabeth Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Dumitrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (5), pp.377-382. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcf.2011.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus Sequence-Based Analysis Delineates a Clonal Population of Agrobacterium (Rhizobium) radiobacter (Agrobacterium tumefaciens) of Human Origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 193 (10), pp.2608-2618. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jb.00107-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utility of the Etest GRD for detecting Staphylococcus aureus with reduced susceptibility to glycopeptides in cystic fibrosis patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Filleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-E. Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dumitrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (4), pp.599-604. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-011-1353-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gluconobacter as Well as Asaia Species, Newly Emerging Opportunistic Human Pathogens among Acetic Acid Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (11), pp.3935-3942. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.00767-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny, diversity and host specialization in the phylum Synergistetes with emphasis on strains and clones of human origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Damay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zorgniotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 161 (2), pp.91-100. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2009.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intragenomic and intraspecific heterogeneity in rrs may surpass interspecific variability in a natural population of Veillonella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zorgniotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 156 (7), pp.2080-2091. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.038224-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacemaker surgical site infection caused by Mycobacterium goodii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Battistella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Darbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Frapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (4), pp.517-520. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jmm.0.006759-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of 'Synergistetes' phyl. nov. and emended description of the phylum 'Deferribacteres' and of the family Syntrophomonadaceae, phylum 'Firmicutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Roudiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marchandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 59 (5), pp.1028-1035. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.006718-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus sequence typing supports the hypothesis that Ochrobactrum anthropi displays a human-associated subpopulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (1), pp.267. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-9-267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized PCR-Temporal Temperature Gel Electrophoresis compared to cultivation to assess diversity of gut microbiota in neonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymonde Devine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zorgniotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79 (2), pp.156-165. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2009.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negativicoccus succinicivorans gen. nov., sp. nov., isolated from human clinical samples, emended description of the family Veillonellaceae and description of Negativicutes classis nov., Selenomonadales ord. nov, and Acidaminococcaceae fam. nov. in the bacterial phylum Firmicutes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (2), epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.013102-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycobacterium heckeshornense tenosynovitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Godreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Terru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le-Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (11-12), pp.1098-1101. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00365540600606606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic architecture of bacterial genome revealed by comparative genomics of Photorhabdus variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Laroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (7), pp.R117. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2008-9-7-r117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic architecture of bacterial genome revealed by comparative genomics of Photorhabdus variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Laroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (7), pp.R117. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2008-9-7-r117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ochrobactrum pseudintermedium sp. nov., a novel member of the family Brucellaceae, isolated from human clinical samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dusart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 57 (5), pp.1007-1013. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.64416-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidaminococcus intestini sp. nov., isolated from human clinical samples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 57 (Pt 10), pp.2314-9. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.64883-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of Schineria sp. from a Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roudiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zorgniotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (4), pp.659-661. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid1304.061255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonquetella anthropi gen. nov., sp. nov., the first member of the candidate phylum 'Synergistetes' isolated from man.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Citron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 57 (Pt 12), pp.2743-8. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.65213-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidaminococcus intestini sp. nov., isolated from human clinical samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Roudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lorto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tallagrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologie Biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (8-9), pp.434-440. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patbio.2007.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevotella nanceiensis sp. nov., isolated from human clinical samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 57 (10), pp.2216-2220. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.65173-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial Susceptibilities and Clinical Sources of Dialister Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51 (12), pp.4498-4501. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.00538-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three years of multi-laboratory external quality control for the molecular detection of Toxoplasma gondii in amniotic fluid in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Varlet-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (4), pp.430-433. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-0691.2006.01642.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatal Streptococcus equi subsp. ruminatorum Infection in a Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Boumzebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (12), pp.1964-1966. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid1312.070109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular diagnosis of culture-negative cerebral nocardiosis due to Nocardia abscessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55 (3), pp.237-240. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2006.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular diagnosis of culture-negative cerebral nocardiosis due to Nocardia abscessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55 (3), pp.237-240. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2006.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular identification of the first human isolate belonging to the Veillonella ratti–Veillonella criceti group based on 16S rDNA and dnaK gene sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 156 (4), pp.603-607. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2005.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual implication of biopsy forceps in outbreaks of Pseudomonas aeruginosa infections and pseudo-infections related to bronchoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Corne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Godreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospital Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 61 (1), pp.20-26. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhin.2005.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical and Microbiological Features of Inquilinus sp. Isolates from Five Patients with Cystic Fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Counil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Freydière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43 (8), pp.3938-3943. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.43.8.3938-3943.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and phenotypic features for identification of the opportunistic pathogens Ochrobactrum spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Diego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Darbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54 (10), pp.945-953. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jmm.0.46116-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual case of spondylodiscitis due to Staphylococcus saccharolyticus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Godreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Darbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Bone Spine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72 (1), pp.91-93. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbspin.2004.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed-field gel electrophoresis to study the diversity of whole-genome organization in the genusOchrobactrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Siméon de Buochberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrophoresis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (15), pp.2898-2907. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/elps.200410323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialister micraerophilus sp. nov. and Dialister propionicifaciens sp. nov., isolated from human clinical samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 55 (6), pp.2471-2478. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.63715-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies pour la recherche de gènes de virulence chez les bactéries pathogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Foulongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Michaux-Charachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D O’callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ramuz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologie Biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52 (2), pp.104-114. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patbio.2003.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nimE Gene in a Metronidazole-Susceptible Veillonella sp. Strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 48 (8), pp.3207-3208. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.48.8.3207-3208.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génome des alpha-protéobactéries : complexité, réduction, diversité et fluidité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 50 (6), pp.383-396. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/w04-033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veillonella montpellierensis sp. nov., a novel, anaerobic, Gram-negative coccus isolated from human clinical samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 54 (4), pp.1311-1316. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.02952-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nimE Gene in a Metronidazole-Susceptible Veillonella sp. Strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 48, pp.3207-3208. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.48.8.3207-3208.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended-Spectrum β-Lactamase TEM-24 in an Aeromonas Clinical Strain: Acquisition from the Prevalent Enterobacter aerogenes Clone inFrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Godreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Darbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 47 (12), pp.3994-3995. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.47.12.3994-3995.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-chromosomal heterogeneity between the four 16S rRNA gene copies in the genus Veillonella: implications for phylogeny and taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Siméon de Buochberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 149 (6), pp.1493-1501. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.26132-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical 16S rRNA Gene Copies in Ochrobactrum intermedium Strains Reveal a Large Genomic Rearrangement by Recombination between rrn Copies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Siméon de Buochberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ramuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 185 (9), pp.2901-2909. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.185.9.2901-2909.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-chromosomal heterogeneity between the four 16S rRNA gene copies in the genus Veillonella: implications for phylogeny and taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Siméon de Buochberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 149 (6), pp.1493-1501. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.26132-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic analysis of some Sporomusa sub-branch members isolated from human clinical specimens: description of Megasphaera micronuciformis sp. nov.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 53 (2), pp.547-553. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.02378-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in chromosome number and genome rearrangements in the genus Brucella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Michaux-Charachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David O'Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ramuz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 27 (1), pp.99-106. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2958.1998.00661.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome number, genome size and polymorphism of European and South African isolates of large Babesia parasites that infect dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Depoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Precigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 125 (04), </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0031182002002202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaeroglobus geminatus gen. nov., sp. nov., a novel member of the family Veillonellaceae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 52 (3), pp.983-986. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/00207713-52-3-983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Brucella genome at the beginning of the post-genomic era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Michaux-Charachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Allardet-Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Laura Boschiroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 90 (1-4), pp.581-585. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0378-1135(02)00237-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antianaerobic activity of moxifloxacin compared with that of ofloxacin, ciprofloxacin, clindamycin, metronidazole and β-lactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Behra-Miellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 20 (5), pp.366-374. </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0924-8579(02)00209-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome-Encoded Class D β-Lactamase OXA-23 in Proteus mirabilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Labia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 46 (6), pp.2004-2006. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.46.6.2004-2006.2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosthetic Joint Infection due to Veillonella dispar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Darbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20 (5), pp.340-342. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/pl00011273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unconventional Genomic Organization in the Alpha Subgroup of the Proteobacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Michaux-Charachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ramuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Allardet-Servent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 180 (10), pp.2749-2755. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.180.10.2749-2755.1998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome structure and phylogeny in the genus Brucella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Michaux-Charachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Guigue-Talet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Allardet-Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 179 (10), pp.3244-3249. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jb.179.10.3244-3249.1997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism in Brucella strains detected by studying distribution of two short repetitive DNA elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Allardet-Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D O'Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ramuz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 34 (5), pp.1299-1302. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jcm.34.5.1299-1302.1996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the organization of the genomes of Escherichia coli, Brucella melitensis and Agrobacterium tumefaciens by insertion of a unique restriction site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Michaux-Charachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allardet-Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 141 (10), pp.2425-2432. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/13500872-141-10-2425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of carbapenemasegenes and producing-bacteria in groundwater, urban river and wastewaters to argue for an environmental cycle of antimicrobial resistance in a high-income metropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Hamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahiniaina Herinjiva Andriamanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARAE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Freie Universitat of Berlin; College of Veterinary Medecine, China Agrecultural University, Jun 2025, Berlin (DE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KPC-producing Citrobacter spp. in untreated wastewater: shuttle and lookout?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICROBES 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un an de surveillance de virus respiratoires et entériques dans les eaux usées de la métropole de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahé Liabeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Congrès National de la Société Française de Microbiologie - Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de microbiologie, Oct 2024, Lille (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PARBEL - Plastiques et AntibioRésistance de Bactéries en Eaux Littorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen Vo-Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, OHM Littoral méditerranéen, Mar 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'antibiorésistance émergente à l'hôpital de Montpellier par une approche d'épidémiologie basée sur les eaux usées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Couillerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème congrès de la société française d'hygiène hospitalière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2H, May 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succès d’implantation et évolution génomique d’une souche de Legionella pneumophila auto-agglutinable dans un réseau d'eau chaude sanitaire hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefaniya Hantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bormes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Varcaresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIe Congrès national de la Société Française d'Hygiène Hospitalière (SF2H)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité sanitaire des plages de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-George Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix ans de recherches de l'Observatoire Hommes-Milieux Littoral méditerranéen sur le Littoral marseillais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHM Littoral méditerranéen; ESPACE UMR 7300, Jun 2023, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wastewater-based Epidemiology (WBE): toward a relevant tool to monitor hospital antimicrobial resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Couillerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Symposium on Antimicrobial Resistance in Animals and the Environment (ARAE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Jul 2023, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legionella pneumophila : succès d’implantation et évolution génomique d’une souche auto-agglutinable dans un réseau d'eau chaude sanitaire hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bormes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Varcaresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefaniya Hantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICROBES, 18ème congrès national de la SFM (Société Française de Microbiologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaisons génomique et phénotypique de souches de Pseudomonas aeruginosa ST27 isolées des voies respiratoires et de l’environnement domestique d’un patient atteint de mucoviscidose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Surage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Menetrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zorgniotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissémination, persistance ou émergence de l'antibiorésistance : rôle d'environnements hydriques urbains (Montpellier) et côtiers méditerranéens (lagunes du Golfe d'Aigues-Mortes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen Vo-Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2022 du site du Golfe d'Aigues-Mortes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Sep 2022, Le Grau du Roi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of antimicrobial resistance in drinking water: a territorial study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Guillerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASH-AISH Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques résultats du suivi du Sars-CoV-2 dans les eaux usées de Montpellier, de la Grande-Motte, du Grau-du-Roi et de Port Camargue comme indicateur de l'épidémie de Covid-19. Relation avec l'affluence touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2022 du site du Golfe d'Aigues-Mortes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Sep 2022, Le Grau du Roi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-based-Epidemiology (WBE) : a new wave for antimicrobial resistance spread monitoring?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Almakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakar Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASH-AISH Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water based epidemiology: a new wave?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Almakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakar Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiorésistance dans l’eau destinée à la consommation humaine : étude sur le site atelier RABLez, Microbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Guillerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mimbielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zorgniotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Microbiologie, 16ème congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of antibioresistance, pharmaceuticals and endocrine disruptors from a former municipal landfill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lepinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne - Online, Austria. </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial resistance in urban water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Almakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2AR 2019 - 3rd International Caparica Conference in Antibiotic Resistance 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caparica, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage de l'origine fécale humaine ou animale de la contamination microbienne des eaux d'un bassin versant et du littoral méditerranéen : aide à la gestion de la contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-George Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2019 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flooding events and antimicrobial resistance: is the Mediterranean area a hotspot?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Romano-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe de Recherche Hospitalo-Universitaire Phy2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Flood Impacts observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AntibiEaux 3 - Antibiorésistance (ATBR) dans les eaux naturelles de la zone urbaine de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2018 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive evolution of Achromobacter populations during Cystic Fibrosis airways chronic colonisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European CF Young Investigators Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiorésistance dans les eaux naturelles de la zone urbaine de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of antibioresistance of bacterial communities in a mediterranean karst system: impact of hydrogeological functioning during the hydrological cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Hery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Montety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of culturable antibiotic resistant bacterial communities in a Mediterranean karstic hydrosystem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Almakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Hery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international symposium on the Environmental Dimension of Antibiotic Resistance (EDAR-3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Wernigerode, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistome environnemental urbain : impact d’un centre hospitalier (Montpellier, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Almakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-G. Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIéme colloque de l'Association Francophone d'Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthcare-associated pathobiome : the example of cariac surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Parer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International congress on Pathobiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomy approach for the reappraisal of the species Aeromonas media with the description of Aeromonas alphaquinta sp. nov.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Talagrand-Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kimper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie M. Colston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joerg Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria José Figueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taxonomie Intégrative: De la génomique aux collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, Oct 2015, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal survey of decreased susceptibility to glycopeptides in staphylococcus aureus chronically colonizing CF patients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rubira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nassibou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Cystic Fibrosis Conference (NACFC )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospital water systems and healthcare associated infections: does the patient-sink niche constitute a pathobiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Parer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International congress on Pathobiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed infection enhances the virulence of aeromonas in the Caenorhabditis elegans model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Talagrand-Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie M. Colston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joerg Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J. Figueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des Femmes Médecins du Sénégal (AFEMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des communautés bactériennes résistantes aux antibiotiques dans des eaux urbaines à proximité du centre hospitalier de Montpellier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Almakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Montpelliérain de l'Eau et de l'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From water resistome to human pathobiome: a new look on water-related infectious diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Almakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jena-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Hery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathobiome: pathogens in microbiotas in host</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeromonas : évaluation et amélioration de la détection moléculaire des facteurs de virulence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Talagrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Beaz-Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latif, F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figueras, M.-J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI 2014 - 34ème Réunion Interdisciplinaire de Chimiothérapie Anti-Infectieuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic pathogenic effect of Aeromonas strains co-infecting Caenorhabditis elegans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Talagrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Aeromonas and Plesiomonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la communauté bactérienne et des sous-populations de Propionibacterium acnes au site opératoire de chirurgie cardiaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Albat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI 2014 - 34ème Réunion Interdisciplinaire de Chimiothérapie Anti-Infectieuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence, compétition et colonisation bactérienne dans l’eau de fauteuils dentaires .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Abdouchakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Parer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès national de la Société Française de Microbiologie(SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité d’Aeromonas media : quel impact taxonomique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Talagrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kimper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Figueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès national de la Société Française de Microbiologie(SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche pluridisciplinaire originale d'exploration de l'aquifère karstique du Lez : compartimentation hydrodynamique et résistance des communautés bactérienne aux antibiotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. De Montety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Léonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effervescence : environnements et résidus de médicaments : enjeux présents et futurs : quelles réponses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeromonas media embraces at least two clearly species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Talagrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimper, J.-P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger, F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figueras, M.-J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Aeromonas and Plesiomonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation génétique des clones de Stenotrophomonas maltophilia responsables d’infections chez l’animal : un nouveau réservoir pour l’homme?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI 2014 - 34ème Réunion Interdisciplinaire de Chimiothérapie Anti-Infectieuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des communautés bactériennes résistantes aux antibiotiques dans des environnements aquatiques de la région de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Almakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering relationships between Aeromonas isolates from a unique specimen using four molecular typing methods: how mixed are aeromonoses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Talagrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Figueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Aeromonas and Plesiomonas (ISAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches in silico et métagénomique pour caractériser le role du microbiome associé aux nematodes entomopathogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Génomique Environnementale Rennes 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unités de plasticité dans le génome de Photorhabdus : des réarrangements chromosomiques à l’échelle du temps du laboratoire à l’évolution des espèces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congrès National de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Palais des Congrès, Parc Chanot, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brucella est un ochrobactrum à génome réduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI eme Congrès de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la détection tissulaire post-mortem d’ADN de bactéries aquatiques dans le diagnostic médico-légal de décès par noyade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zorgniotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Congrès National de la Société Française de Microbiologie - Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance aux carbapénèmes dans des communautés bactériennes de milieux hydriques contrastés à l’échelle de la métropole de Montpellier, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Hamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Grail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Féliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICROBES 2024 Bienvenue chez les Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lille, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastics and antimicrobial resistance of bacteria in coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen Vo-Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brendlé-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guérois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France. , 2024, </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-a29016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and phenotypic comparisons of Pseudomonas aeruginosa ST27 strains isolated from respiratory tract and domestic environment of a cystic fibrosis patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Surage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Menetrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zorgniotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Cystic Fibrosis Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation génomique de Pseudomonas aeruginosa ST299 au réseau d’eau en cuivre de réanimation médicale d’un CHU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Virieux-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Romano-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Achromobacter xylosoxidans have specific characteristics that could contribute to its emergence in Cystic Fibrosis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECFS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rotterdam, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastics and antimicrobial resistance of bacteria in coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen Vo Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Dieudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. , 2022, </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-040f80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is environmental epidemiology suitable for monitoring emerging antibiotic resistance in human ? A pilot study in wastewater of hospital buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zorgniotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Couillerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference in Microbial Ecotoxicology (EcotoxicoMic)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, MONTPELLIER, France. , Book of abstracts, pp.125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siderophore production diversity within the genus Achromobacter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Brivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic adaptation of Pseudomonas aeruginosa ST299 to copper water network in intensive care unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Virieux-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Romano-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entérobactéries productrices de carbapénémases dans les eaux-urbaines et péri-urbaines en Côte d’Ivoire : une approche environnementale de l'épidémiologie de la résistance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaby Aboubakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème congrès de la société française de microbiologie (SFM) MICROBES 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience du tracing des soignants COVID positifs ou contacts centralisé par un service d’hygiène hospitalière de CHU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen Vo-Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baranovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Plat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Romano-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIe Congrès de la Société Française d'Hygiène Hospitalière (SF2H) de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un an de surveillance hebdomadaire de la concentration d’ARN SARS-CoV-2 dans les effluents des bâtiments d’un CHU : un indicateur d’aide à la décision en cellule de crise Covid-19.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIe Congrès national de la Société Française d'Hygiène Hospitalière (SF2H)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nantes, France. , Livre des résumés https://www.sf2h.net/wp-content/uploads/2021/09/SF2H_2021_livre_des_resumes_FINAL.pdf, pp.225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site RABLez : Résistance aux Antibiotiques dans le Bassin du Lez. Site d’étude de l’antibiorésistance environnementale au cœur de Montpellier (http://rablez.msem.univ-montp2.fr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2019- 15ème congrès de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidrug resistant Rhizobiales in the domestic environment of cystic fibrosis patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefaniya Hantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Caparica Congress in Antibiotic Resistance (IC2AR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caparica, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the circulation of Pseudomonas aeruginosa in a medical ward where water point-of-uses are not protected by antibacterial filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baranovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefaniya Hantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Romano-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Congress of Clinical Microbiology &amp; Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des bactéries résistantes aux antibiotiques dans l’ancienne décharge de la prairie des Mauves, Nantes, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lépinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXème colloque de l’Association Francophone d’Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and molecular diversity of urinary isolates of Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dahyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lebeurre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Réveillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’antibiorésistance dans un petit fleuve urbain en lien avec les conditions hydrologiques et hydrochimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de l’antibiorésistance dans un réservoir d’eau potable : l’aquifère karstique du Lez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Microbiologie (SFM) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infections ou colonisations urinaires liées à Pseudomonas aeruginosa : caractéristiques cliniques des patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dahyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée Normande de Recherche Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rouen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P042 A 6-year longitudinal population study of Pseudomonas aeruginosa from initial colonisation in the Montpellier CF centre, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benaoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès European Cystic Fibrosis Congress (ECFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Belgrade, Serbia. , 17, pp.S71, 2018, </w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1569-1993(18)30339-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying reservoir of oxa-48 carbapenemase-producing Klebsiella pneumoniae in patient’s rooms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baranovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Congress of the Infection Prevention Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of antimicrobial resistant communities in Montpellier area. Evaluation of innovative microbial indicators of anthropic pressure - Poster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Almakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Maure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroBioOccitanie 2017 - 1ere rencontre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat and diversity of Achromobacter in households of chronically colonized cystic fibrosis patients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Cystic Fibrosis Society (ECFS) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Seville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The survey of bacterial contamination of bottled water intended for haematopoietic stem-cell transplant patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baranovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicheri Yosr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Congress of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurisation et contrôle de l’environnement des chambres lors de la sortie de patients porteurs ou infectés par une Bactérie Hautement Résistante et émergentes (BHRe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baranovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Parer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe congrès de la Société Française d’Hygiène Hospitalière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la diversité phénotypique et moléculaire d'isolats urinaires de Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dahyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lebeurre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Réveillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenomics and evolution of aeromonas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Talagrand-Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Aeromonas and Plesiomonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation autour d’infections urinaires à Pseudomonas aeruginosa après cystoscopie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sorbets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Evrevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe congrès de la Société Française d’Hygiène Hospitalière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monoclonal colonisation of ICU water network by Pseudomonas aeruginosa: residual infectious risk associated to water treated with antimicrobial filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baranovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Combaluzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Congress of the Infection Prevention Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraclonal variations of resistance and phenotype in Pseudomonas aeruginosa epidemic high-risk clone ST308: A key to success within a hospital?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdouchakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbioccitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new look at Acinetobacter baumannii persistence and spread during an outbreak in intensive care unit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baranovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Parer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Massinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Corne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Congress of the Infection Prevention Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de l'antibiorésistance dans des communautés bactériennes de l'aquifère karstique du Lez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Hery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Colloque de l'Association Francophone d'Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Camaret sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôles microbiologiques en Stérilisation: Intérêt d’un contrat d’interface avec le Laboratoire d’Hygiène Hospitalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baranovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Cantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ponrouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès de la SF2S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et diversité de Vibrio parahaemolyticus, Vibrio vulnificus et Vibrio cholerae dans la lagune de Biguglia, Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hervio-Heath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Monfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Camaret sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NCL-based synthesis, 3D structure and first insight into antimicrobial properties of Cg-BigDef1, an oyster big defensin active at high salinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.P. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e congrès annuel du Groupe Français des Peptides et Protéines (GFPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we learn through multiple virulence and adaptation models from Aeromonas human clinical isolates?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Talagrand-Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Aeromonas and Plesiomonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and diversity of Vibrio parahaemolyticus, Vibrio vulnificus, and vibrio cholerae in the Biguglia lagoon, Corsica, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hervio-Heath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Colwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vibrio2017: the Seventh International Conference on the Biology of Vibrios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of High Diversity of Achromobacter Populations within Cystic Fibrosis Sputum Samples on Antimicrobial Susceptibility Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alvado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aleyrangues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI 2016 - 36ème Réunion Interdisciplinaire de Chimiothérapie Anti-Infectieuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niches environnementales et circuit de transmission des bactéries hydriques dans un service hospitalier à réseau d’eau protégé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosr Hicheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lotthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baranovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Congrès de la Société Française d’Hygiène Hospitalière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence and diversity of Vibrio parahaemolyticus, Vibrio vulnificus, and Vibrio cholerae in the Biguglia Lagoon, Corsica, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hervio-Heath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Monfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau d’eau filtré contaminé par Pseudomonas aeruginosa et risque infectieux en réanimation médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baranovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gazzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Corne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Congrès de la Société Française d’Hygiène Hospitalière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémie clonale à Klebsiella pneumoniae BLSE en néonatalogie relayée par les matelas des incubateurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Didelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Congrès de la Société Française d’Hygiène Hospitalière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laligation native simplifie l’étude de l’activité etdu mécanismed’action des peptides antimicrobiens à multiples domaines :cas des Big défensines d’huître.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor P. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bressan Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Diego Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aucagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIèmes journées annuelles MuFoPAM « MultiFonction des Peptides AntiMicrobiens »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation autour d’un cas d’infection postopératoire à Mycobacterium wolinskyi en chirurgie cardiaque.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Paquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Frapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Morquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Terru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Congrès de la Société Française d’Hygiène Hospitalière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidrug resistant Rhizobiales in an urban river nearby a regional hospital in Montpellier, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on the Environmental Dimension of Antibiotic Resistance (EDAR 3).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Wernigerode, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and genotypic variability of Pandoraea pulmonicola during chronic colonization is associated to microbiota composition shift and pulmonary exacerbation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th Annual North American Cystic Fibrosis Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of coagulase-negative staphylococci in pasteurized breast milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Filleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefaniya Hantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cambonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Meeting of the European Society for Paediatric Infectious Diseases (ESPID 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dublin, Ireland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance and diversity of Aeromonas spp. associated with copepods in the Seine estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamy, B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leray, J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th international symposium on Aeromonas and Plesiomonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission persistante de Klebsiella pneumoniae productrice de carbapénémase rapportée à un réservoir environnemental.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Clarivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI 2014 - 34ème Réunion Interdisciplinaire de Chimiothérapie Anti-Infectieuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer le risque d’épidémies nosocomiales par la détection des sous populations environnementales de P. aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Abdouchakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEMI 2014 - 19ème Colloque sur le Contrôle Épidémiologique des Maladies Infectieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre pathogènes ou le devenir? une question pour Vibrio cholerae dans les lagunes languedociennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI 2014 - 34ème Réunion Interdisciplinaire de Chimiothérapie Anti-Infectieuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation moléculaire du microbiome bactérien associé aux nématodes entomopathogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Colloque de Génomique Environnementale (GE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Rennes, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le suivi environnemental de l'épidémie à SARS-CoV-2 par les eaux usées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Ecologie &amp; Environnement; CNRS Biologie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ère des pandémies Covid, les avancées de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le cherche Midi, pp.99-103, 2024, 978-2-7491-7798-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicité des symbioses : du parasitisme au mutualisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Achouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Capy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’empreinte du Vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cherche Midi, pp.191, 2015, 978-2-7491-4383-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phylum Deferribacteres and the genus Caldithrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eugene Rosenberg; Edward F. DeLong; Stephen Lory; Erko Stackebrandt; Fabiano Thompson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Prokaryotes: Other Major Lineages of Bacteria and The Archaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.595-611, 2014, 978-3-642-38953-5. </w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38954-2_162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptides modifiés et leurs utilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Masurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2020064909A1. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empreinte du vivant, l'ADN de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Achouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Copy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Cherche-Midi, pp.192, 2015, 978-2-7491-4383-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03633026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilité de la PCR bactérienne universelle (ARN ribosomique 16S) dans le diagnostic des méningites nosocomiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ould Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zorgniotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.A246. </w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annfar.2013.07.460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetobacter cibinongensis Bacteremia in Human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Vecina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Granolleras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.784-785. </w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid1305.060532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId930"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Estelle Jumas-Bilak </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Université - Praticien Hospitalier, Université et CHU de Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BRIEF BIOSKETCH (2025)Full Professor in Microbiology and Infection Control at the Faculty of Pharmacy (University of Montpellier, UM) and Hospital Practitioner at the &amp;quot;Infection and Resistance Control&amp;quot; department (University Hospital of Montpellier, UHM).I created 15 years ago and lead a research team focusing on opportunistic human pathogens from environmental origin, which is now the team PHySE (Pathogène Hydriques Santé Environnements), which gathers about 25 collaborators from different institutes (CNRS, UM, IRD, IMT, UHM). PHySE is a team of the lab HydroSciences Montpellier (UMR5151).At the UHM, I coordinate the &amp;quot;Infection and Resistance Control&amp;quot; Unit (30 peoples in 3 teams) and co-manage the &amp;quot;Public Health and Ecology of Health&amp;quot; hospital pole.I promote an operative research interface between health and the environment focusing on microbial diversity, human pathogens and antimicrobial resistance in water and environment, including the hospital environment.I am a member of several networks structuring research on antimicrobial resistance in the environment, with particular emphasis on transdisciplinary (real and operational interactions between health and environment disciplines, mainly hydro(geo)logy) and territorial approaches (RABLez observation systems, for Résistance aux antibiotiques dans le bassin hydrlogique du Lez).My expertise covers emergence, genomic microevolution, pathoadaptation, human exposure, human epidemiology and environmental surveillance of waterborne pathogens and antimicrobial resistance. I have particular expertise in bacterial phylotaxonomy with the description of several species, genera and the phylum Deferribacterota. I have published 156 papers (h-index of 46) and exposed more than 300 communications in congress.I teach 150 h/year in the teaching team of Bacteriology, Virology and Infection Control at the Faculty of Pharmacy. I have recently co-created the Master 1 and 2 Mention 'Eco-Epidemiology' (Faculté des Sciences de Montpellier), a Master that develops a One-Health vision of infectious diseases.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My work ecosystem at a glance…</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.hydrosciences.org/?page_id=103&lang=fr</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://youtu.be/OqvXIyj1KbE</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://oreme.org/observation/rablez/</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=5DTpPjpJlxw</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://pharmacie.edu.umontpellier.fr/</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://eco-epidemiologie.com/objectifs-mention-eco-epi/</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.chu-montpellier.fr/fr/</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/showcase/103912423/admin/dashboard/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Papers</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> 0009-0004-9373-064X</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (149)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could the load of carbapenemase genes in hospital wastewater be a proxy for emerging resistance to carbapenems in humans?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zorgniotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Courot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Durandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13756-026-01697-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achromobacter xylosoxidans modulates Pseudomonas aeruginosa virulence through a complex multi-target competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Menetrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Huc-Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.23392. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-06075-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual risk of Pseudomonas aeruginosa waterborne contamination in an intensive care unit despite the presence of filters at all water points-of-use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Virieux-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hersent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baranovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospital Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 149, pp.155-164. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhin.2024.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can a regulatory control network be used for a territorial monitoring of antimicrobial resistance in water intended for human consumption?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Guillerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zorgniotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mimbielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 955, pp.176828. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent environmental contamination in a centralized radiopharmacy unit by Achromobacter spp: Results of a large microbiological investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Armando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barthélémi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Infection Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (5), pp.557-562. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajic.2022.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly diverse dynamics of Pseudomonas aeruginosa colonization from initial detection in cystic fibrosis patients: A 7-year longitudinal genetic diversity study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massilia Benaoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 115 (3), pp.105513. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2023.105513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new perspective on opportunistic pathogens of the genus Bordetella in cystic fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Menetrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (2), pp.344-347. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcf.2021.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Copper Tolerance to Resistance in Pseudomonas aeruginosa towards Patho-Adaptation and Hospital Success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Virieux-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hammer-Dedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.301. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes13020301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence and Dissemination Capacities of a blaNDM-5-Harboring IncX-3 Plasmid in Escherichia coli Isolated from an Urban River in Montpellier, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hammer-Dedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics11020196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and genotypic within-host diversity of Pseudomonas aeruginosa urinary isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dahyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zorgniotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-09234-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03665281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Urban Beach Quality on a Summer Day: Determination of the Origin of Fecal Indicator Bacteria and Antimicrobial Resistance at Prophète Beach, Marseille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-George Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zorgniotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.710346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Antimicrobial Resistance in a Small Urban Mediterranean River: A Focus on Endemic Beta-Lactamases in Clinically Relevant Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (15), pp.2010. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13152010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased risks of SARS-CoV-2 Nosocomial Acquisition in high-risk COVID-19 units justify personal Protective Equipment: a cross sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bistoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosanna Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospital Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 107, pp.108-110. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhin.2020.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achromobacter xylosoxidans and Stenotrophomonas maltophilia: Emerging Pathogens Well-Armed for Life in the Cystic Fibrosis Patients’ Lung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Menetrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (5), pp.610. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes12050610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptoniphilus nemausensis sp. nov. a new Gram-positive anaerobic coccus isolated from human clinical samples, an emendated description of the genus Peptoniphilus and an evaluation of the taxonomic status of Peptoniphilus species with not validly published names</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Mazuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Criscuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Popoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic and Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (5), pp.126235. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.syapm.2021.126235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03311410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved detection of non-tuberculous mycobacteria in hospital water samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hammer-Dedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Evrevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious Diseases Now</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51 (5), pp.488-491. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idnow.2021.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-Host Microevolution of Pseudomonas aeruginosa Urinary Isolates: A Seven-Patient Longitudinal Genomic and Phenotypic Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dahyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.611246. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.611246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibacterial Activity of Wild Mushrooms from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rapior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medicinal Mushrooms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (1), pp.79-89. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/IntJMedMushrooms.2020037443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative and Evolutionary Genomics of Isolates Provide Insight into the Pathoadaptation of Aeromonas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Talagrand-Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joerg Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (5), pp.535-552. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evaa055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the Physicochemical Properties of Antimicrobial Peptides onto a Thiazole-Based γ-Peptide Foldamer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clavié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (17), pp.9168-9180. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c00077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hydric Environment: A Hub for Clinically Relevant Carbapenemase Encoding Genes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (10), pp.699. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics9100699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between Achromobacter xylosoxidans and Pseudomonas aeruginosa in cystic fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Menetrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, pp.S92. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1569-1993(20)30465-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial Microbiome in Wild-Caught Anopheles Mosquitoes in Western Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krajana Tainchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bangs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.965. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.00965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Whole-Genome Phylogeny of Animal, Environmental, and Human Strains Confirms the Genogroup Organization and Diversity of the Stenotrophomonas maltophilia Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mercier-Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadly Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemenand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86 (10), pp.e02919-19. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02919-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Occurrence of Bacterial Competition Among Clinically Documented Opportunistic Pathogens Including Achromobacter xylosoxidans in Cystic Fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Menetrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.558160. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.558160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Bordetella strains isolated from the respiratory tract and the domestic environment of cystic fibrosis patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Menetrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, pp.S87. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1569-1993(20)30446-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal standards for the description of new genera and species of rhizobia and agrobacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M. De Lajudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitchell Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ardley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Eardly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (7), pp.1852-1863. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.003426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic resistance in urban runoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Almakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 667, pp.64-76. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.02.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial interactions among cystic fibrosis clinical strains and/or environmental strains from cystic fibrosis patients' homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Menetrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fofana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khedairia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, pp.S86-S87. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1569-1993(19)30396-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-Genome Sequences of a Cluster of 14 Unidentified Related Veillonella sp. Strains from Human Clinical Samples and Type Strains of 3 Veillonella Validated Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel R. Popoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Diancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Criscuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (12), </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.01743-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02448615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The population structure of Ochrobactrum isolated from entomopathogenic nematodes indicates interactions with the symbiotic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Emboulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70, pp.131-139. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2019.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infections associées aux soins : prise en compte de la complexité des populations bactériennes dans l’environnement hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baranovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Parer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygiènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (5), pp.277-284. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25329/hy_xxvii_5-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An outbreak of Pseudomonas aeruginosa urinary tract infections following outpatient flexible cystoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Sorbets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Evrevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lotthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Infection Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (12), pp.1510-1512. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajic.2019.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement imprévisible des légionelles dans les réseaux d’eau chaude sanitaire hospitaliers : une seule analyse réglementaire annuelle est-elle informative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Benkirate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Legris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygiènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (3), pp.133-138. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25329/hy_xxvii_3-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended spectrum beta-lactamase-producing Klebsiella pneumoniae outbreak reveals incubators as pathogen reservoir in neonatal care center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Didelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 178 (4), pp.505-513. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00431-019-03323-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airway chronic colonization by Achromobacter xylosoxidans in Cystic Fibrosis patients is not sustained by their domestic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Doisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01739-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraclonal variations of resistance and phenotype in Pseudomonas aeruginosa epidemic high-risk clone ST308: A key to success within a hospital?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdouchakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 308 (2), pp.279 - 289. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmm.2017.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the spread routes of opportunistic premise plumbing pathogens in a haematology unit with water points-of-use protected by antimicrobial filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baranovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lotthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Parer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospital Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (1), pp.53-59. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhin.2017.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inefficient immune response is associated with microbial permissiveness in juvenile oysters affected by mass mortalities on field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77, pp.156 - 163. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2018.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are animals a source of Stenotrophomonas maltophilia in human infections? Contributions of a nationwide molecular study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Corlouer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa Haenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (6), pp.1039-1045. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-018-3203-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent contamination of heater–cooler units for extracorporeal circulation cured by chlorhexidine–alcohol in water tanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Romano-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Evrevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Frapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Sinquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospital Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99 (3), pp.290-294. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhin.2018.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of IMI-2 carbapenemase-producing Enterobacteriaceae from river water to human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrislène Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefaniya Hantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Godreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Antimicrobial Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.88-92. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jgar.2018.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial resistance of CF Pseudomonas aeruginosa: a longitudinal study from initial colonisation in CF patients with special focus on temocillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benaoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, pp.S71. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1569-1993(18)30340-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking carbapenemase-producing bacteria by molecular typing: Population diversity and sampling pitfall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baranovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65, pp.104-106. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2018.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-driven evaluation and redesign of PCR tools for improving the detection of virulence-associated genes in aeromonads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Talagrand-Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadua Latif-Eugenín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Beaz-Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose Figueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (8), pp.e0201428. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0201428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new methodology to assess antimicrobial resistance of bacteria in coastal waters; pilot study in a Mediterranean hydrosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Almakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 349 (6-7), pp.310 - 318. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2017.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct Aeromonas Populations in Water Column and Associated with Copepods from Estuarine Environment (Seine, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1259. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nimH, a novel nitroimidazole resistance gene contributing to metronidazole resistance in Bacteroides fragilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibel Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (9), pp.2673 - 2675. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkx160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux en bouteille exposent-elles les patients immunodéprimés à un risque infectieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baranovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosr Hicheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygiènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.221-225. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25329/hy_xxv_4-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delineation of Taxonomic Species within Complex of Species: Aeromonas media and Related Species as a Test Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Talagrand-Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kimper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie M. Colston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joerg Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.621. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.00621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NDM-5-producing Escherichia coli in an urban river in Montpellier, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Almakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Maure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (1), pp.123 - 124. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2017.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premises Plumbing and Wet Technological Niches as Sources of Healthcare-Associated Infections in Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baranovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Diversified Pandoraea pulmonicola Population during Chronic Colonization in Cystic Fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1892. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Social Life of Aeromonas through Biofilm and Quorum Sensing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Talagrand-Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.19. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.00037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source-case investigation of Mycobacterium wolinskyi cardiac surgical site infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Terru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aguilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Frapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Paquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospital Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (3), pp.235 - 239. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhin.2016.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiorésistance, quels rôles pour le pharmacien d’officine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Vernhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (556), pp.37 - 40. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2016.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbapenemase-producing Enterobacteriaceae: use of a dynamic registry of cases and contacts for outbreak management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clarivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jean Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Parer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospital Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92 (1), pp.73 - 77. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhin.2015.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persisting transmission of carbapenemase-producing Klebsiella pneumoniae due to an environmental reservoir in a university hospital, France, 2012 to 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Clarivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosurveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (17), pp.30213. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2016.21.17.30213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of the bacterial microbiota of Anopheles Mosquitoes from Binh Phuoc province, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.2095. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2016.02095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics and growth in preterm infants: A randomized controlled trial, PREMAPRO study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Hays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (4), pp.802 - 811. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2015.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of High Diversity of Achromobacter Populations within Cystic Fibrosis Sputum Samples on Antimicrobial Susceptibility Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (1), pp.206 - 215. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.01843-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy Synthesis of Tunable Hybrid Bioactive Hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Echalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Pinese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene van Der Berghre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b04881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin microbiota is the main reservoir of Roseomonas mucosa , an emerging opportunistic pathogen so far assumed to be environmental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Romano-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (8), pp.737.e1 - 737.e7. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmi.2016.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteobacteria from the human skin microbiota: Species-level diversity and hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Romano-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ingrassia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.33-41. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.onehlt.2016.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizobium pusense is the main human pathogen in the genus Agrobacterium/Rhizobium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zorgniotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jumas-Bilak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (5), pp.472.e1--472.e5. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmi.2014.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’environnement sur les microbiotes : focus sur l’hospitalisation et les microbiotes cutanés et chirurgicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Parer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (469), pp.75 - 82. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1773-035X(15)72824-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rarimicrobium hominis gen. nov., sp. nov., representing the fifth genus in the phylum Synergistetes that includes human clinical isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Allen-Vercoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul A Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (11), pp.3965 - 3970. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.000520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas aeruginosa and Achromobacter sp. Clonal Selection Leads to Successive Waves of Contamination of Water in Dental Care Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Abdouchakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mournetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81 (21), pp.7509 - 7524. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01279-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peripheral Venous Catheter and Bloodstream Infection Caused by Pseudomonas aeruginosa after a Contaminated Preoperative Shower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Parer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Burgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection Control &amp; Hospital Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (5), pp.544-546. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/670221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to pairs of Aeromonas strains enhances virulence in the Caenorhabditis elegans infection model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Talagrand-Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie M. Colston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joerg Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J. Figueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.1218. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.01218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly diverse recombining populations of Vibrio cholerae and Vibrio parahaemolyticus in French Mediterranean coastal lagoons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hervio-Heath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.708. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.00708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the surgical microbiota along the cardiothoracic surgery pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Frapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Albat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.787. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2014.00787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of the intestinal microbiota in children: ontogenesis of an ecological niche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Filleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Microbiote humain, 2015 (469), pp.27--35. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1773-035X(15)72819-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What to expect from molecular tools for non-documented pediatric infectious diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Filleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jeziorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zorgniotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Molecular Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (12), pp.1645 - 1656. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1586/14737159.2015.1105132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid proliferation of Vibrio parahaemolyticus, Vibrio vulnificus and Vibrio cholerae during freshwater flash floods in French Mediterranean coastal lagoons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hervio-Heath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-G. Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01848-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Outbreak of Heterogeneous Glycopeptide-Intermediate Staphylococcus aureus Related to a Device Source in an Intensive Care Unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Parer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lotthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosie Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection Control &amp; Hospital Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (2), pp.167-174. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/663703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propionibacterium acnes populations involved in deep pathological samples and their dynamics along the cardiac surgical pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Beretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Frapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (2), pp.287 - 301. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-014-2228-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrapatient diversity of Achromobacter spp. involved in chronic colonization of Cystic Fibrosis airways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Nørskov-Lauritsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32, pp.214 - 223. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2015.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tuf-PCR-temporal temperature gradient gel electrophoresis for molecular detection and identification of staphylococci: Application to breast milk and neonate gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Filleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefaniya Hantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cambonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 98, pp.67 - 75. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2013.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niches, Population Structure and Genome Reduction in Ochrobactrum intermedium: Clues to Technology-Driven Emergence of Pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.e83376. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0083376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics of the very premature infant gut dominant microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Filleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (1), </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12866-014-0325-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances toward the elucidation of hypertonic saline effects on Pseudomonas aeruginosa from cystic fibrosis patients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marchandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9(2), pp.e90164. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0090164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative assessment of the bacterial communities associated with Aedes aegyti larvae and water from domestic water storage containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razak Seidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thor-Axel Stenstroem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.371. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-3305-7-391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methicillin-Sensitive Staphylococcus aureus CC398 in Intensive Care Unit, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bañuls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouzinbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Morquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (9), pp.1511-1515. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2009.130225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota in preterm infants with gross blood in stools: A prospective, controlled study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. B. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Maucort-Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oulmaati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early human development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.579-85. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earlhumdev.2014.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus in a neonatal care center: methicillin-susceptible strains should be a main concern.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Romano-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Filleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Mesnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lotthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noëlle Didelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, pp.21. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2047-2994-3-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus analysis reveals diversity in the genus [i]Tissierella[/i]: Description of [i]Tissierella carlieri[/i] sp nov in the new class [i]Tissierellia[/i] classis nov.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic and Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (1), pp.23-34. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.syapm.2013.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group B streptococci in milk and late neonatal infections: an analysis of cases in the literature. Arch Dis Child Fetal Neonatal Ed. .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Filleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rodière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of disease in childhood. Fetal and neonatal edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 99(1), pp.F41--7. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/archdischild-2013-304362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veillonella seminalis sp. nov., a novel anaerobic Gram-stain-negative coccus from human clinical samples, and emended description of the genus Veillonella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64 (Pt 10), pp.3526--3531. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.064451-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which antibiotics and breakpoints should be used for Aeromonas susceptibility testing? Considerations from a comparison of agar dilution and disk diffusion methods using Enterobacteriaceae breakpoints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kodjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Springer-Verlag 2012. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-012-1578-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00722700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Environment to Man: Genome Evolution and Adaptation of Human Opportunistic Bacterial Pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lotthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (2), pp.191-232. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes3020191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ribosomal Multi-Operon Diversity: An Original Perspective on the Genus Aeromonas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeli Kodjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (9), pp.e46268. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0046268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus genetics to reconstruct aeromonad evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeli Kodjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (1), pp.62. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-12-62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intragenomic and intraspecific heterogeneity of the 16S rRNA gene in seven bacterial species from the respiratory tract of cystic fibrosis patients assessed by PCR-Temporal Temperature Gel Electrophoresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aleyrangues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Counil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologie Biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (3), pp.e30-e35. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patbio.2011.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus with decreased susceptibility to glycopeptides in cystic fibrosis patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Filleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elisabeth Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Dumitrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (5), pp.377-382. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcf.2011.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative diffusion assay to assess efficacy of topical antimicrobial agents against Pseudomonas aeruginosa in burns care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Clinical Microbiology and Antimicrobials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1476-0711-10-27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and Clinical Evolution of Bacterial Gut Microflora in Extremely Premature Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 158 (3), pp.390-396. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpeds.2010.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus Sequence-Based Analysis Delineates a Clonal Population of Agrobacterium (Rhizobium) radiobacter (Agrobacterium tumefaciens) of Human Origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 193 (10), pp.2608-2618. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jb.00107-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utility of the Etest GRD for detecting Staphylococcus aureus with reduced susceptibility to glycopeptides in cystic fibrosis patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Filleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-E. Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dumitrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (4), pp.599-604. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-011-1353-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny, diversity and host specialization in the phylum Synergistetes with emphasis on strains and clones of human origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Damay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zorgniotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 161 (2), pp.91-100. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2009.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gluconobacter as Well as Asaia Species, Newly Emerging Opportunistic Human Pathogens among Acetic Acid Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (11), pp.3935-3942. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.00767-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intragenomic and intraspecific heterogeneity in rrs may surpass interspecific variability in a natural population of Veillonella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zorgniotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 156 (7), pp.2080-2091. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.038224-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacemaker surgical site infection caused by Mycobacterium goodii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Battistella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Darbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Frapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (4), pp.517-520. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jmm.0.006759-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of 'Synergistetes' phyl. nov. and emended description of the phylum 'Deferribacteres' and of the family Syntrophomonadaceae, phylum 'Firmicutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Roudiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marchandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 59 (5), pp.1028-1035. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.006718-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized PCR-Temporal Temperature Gel Electrophoresis compared to cultivation to assess diversity of gut microbiota in neonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymonde Devine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zorgniotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79 (2), pp.156-165. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2009.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negativicoccus succinicivorans gen. nov., sp. nov., isolated from human clinical samples, emended description of the family Veillonellaceae and description of Negativicutes classis nov., Selenomonadales ord. nov, and Acidaminococcaceae fam. nov. in the bacterial phylum Firmicutes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (2), epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.013102-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus sequence typing supports the hypothesis that Ochrobactrum anthropi displays a human-associated subpopulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (1), pp.267. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-9-267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycobacterium heckeshornense tenosynovitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Godreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Terru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le-Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (11-12), pp.1098-1101. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00365540600606606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic architecture of bacterial genome revealed by comparative genomics of Photorhabdus variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Laroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (7), pp.R117. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2008-9-7-r117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic architecture of bacterial genome revealed by comparative genomics of Photorhabdus variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Laroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (7), pp.R117. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2008-9-7-r117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidaminococcus intestini sp. nov., isolated from human clinical samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Roudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lorto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tallagrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologie Biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (8-9), pp.434-440. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patbio.2007.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ochrobactrum pseudintermedium sp. nov., a novel member of the family Brucellaceae, isolated from human clinical samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dusart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 57 (5), pp.1007-1013. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.64416-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidaminococcus intestini sp. nov., isolated from human clinical samples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 57 (Pt 10), pp.2314-9. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.64883-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of Schineria sp. from a Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roudiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zorgniotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (4), pp.659-661. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid1304.061255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonquetella anthropi gen. nov., sp. nov., the first member of the candidate phylum 'Synergistetes' isolated from man.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Citron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 57 (Pt 12), pp.2743-8. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.65213-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevotella nanceiensis sp. nov., isolated from human clinical samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 57 (10), pp.2216-2220. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.65173-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial Susceptibilities and Clinical Sources of Dialister Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51 (12), pp.4498-4501. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.00538-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three years of multi-laboratory external quality control for the molecular detection of Toxoplasma gondii in amniotic fluid in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Varlet-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (4), pp.430-433. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-0691.2006.01642.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatal Streptococcus equi subsp. ruminatorum Infection in a Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Boumzebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (12), pp.1964-1966. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid1312.070109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular diagnosis of culture-negative cerebral nocardiosis due to Nocardia abscessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55 (3), pp.237-240. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2006.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular diagnosis of culture-negative cerebral nocardiosis due to Nocardia abscessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55 (3), pp.237-240. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2006.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and phenotypic features for identification of the opportunistic pathogens Ochrobactrum spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Diego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Darbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54 (10), pp.945-953. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jmm.0.46116-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual case of spondylodiscitis due to Staphylococcus saccharolyticus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Godreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Darbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Bone Spine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72 (1), pp.91-93. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbspin.2004.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular identification of the first human isolate belonging to the Veillonella ratti–Veillonella criceti group based on 16S rDNA and dnaK gene sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 156 (4), pp.603-607. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2005.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual implication of biopsy forceps in outbreaks of Pseudomonas aeruginosa infections and pseudo-infections related to bronchoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Corne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Godreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospital Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 61 (1), pp.20-26. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhin.2005.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical and Microbiological Features of Inquilinus sp. Isolates from Five Patients with Cystic Fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Counil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Freydière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43 (8), pp.3938-3943. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.43.8.3938-3943.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed-field gel electrophoresis to study the diversity of whole-genome organization in the genusOchrobactrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Siméon de Buochberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrophoresis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (15), pp.2898-2907. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/elps.200410323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialister micraerophilus sp. nov. and Dialister propionicifaciens sp. nov., isolated from human clinical samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 55 (6), pp.2471-2478. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.63715-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies pour la recherche de gènes de virulence chez les bactéries pathogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Foulongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Michaux-Charachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D O’callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ramuz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologie Biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52 (2), pp.104-114. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patbio.2003.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nimE Gene in a Metronidazole-Susceptible Veillonella sp. Strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 48 (8), pp.3207-3208. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.48.8.3207-3208.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génome des alpha-protéobactéries : complexité, réduction, diversité et fluidité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 50 (6), pp.383-396. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/w04-033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veillonella montpellierensis sp. nov., a novel, anaerobic, Gram-negative coccus isolated from human clinical samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 54 (4), pp.1311-1316. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.02952-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nimE Gene in a Metronidazole-Susceptible Veillonella sp. Strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 48, pp.3207-3208. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.48.8.3207-3208.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended-Spectrum β-Lactamase TEM-24 in an Aeromonas Clinical Strain: Acquisition from the Prevalent Enterobacter aerogenes Clone inFrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Godreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Darbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 47 (12), pp.3994-3995. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.47.12.3994-3995.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical 16S rRNA Gene Copies in Ochrobactrum intermedium Strains Reveal a Large Genomic Rearrangement by Recombination between rrn Copies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Siméon de Buochberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ramuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 185 (9), pp.2901-2909. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.185.9.2901-2909.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-chromosomal heterogeneity between the four 16S rRNA gene copies in the genus Veillonella: implications for phylogeny and taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Siméon de Buochberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 149 (6), pp.1493-1501. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.26132-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-chromosomal heterogeneity between the four 16S rRNA gene copies in the genus Veillonella: implications for phylogeny and taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Siméon de Buochberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 149 (6), pp.1493-1501. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.26132-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic analysis of some Sporomusa sub-branch members isolated from human clinical specimens: description of Megasphaera micronuciformis sp. nov.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 53 (2), pp.547-553. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.02378-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaeroglobus geminatus gen. nov., sp. nov., a novel member of the family Veillonellaceae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 52 (3), pp.983-986. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/00207713-52-3-983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in chromosome number and genome rearrangements in the genus Brucella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Michaux-Charachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David O'Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ramuz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 27 (1), pp.99-106. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2958.1998.00661.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome number, genome size and polymorphism of European and South African isolates of large Babesia parasites that infect dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Depoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Precigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 125 (04), </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0031182002002202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Brucella genome at the beginning of the post-genomic era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Michaux-Charachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Allardet-Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Laura Boschiroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 90 (1-4), pp.581-585. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0378-1135(02)00237-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antianaerobic activity of moxifloxacin compared with that of ofloxacin, ciprofloxacin, clindamycin, metronidazole and β-lactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Behra-Miellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 20 (5), pp.366-374. </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0924-8579(02)00209-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome-Encoded Class D β-Lactamase OXA-23 in Proteus mirabilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Labia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 46 (6), pp.2004-2006. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.46.6.2004-2006.2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosthetic Joint Infection due to Veillonella dispar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Darbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20 (5), pp.340-342. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/pl00011273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unconventional Genomic Organization in the Alpha Subgroup of the Proteobacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Michaux-Charachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ramuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Allardet-Servent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 180 (10), pp.2749-2755. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.180.10.2749-2755.1998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome structure and phylogeny in the genus Brucella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Michaux-Charachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Guigue-Talet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Allardet-Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 179 (10), pp.3244-3249. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jb.179.10.3244-3249.1997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism in Brucella strains detected by studying distribution of two short repetitive DNA elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Allardet-Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D O'Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ramuz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 34 (5), pp.1299-1302. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jcm.34.5.1299-1302.1996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the organization of the genomes of Escherichia coli, Brucella melitensis and Agrobacterium tumefaciens by insertion of a unique restriction site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Michaux-Charachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allardet-Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 141 (10), pp.2425-2432. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/13500872-141-10-2425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MARINA - Macroplastiques et antibiorésistance en zones portuaires et naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen Vo-Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gauvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHM Littoral méditerranéen, Mar 2026, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of carbapenemasegenes and producing-bacteria in groundwater, urban river and wastewaters to argue for an environmental cycle of antimicrobial resistance in a high-income metropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Hamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahiniaina Herinjiva Andriamanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARAE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Freie Universitat of Berlin; College of Veterinary Medecine, China Agrecultural University, Jun 2025, Berlin (DE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KPC-producing Citrobacter spp. in untreated wastewater: shuttle and lookout?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICROBES 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un an de surveillance de virus respiratoires et entériques dans les eaux usées de la métropole de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahé Liabeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Congrès National de la Société Française de Microbiologie - Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de microbiologie, Oct 2024, Lille (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PARBEL - Plastiques et AntibioRésistance de Bactéries en Eaux Littorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen Vo-Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, OHM Littoral méditerranéen, Mar 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'antibiorésistance émergente à l'hôpital de Montpellier par une approche d'épidémiologie basée sur les eaux usées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Couillerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème congrès de la société française d'hygiène hospitalière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2H, May 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succès d’implantation et évolution génomique d’une souche de Legionella pneumophila auto-agglutinable dans un réseau d'eau chaude sanitaire hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefaniya Hantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bormes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Varcaresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIe Congrès national de la Société Française d'Hygiène Hospitalière (SF2H)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité sanitaire des plages de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-George Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix ans de recherches de l'Observatoire Hommes-Milieux Littoral méditerranéen sur le Littoral marseillais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHM Littoral méditerranéen; ESPACE UMR 7300, Jun 2023, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wastewater-based Epidemiology (WBE): toward a relevant tool to monitor hospital antimicrobial resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Couillerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Symposium on Antimicrobial Resistance in Animals and the Environment (ARAE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Jul 2023, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legionella pneumophila : succès d’implantation et évolution génomique d’une souche auto-agglutinable dans un réseau d'eau chaude sanitaire hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bormes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Varcaresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefaniya Hantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICROBES, 18ème congrès national de la SFM (Société Française de Microbiologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaisons génomique et phénotypique de souches de Pseudomonas aeruginosa ST27 isolées des voies respiratoires et de l’environnement domestique d’un patient atteint de mucoviscidose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Surage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Menetrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zorgniotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissémination, persistance ou émergence de l'antibiorésistance : rôle d'environnements hydriques urbains (Montpellier) et côtiers méditerranéens (lagunes du Golfe d'Aigues-Mortes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen Vo-Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2022 du site du Golfe d'Aigues-Mortes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Sep 2022, Le Grau du Roi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of antimicrobial resistance in drinking water: a territorial study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Guillerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASH-AISH Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques résultats du suivi du Sars-CoV-2 dans les eaux usées de Montpellier, de la Grande-Motte, du Grau-du-Roi et de Port Camargue comme indicateur de l'épidémie de Covid-19. Relation avec l'affluence touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2022 du site du Golfe d'Aigues-Mortes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Sep 2022, Le Grau du Roi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-based-Epidemiology (WBE) : a new wave for antimicrobial resistance spread monitoring?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Almakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakar Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASH-AISH Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water based epidemiology: a new wave?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Almakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakar Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiorésistance dans l’eau destinée à la consommation humaine : étude sur le site atelier RABLez, Microbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Guillerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mimbielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zorgniotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Microbiologie, 16ème congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of antibioresistance, pharmaceuticals and endocrine disruptors from a former municipal landfill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lepinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne - Online, Austria. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial resistance in urban water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Almakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2AR 2019 - 3rd International Caparica Conference in Antibiotic Resistance 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caparica, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage de l'origine fécale humaine ou animale de la contamination microbienne des eaux d'un bassin versant et du littoral méditerranéen : aide à la gestion de la contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-George Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2019 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flooding events and antimicrobial resistance: is the Mediterranean area a hotspot?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Romano-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe de Recherche Hospitalo-Universitaire Phy2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Flood Impacts observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AntibiEaux 3 - Antibiorésistance (ATBR) dans les eaux naturelles de la zone urbaine de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2018 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive evolution of Achromobacter populations during Cystic Fibrosis airways chronic colonisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European CF Young Investigators Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiorésistance dans les eaux naturelles de la zone urbaine de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of antibioresistance of bacterial communities in a mediterranean karst system: impact of hydrogeological functioning during the hydrological cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Hery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Montety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of culturable antibiotic resistant bacterial communities in a Mediterranean karstic hydrosystem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Almakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Hery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international symposium on the Environmental Dimension of Antibiotic Resistance (EDAR-3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Wernigerode, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistome environnemental urbain : impact d’un centre hospitalier (Montpellier, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Almakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-G. Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIéme colloque de l'Association Francophone d'Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthcare-associated pathobiome : the example of cariac surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Parer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International congress on Pathobiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal survey of decreased susceptibility to glycopeptides in staphylococcus aureus chronically colonizing CF patients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rubira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nassibou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Cystic Fibrosis Conference (NACFC )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomy approach for the reappraisal of the species Aeromonas media with the description of Aeromonas alphaquinta sp. nov.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Talagrand-Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kimper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie M. Colston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joerg Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria José Figueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taxonomie Intégrative: De la génomique aux collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, Oct 2015, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospital water systems and healthcare associated infections: does the patient-sink niche constitute a pathobiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Parer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International congress on Pathobiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed infection enhances the virulence of aeromonas in the Caenorhabditis elegans model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Talagrand-Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie M. Colston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joerg Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J. Figueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des Femmes Médecins du Sénégal (AFEMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des communautés bactériennes résistantes aux antibiotiques dans des eaux urbaines à proximité du centre hospitalier de Montpellier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Almakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Montpelliérain de l'Eau et de l'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From water resistome to human pathobiome: a new look on water-related infectious diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Almakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jena-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Hery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathobiome: pathogens in microbiotas in host</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité d’Aeromonas media : quel impact taxonomique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Talagrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kimper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Figueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès national de la Société Française de Microbiologie(SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche pluridisciplinaire originale d'exploration de l'aquifère karstique du Lez : compartimentation hydrodynamique et résistance des communautés bactérienne aux antibiotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. De Montety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Léonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effervescence : environnements et résidus de médicaments : enjeux présents et futurs : quelles réponses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeromonas : évaluation et amélioration de la détection moléculaire des facteurs de virulence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Talagrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Beaz-Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latif, F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figueras, M.-J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI 2014 - 34ème Réunion Interdisciplinaire de Chimiothérapie Anti-Infectieuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic pathogenic effect of Aeromonas strains co-infecting Caenorhabditis elegans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Talagrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Aeromonas and Plesiomonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la communauté bactérienne et des sous-populations de Propionibacterium acnes au site opératoire de chirurgie cardiaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Albat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI 2014 - 34ème Réunion Interdisciplinaire de Chimiothérapie Anti-Infectieuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence, compétition et colonisation bactérienne dans l’eau de fauteuils dentaires .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Abdouchakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Parer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès national de la Société Française de Microbiologie(SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeromonas media embraces at least two clearly species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Talagrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimper, J.-P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger, F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figueras, M.-J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Aeromonas and Plesiomonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation génétique des clones de Stenotrophomonas maltophilia responsables d’infections chez l’animal : un nouveau réservoir pour l’homme?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI 2014 - 34ème Réunion Interdisciplinaire de Chimiothérapie Anti-Infectieuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des communautés bactériennes résistantes aux antibiotiques dans des environnements aquatiques de la région de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Almakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering relationships between Aeromonas isolates from a unique specimen using four molecular typing methods: how mixed are aeromonoses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Talagrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Figueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Aeromonas and Plesiomonas (ISAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches in silico et métagénomique pour caractériser le role du microbiome associé aux nematodes entomopathogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Génomique Environnementale Rennes 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unités de plasticité dans le génome de Photorhabdus : des réarrangements chromosomiques à l’échelle du temps du laboratoire à l’évolution des espèces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congrès National de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Palais des Congrès, Parc Chanot, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brucella est un ochrobactrum à génome réduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI eme Congrès de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la détection tissulaire post-mortem d’ADN de bactéries aquatiques dans le diagnostic médico-légal de décès par noyade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zorgniotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Congrès National de la Société Française de Microbiologie - Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance aux carbapénèmes dans des communautés bactériennes de milieux hydriques contrastés à l’échelle de la métropole de Montpellier, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Hamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Grail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Féliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICROBES 2024 Bienvenue chez les Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lille, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastics and antimicrobial resistance of bacteria in coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen Vo-Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brendlé-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guérois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France. , 2024, </w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-a29016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and phenotypic comparisons of Pseudomonas aeruginosa ST27 strains isolated from respiratory tract and domestic environment of a cystic fibrosis patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Surage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Menetrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zorgniotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Cystic Fibrosis Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation génomique de Pseudomonas aeruginosa ST299 au réseau d’eau en cuivre de réanimation médicale d’un CHU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Virieux-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Romano-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Achromobacter xylosoxidans have specific characteristics that could contribute to its emergence in Cystic Fibrosis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECFS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rotterdam, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastics and antimicrobial resistance of bacteria in coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen Vo Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Dieudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. , 2022, </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-040f80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is environmental epidemiology suitable for monitoring emerging antibiotic resistance in human ? A pilot study in wastewater of hospital buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zorgniotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Couillerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference in Microbial Ecotoxicology (EcotoxicoMic)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, MONTPELLIER, France. , Book of abstracts, pp.125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siderophore production diversity within the genus Achromobacter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Brivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic adaptation of Pseudomonas aeruginosa ST299 to copper water network in intensive care unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Virieux-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Romano-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entérobactéries productrices de carbapénémases dans les eaux-urbaines et péri-urbaines en Côte d’Ivoire : une approche environnementale de l'épidémiologie de la résistance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaby Aboubakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème congrès de la société française de microbiologie (SFM) MICROBES 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience du tracing des soignants COVID positifs ou contacts centralisé par un service d’hygiène hospitalière de CHU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen Vo-Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baranovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Plat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Romano-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIe Congrès de la Société Française d'Hygiène Hospitalière (SF2H) de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un an de surveillance hebdomadaire de la concentration d’ARN SARS-CoV-2 dans les effluents des bâtiments d’un CHU : un indicateur d’aide à la décision en cellule de crise Covid-19.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIe Congrès national de la Société Française d'Hygiène Hospitalière (SF2H)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nantes, France. , Livre des résumés https://www.sf2h.net/wp-content/uploads/2021/09/SF2H_2021_livre_des_resumes_FINAL.pdf, pp.225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site RABLez : Résistance aux Antibiotiques dans le Bassin du Lez. Site d’étude de l’antibiorésistance environnementale au cœur de Montpellier (http://rablez.msem.univ-montp2.fr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2019- 15ème congrès de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidrug resistant Rhizobiales in the domestic environment of cystic fibrosis patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefaniya Hantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Caparica Congress in Antibiotic Resistance (IC2AR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caparica, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the circulation of Pseudomonas aeruginosa in a medical ward where water point-of-uses are not protected by antibacterial filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baranovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefaniya Hantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Romano-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Congress of Clinical Microbiology &amp; Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des bactéries résistantes aux antibiotiques dans l’ancienne décharge de la prairie des Mauves, Nantes, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lépinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXème colloque de l’Association Francophone d’Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and molecular diversity of urinary isolates of Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dahyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lebeurre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Réveillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’antibiorésistance dans un petit fleuve urbain en lien avec les conditions hydrologiques et hydrochimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de l’antibiorésistance dans un réservoir d’eau potable : l’aquifère karstique du Lez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Microbiologie (SFM) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infections ou colonisations urinaires liées à Pseudomonas aeruginosa : caractéristiques cliniques des patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dahyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée Normande de Recherche Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rouen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P042 A 6-year longitudinal population study of Pseudomonas aeruginosa from initial colonisation in the Montpellier CF centre, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benaoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès European Cystic Fibrosis Congress (ECFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Belgrade, Serbia. , 17, pp.S71, 2018, </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1569-1993(18)30339-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la diversité phénotypique et moléculaire d'isolats urinaires de Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dahyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lebeurre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Réveillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenomics and evolution of aeromonas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Talagrand-Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Aeromonas and Plesiomonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation autour d’infections urinaires à Pseudomonas aeruginosa après cystoscopie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sorbets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Evrevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe congrès de la Société Française d’Hygiène Hospitalière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying reservoir of oxa-48 carbapenemase-producing Klebsiella pneumoniae in patient’s rooms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baranovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Congress of the Infection Prevention Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of antimicrobial resistant communities in Montpellier area. Evaluation of innovative microbial indicators of anthropic pressure - Poster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Almakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Maure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroBioOccitanie 2017 - 1ere rencontre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat and diversity of Achromobacter in households of chronically colonized cystic fibrosis patients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Cystic Fibrosis Society (ECFS) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Seville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The survey of bacterial contamination of bottled water intended for haematopoietic stem-cell transplant patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baranovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicheri Yosr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Congress of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurisation et contrôle de l’environnement des chambres lors de la sortie de patients porteurs ou infectés par une Bactérie Hautement Résistante et émergentes (BHRe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baranovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Parer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe congrès de la Société Française d’Hygiène Hospitalière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monoclonal colonisation of ICU water network by Pseudomonas aeruginosa: residual infectious risk associated to water treated with antimicrobial filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baranovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Combaluzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Congress of the Infection Prevention Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraclonal variations of resistance and phenotype in Pseudomonas aeruginosa epidemic high-risk clone ST308: A key to success within a hospital?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdouchakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbioccitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new look at Acinetobacter baumannii persistence and spread during an outbreak in intensive care unit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baranovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Parer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Massinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Corne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Congress of the Infection Prevention Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de l'antibiorésistance dans des communautés bactériennes de l'aquifère karstique du Lez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Hery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Colloque de l'Association Francophone d'Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Camaret sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôles microbiologiques en Stérilisation: Intérêt d’un contrat d’interface avec le Laboratoire d’Hygiène Hospitalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baranovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Cantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ponrouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès de la SF2S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et diversité de Vibrio parahaemolyticus, Vibrio vulnificus et Vibrio cholerae dans la lagune de Biguglia, Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hervio-Heath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Monfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Camaret sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NCL-based synthesis, 3D structure and first insight into antimicrobial properties of Cg-BigDef1, an oyster big defensin active at high salinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.P. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e congrès annuel du Groupe Français des Peptides et Protéines (GFPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we learn through multiple virulence and adaptation models from Aeromonas human clinical isolates?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Talagrand-Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Aeromonas and Plesiomonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and diversity of Vibrio parahaemolyticus, Vibrio vulnificus, and vibrio cholerae in the Biguglia lagoon, Corsica, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hervio-Heath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Colwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vibrio2017: the Seventh International Conference on the Biology of Vibrios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of High Diversity of Achromobacter Populations within Cystic Fibrosis Sputum Samples on Antimicrobial Susceptibility Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alvado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aleyrangues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI 2016 - 36ème Réunion Interdisciplinaire de Chimiothérapie Anti-Infectieuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niches environnementales et circuit de transmission des bactéries hydriques dans un service hospitalier à réseau d’eau protégé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosr Hicheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lotthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baranovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Congrès de la Société Française d’Hygiène Hospitalière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence and diversity of Vibrio parahaemolyticus, Vibrio vulnificus, and Vibrio cholerae in the Biguglia Lagoon, Corsica, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hervio-Heath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Monfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau d’eau filtré contaminé par Pseudomonas aeruginosa et risque infectieux en réanimation médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baranovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gazzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Corne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Congrès de la Société Française d’Hygiène Hospitalière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémie clonale à Klebsiella pneumoniae BLSE en néonatalogie relayée par les matelas des incubateurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Didelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Congrès de la Société Française d’Hygiène Hospitalière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laligation native simplifie l’étude de l’activité etdu mécanismed’action des peptides antimicrobiens à multiples domaines :cas des Big défensines d’huître.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor P. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bressan Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Diego Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aucagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIèmes journées annuelles MuFoPAM « MultiFonction des Peptides AntiMicrobiens »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation autour d’un cas d’infection postopératoire à Mycobacterium wolinskyi en chirurgie cardiaque.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Paquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Frapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Morquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Terru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Congrès de la Société Française d’Hygiène Hospitalière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidrug resistant Rhizobiales in an urban river nearby a regional hospital in Montpellier, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on the Environmental Dimension of Antibiotic Resistance (EDAR 3).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Wernigerode, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and genotypic variability of Pandoraea pulmonicola during chronic colonization is associated to microbiota composition shift and pulmonary exacerbation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th Annual North American Cystic Fibrosis Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission persistante de Klebsiella pneumoniae productrice de carbapénémase rapportée à un réservoir environnemental.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Clarivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI 2014 - 34ème Réunion Interdisciplinaire de Chimiothérapie Anti-Infectieuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of coagulase-negative staphylococci in pasteurized breast milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Filleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefaniya Hantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cambonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Meeting of the European Society for Paediatric Infectious Diseases (ESPID 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dublin, Ireland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance and diversity of Aeromonas spp. associated with copepods in the Seine estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamy, B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leray, J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th international symposium on Aeromonas and Plesiomonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer le risque d’épidémies nosocomiales par la détection des sous populations environnementales de P. aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Abdouchakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEMI 2014 - 19ème Colloque sur le Contrôle Épidémiologique des Maladies Infectieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre pathogènes ou le devenir? une question pour Vibrio cholerae dans les lagunes languedociennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI 2014 - 34ème Réunion Interdisciplinaire de Chimiothérapie Anti-Infectieuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation moléculaire du microbiome bactérien associé aux nématodes entomopathogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Colloque de Génomique Environnementale (GE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Rennes, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le suivi environnemental de l'épidémie à SARS-CoV-2 par les eaux usées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Ecologie &amp; Environnement; CNRS Biologie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ère des pandémies Covid, les avancées de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le cherche Midi, pp.99-103, 2024, 978-2-7491-7798-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicité des symbioses : du parasitisme au mutualisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Achouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Capy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’empreinte du Vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cherche Midi, pp.191, 2015, 978-2-7491-4383-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phylum Deferribacteres and the genus Caldithrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eugene Rosenberg; Edward F. DeLong; Stephen Lory; Erko Stackebrandt; Fabiano Thompson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Prokaryotes: Other Major Lineages of Bacteria and The Archaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.595-611, 2014, 978-3-642-38953-5. </w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38954-2_162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptides modifiés et leurs utilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Masurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2020064909A1. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empreinte du vivant, l'ADN de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Achouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Copy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Cherche-Midi, pp.192, 2015, 978-2-7491-4383-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03633026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilité de la PCR bactérienne universelle (ARN ribosomique 16S) dans le diagnostic des méningites nosocomiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ould Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zorgniotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.A246. </w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annfar.2013.07.460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetobacter cibinongensis Bacteremia in Human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Vecina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Granolleras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.784-785. </w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid1305.060532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId932"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hydrosciences.org/?page_id=103&amp;lang=fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/OqvXIyj1KbE" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oreme.org/observation/rablez/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=5DTpPjpJlxw" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pharmacie.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eco-epidemiologie.com/objectifs-mention-eco-epi/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chu-montpellier.fr/fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/showcase/103912423/admin/dashboard/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513410v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Favier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zorgniotti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Courot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Durandet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-026-01697-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166742v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Besse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Menetrey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jean-Pierre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Huc-Brandt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aujoulat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-06075-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738758v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Royer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Virieux-Petit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hersent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baranovsky" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2024.04.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738738v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Guillerez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Masnou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mimbielle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176828" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738775v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Armando" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barth&#233;l&#233;mi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verdier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dupont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2022.07.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738771v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massilia Benaoudia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jumas-Bilak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chiron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2023.105513" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738779v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marchandin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2021.07.010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603745v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hammer-Dedet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Romano-Bertrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13020301" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578100v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11020196" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03665281v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cottalorda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dahyot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Soares" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Alexandre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09234-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326511v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-George Tournoud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.710346" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326557v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ragot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfort" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13152010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986795v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bistoquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Galtier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Villard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Ferreira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2020.10.022" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03633840v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sorlin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12050610" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03311410v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mazuet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Popoff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Enault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2021.126235" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03669839v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Evrevin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2021.04.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03163322v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leoz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gravey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.611246" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03091426v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vitou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rapior" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMedMushrooms.2020037443" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047679v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Talagrand-Reboul" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colston" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Graf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lamy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaa055" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946093v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonnel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Clavi&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c00077" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018312v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hammer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9100699" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047617v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Menetrey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grenga" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Escobar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-1993(20)30465-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047671v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krajana Tainchum" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theeraphap Chareonviriyaphap" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bangs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00965" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047669v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mercier-Darty" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadly Charron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemenand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02919-19" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047635v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.558160" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047574v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jumas-Bilak" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marchandin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupont" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-1993(20)30446-X" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096823v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayad Almakki" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.183" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039557v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fofana" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khedairia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aujoulat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-1993(19)30396-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02473980v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M. De Lajudie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Andrews" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ardley" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Eardly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003426" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02110836v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Emboul&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Teyssier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.02.016" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02448615v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R. Popoff" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Diancourt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jean-Pierre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01743-18" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417322v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baranovsky" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25329/hy_xxvii_5-2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02614231v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sorbets" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lotth&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2019.05.005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417414v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Benkirate" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Legris" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25329/hy_xxvii_3-5" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101535v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brugui&#232;re" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Didelot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-019-03323-w" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888145v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdouchakour" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toubiana" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmm.2017.11.008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RS78CBC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106730v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lotth&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2017.07.028" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04D2C65Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759229v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loubiere" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pernet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Le Gall" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2018.03.027" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047714v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jayol" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Corlouer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Darty" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Maillard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-018-3203-0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901187v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Doisy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01739-18" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01790459v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Romano-Bertrand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evrevin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frapier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Sinquet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2018.01.005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047993v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisl&#232;ne Laurens" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaniya Hantova" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Godreuil" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2018.06.022" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047707v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Daniel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martocq" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benaoudia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pantel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-1993(18)30340-0" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02110850v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumont" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2018.07.020" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094315v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadua Latif-Eugen&#237;n" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Beaz-Hidalgo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jose Figueras" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201428" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760604v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Esteves" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vanhove" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mosser" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.009" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689594v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Chaix" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roger" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01259" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895500v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Alauzet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Berger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dubreuil" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkx160" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925365v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosr Hicheri" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25329/hy_xxv_4-5" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01522587v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kimper" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Colston" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00621" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760610v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Maure" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pantel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2017.04.003" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925335v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891570v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Condom" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01892" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02082936v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00037" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868099v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Terru" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aguilhon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Frapier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Paquis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2016.03.024" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8LR127M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925353v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vernhet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2016.03.009" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909551v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clarivet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morvan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jean Pierre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2015.07.007" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814232v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Ngo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Manguin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.02095" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905388v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Clarivet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2016.21.17.30213" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890326v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hays" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jacquot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gauthier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kempf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beissel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2015.06.006" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01802770v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Michon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01843-16" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275702v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Echalier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pinese" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garric" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene van Der Berghre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b04881" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867247v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masnou" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2016.05.024" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813975v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cosseau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duplan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lucas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ingrassia" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2016.02.002" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902092v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouvet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Allen-Vercoe" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Lawson" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.000520" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901177v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abdouchakour" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mournetas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01279-15" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740601v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Romano" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bourdier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Burgel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/670221" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051941v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Figueras" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01218" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053385v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zorgniotti" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2014.12.005" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925345v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(15)72824-8" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790230v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Esteves" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mosser" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hervio-Heath" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monfort" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00708" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01762655v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Calvet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Colson" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Albat" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00787" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052172v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Filleron" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(15)72819-4" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01870434v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jeziorski" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/14737159.2015.1105132" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790229v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Esteves" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Tournoud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01848-15" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740593v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Poncet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/663703" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01762810v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Beretta" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jean-Pierre" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-014-2228-2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901169v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels N&#248;rskov-Lauritsen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2015.03.012" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01870450v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roudi&#232;re" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Picaud" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-014-0325-0" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046586v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamy" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090164" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049539v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dada" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razak Seidu" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor-Axel Stenstroem" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-7-391" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01870442v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Simon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cambonie" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2013.12.022" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050239v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083376" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740605v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brunel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ba&#241;uls" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouzinbi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morquin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2009.130225" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045520v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Said" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hays" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maucort-Boulch" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oulmaati" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hantova" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earlhumdev.2014.07.004" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045924v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mesnage" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Didelot" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2047-2994-3-21" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204310v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Mory" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lem&#233;e" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2013.09.007" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049016v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filleron" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lombard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacquot" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodi&#232;re" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/archdischild-2013-304362" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050240v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.064451-0" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00722700v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kodjo" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roger" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-012-1578-x" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-87WHJ940-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115071v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes3020191" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02531842v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeli Kodjo" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046268" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115059v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-62" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740598v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Michon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imbert" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aleyrangues" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Counil" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2011.03.014" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCLJD7Q2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738936v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lebreton" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Delage" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-0711-10-27" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738934v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Jacquot" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Neveu" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Mercier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2010.09.007" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXV90TP0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740590v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Reverdy" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Dumitrescu" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2011.05.001" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04315786v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Sall&#233;" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00107-11" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740594v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Reverdy" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dumitrescu" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-011-1353-4" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3JJFKP06-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04315805v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gouby" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chiron" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00767-10" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330049v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Damay" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2009.12.008" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDVQ90GK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738932v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soulier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.038224-0" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738927v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Battistella" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Darbas" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.006759-0" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738928v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roudiere" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.006718-0" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330060v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jeannot" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-9-267" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738930v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Devine" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2009.08.005" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RCH5V35-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420507v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Campos" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.013102-0" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738908v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Terru" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le-Moing" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chammas" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00365540600606606" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658565v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Gaudriault" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laroui" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-7-r117" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738926v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330095v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Dusart" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.64416-0" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257631v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Carlier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.64883-0" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738912v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roudiere" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Comte" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1304.061255" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257630v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Citron" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Bernard" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.65213-0" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738920v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roudi&#232;re" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lorto" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tallagrand" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Jeannot" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2007.07.014" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK6MQZ0J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738918v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alauzet" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mory" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Carlier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.65173-0" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738921v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morio" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubreuil" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calvet" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00538-07" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738911v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bastien" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varlet-Marie" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marty" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-0691.2006.01642.x" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738922v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Boumzebra" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vidal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jonquet" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1312.070109" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02553863v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eden" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reynes" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2006.01.023" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXZBZQL0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738909v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Eden" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Reynes" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330108v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robert" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Artigues" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2005.01.013" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJZMN21R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738905v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Corne" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Godreuil" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jonquet" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Campos" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2005.01.024" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLQTFCM3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738903v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Counil" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Freydi&#232;re" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.43.8.3938-3943.2005" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330115v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Diego" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.46116-0" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738898v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morel" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2004.08.010" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FPRZTN9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330124v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sim&#233;on de Buochberg" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200410323" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J73GS45M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330103v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63715-0" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738892v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Foulongne" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Michaux-Charachon" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D O&#8217;callaghan" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ramuz" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2003.06.001" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0PZ4FXH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738896v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teyssier" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.48.8.3207-3208.2004" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330144v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w04-033" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330141v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gay" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.02952-0" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330129v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738889v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Darbas" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.47.12.3994-3995.2003" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330149v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carri&#232;re" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.26132-0" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330154v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramuz" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.185.9.2901-2909.2003" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738888v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carriere" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330146v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.02378-0" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738876v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Michaux-Charachon" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bourg" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David O'Callaghan" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1998.00661.x" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337741v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Depoix" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carcy" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pages" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Precigout" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0031182002002202" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-VJJPVB4H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738881v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lorin" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Henry" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00207713-52-3-983" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738886v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Allardet-Servent" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Bourg" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Boschiroli" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-1135(02)00237-7" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML1TJVW0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738884v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Behra-Miellet" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0924-8579(02)00209-1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3T6MR1K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738882v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnet" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chanal" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sirot" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Labia" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.46.6.2004-2006.2002" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738878v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carri&#232;re" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canovas" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/pl00011273" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T1BX2VVG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738877v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.180.10.2749-2755.1998" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738862v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bourg" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guigue-Talet" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Allardet-Servent" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.179.10.3244-3249.1997" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738857v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mercier" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D O'Callaghan" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.34.5.1299-1302.1996" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738855v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maugard" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michaux-Charachon" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allardet-Servent" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/13500872-141-10-2425" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230348v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Hamet" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leconte" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahiniaina Herinjiva Andriamanga" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735604v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908618v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233; Liabeuf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soyeux" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Arnal" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531942v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Vo-Hoang" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128315v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couillerot" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576309v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bormes" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Varcaresse" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142080v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salles" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352463v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pichon" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576347v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916811v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Surage" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652132v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575701v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Robert" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652135v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575711v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernaud" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakar Diaby" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Bouazizi" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932222v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-250" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576284v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dubois" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02481017v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lepinay" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capiaux" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11743" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779321v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Negro" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651619v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923840v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe de Recherche Hospitalo-Universitaire Phy2" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651422v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112334v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651054v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122688v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hery" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407856v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roure" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790232v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillou" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Almakki" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Perrin" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393859v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beretta" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02134868v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Figueras" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432588v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rubira" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farel" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nassibou" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cathala" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393881v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Royer" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504435v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486186v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383313v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurens" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jena-Pierre" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02063635v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Talagrand" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colston" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latif, F" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Figueras, M.-J." TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091462v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02066057v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Calvet" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Albat" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colson" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02066157v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02065994v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Figueras" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790233v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hery" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Montety" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02063647v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimper, J.-P." TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger, F" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Figueras, M.-J" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02066235v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jayol" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haenni" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desroches" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790234v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065206v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cubizolle" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604723v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frayssinet" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823581v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calteau" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001931v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lafay" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740555v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villard" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Peyron" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735645v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Grail" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire F&#233;liu" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622232v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brendl&#233;-Nicolas" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gu&#233;rois" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-a29016" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916882v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916938v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068035v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716551v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Vo Hoang" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dieud&#233;" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-040f80" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930801v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916923v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brivet" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916958v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932628v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaby Aboubakar" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375736v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Plat" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932530v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409696v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917016v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993217v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916999v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra L&#233;pinay" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265127v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cottalorda" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dahyot" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lebeurre" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soares" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R&#233;veillon" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409554v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rio" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407828v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Durand" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourdin" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268707v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Alexandre" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Etienne" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02148284v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-1993(18)30339-4" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112202v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824851v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02103373v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099843v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Melhem" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicheri Yosr" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grau" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02111993v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266087v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098543v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Graf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02111999v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sorbets" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaize" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112211v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Royer" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Combaluzier" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corne" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107004v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112208v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Massinon" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02111953v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourdin" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098053v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cantoni" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ponrouch" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02111957v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hervio-Heath" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894301v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Delmas" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loth" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Terrier" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Rosa" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098544v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02100217v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Colwell" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127555v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Michon" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvado" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128721v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mercier" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lotthe" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125838v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128704v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gazzano" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128735v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cadot" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Didelot" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128427v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Vergnes" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P. Terrier" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bressan Albert" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Diego Rosa" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128754v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Frapier" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435247v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caruana" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446257v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993134v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simon" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Anh Tran" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02063624v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chaix" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lesueur" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamy, B" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leray, J" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088748v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jean-Pierre" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02068692v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089990v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219031v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thaler" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623312v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389481v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capy" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01958105v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38954-2_162" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854523v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masurier" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bonnel" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maillard" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03633026v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Copy" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992624v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ould Chikh" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Compan" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annfar.2013.07.460" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJ3N4RZ6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330085v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Vecina" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granolleras" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1305.060532" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hydrosciences.org/?page_id=103&amp;lang=fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/OqvXIyj1KbE" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oreme.org/observation/rablez/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=5DTpPjpJlxw" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pharmacie.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eco-epidemiologie.com/objectifs-mention-eco-epi/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chu-montpellier.fr/fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/showcase/103912423/admin/dashboard/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513410v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Favier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zorgniotti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Courot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Durandet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-026-01697-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166742v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Besse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Menetrey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jean-Pierre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Huc-Brandt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aujoulat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-06075-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738758v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Royer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Virieux-Petit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hersent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baranovsky" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2024.04.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738738v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Guillerez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Masnou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mimbielle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176828" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738775v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Armando" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barth&#233;l&#233;mi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verdier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dupont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2022.07.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738771v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massilia Benaoudia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jumas-Bilak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chiron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2023.105513" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738779v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marchandin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2021.07.010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603745v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hammer-Dedet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Romano-Bertrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13020301" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578100v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11020196" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03665281v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cottalorda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dahyot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Soares" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Alexandre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09234-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326511v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-George Tournoud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.710346" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326557v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ragot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfort" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13152010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986795v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bistoquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Galtier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Villard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Ferreira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2020.10.022" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03633840v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sorlin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12050610" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03311410v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mazuet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Popoff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Enault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2021.126235" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03669839v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Evrevin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2021.04.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03163322v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leoz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gravey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.611246" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03091426v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vitou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rapior" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMedMushrooms.2020037443" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047679v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Talagrand-Reboul" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colston" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Graf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lamy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaa055" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946093v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonnel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Clavi&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c00077" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018312v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hammer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9100699" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047617v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Menetrey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grenga" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Escobar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-1993(20)30465-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047671v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krajana Tainchum" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theeraphap Chareonviriyaphap" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bangs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00965" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047669v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mercier-Darty" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadly Charron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemenand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02919-19" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047635v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.558160" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047574v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jumas-Bilak" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marchandin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupont" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-1993(20)30446-X" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02473980v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M. De Lajudie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Andrews" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ardley" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Eardly" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003426" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096823v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayad Almakki" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.183" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039557v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fofana" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khedairia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aujoulat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-1993(19)30396-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02448615v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R. Popoff" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Diancourt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jean-Pierre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01743-18" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02110836v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Emboul&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Teyssier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.02.016" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417322v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baranovsky" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25329/hy_xxvii_5-2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02614231v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sorbets" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lotth&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2019.05.005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417414v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Benkirate" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Legris" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25329/hy_xxvii_3-5" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101535v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brugui&#232;re" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Didelot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-019-03323-w" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901187v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Doisy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01739-18" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888145v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdouchakour" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toubiana" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmm.2017.11.008" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RS78CBC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106730v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lotth&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2017.07.028" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04D2C65Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759229v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loubiere" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pernet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Le Gall" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2018.03.027" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047714v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jayol" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Corlouer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Darty" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Maillard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-018-3203-0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01790459v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Romano-Bertrand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evrevin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frapier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Sinquet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2018.01.005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047993v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisl&#232;ne Laurens" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaniya Hantova" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Godreuil" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2018.06.022" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047707v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Daniel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martocq" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benaoudia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pantel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-1993(18)30340-0" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02110850v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumont" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2018.07.020" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094315v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadua Latif-Eugen&#237;n" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Beaz-Hidalgo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jose Figueras" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201428" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760604v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Esteves" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vanhove" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mosser" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.009" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689594v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Chaix" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roger" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01259" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895500v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Alauzet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Berger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dubreuil" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkx160" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925365v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosr Hicheri" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25329/hy_xxv_4-5" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01522587v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kimper" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Colston" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00621" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760610v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Maure" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pantel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2017.04.003" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925335v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891570v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Condom" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01892" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02082936v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00037" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868099v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Terru" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aguilhon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Frapier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Paquis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2016.03.024" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8LR127M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925353v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vernhet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2016.03.009" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909551v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clarivet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morvan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jean Pierre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2015.07.007" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905388v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Clarivet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2016.21.17.30213" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814232v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Ngo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Manguin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.02095" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890326v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hays" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jacquot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gauthier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kempf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beissel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2015.06.006" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01802770v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Michon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01843-16" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275702v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Echalier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pinese" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garric" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene van Der Berghre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b04881" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867247v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masnou" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2016.05.024" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813975v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cosseau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duplan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lucas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ingrassia" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2016.02.002" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053385v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zorgniotti" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2014.12.005" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925345v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(15)72824-8" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902092v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouvet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Allen-Vercoe" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Lawson" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.000520" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901177v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abdouchakour" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mournetas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01279-15" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740601v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Romano" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bourdier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Burgel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/670221" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051941v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Figueras" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01218" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790230v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Esteves" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mosser" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hervio-Heath" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monfort" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00708" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01762655v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Calvet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Colson" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Albat" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00787" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052172v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Filleron" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(15)72819-4" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01870434v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jeziorski" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/14737159.2015.1105132" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790229v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Esteves" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Tournoud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01848-15" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740593v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Poncet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/663703" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01762810v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Beretta" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jean-Pierre" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-014-2228-2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901169v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels N&#248;rskov-Lauritsen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2015.03.012" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01870442v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Simon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cambonie" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2013.12.022" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050239v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083376" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01870450v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roudi&#232;re" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Picaud" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-014-0325-0" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046586v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090164" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049539v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dada" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razak Seidu" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor-Axel Stenstroem" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-7-391" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740605v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brunel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ba&#241;uls" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouzinbi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morquin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2009.130225" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045520v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Said" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hays" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maucort-Boulch" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oulmaati" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hantova" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earlhumdev.2014.07.004" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045924v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mesnage" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Didelot" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2047-2994-3-21" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204310v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Mory" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lem&#233;e" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2013.09.007" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049016v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filleron" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lombard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacquot" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodi&#232;re" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/archdischild-2013-304362" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050240v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.064451-0" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00722700v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kodjo" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roger" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-012-1578-x" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-87WHJ940-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115071v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes3020191" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02531842v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeli Kodjo" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046268" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115059v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-62" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740598v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Michon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imbert" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aleyrangues" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Counil" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2011.03.014" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCLJD7Q2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740590v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Reverdy" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Dumitrescu" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2011.05.001" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738936v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lebreton" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Delage" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-0711-10-27" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738934v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Jacquot" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Neveu" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Mercier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2010.09.007" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXV90TP0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04315786v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Sall&#233;" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00107-11" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740594v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Reverdy" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dumitrescu" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-011-1353-4" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3JJFKP06-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330049v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Damay" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2009.12.008" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDVQ90GK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04315805v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gouby" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chiron" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00767-10" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738932v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soulier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.038224-0" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738927v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Battistella" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Darbas" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.006759-0" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738928v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roudiere" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.006718-0" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738930v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Devine" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2009.08.005" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RCH5V35-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420507v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Campos" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.013102-0" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330060v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jeannot" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-9-267" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738908v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Terru" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le-Moing" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chammas" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00365540600606606" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658565v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Gaudriault" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laroui" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-7-r117" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738926v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738920v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roudi&#232;re" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lorto" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tallagrand" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Jeannot" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2007.07.014" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK6MQZ0J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330095v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Dusart" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.64416-0" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257631v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Carlier" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.64883-0" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738912v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roudiere" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Comte" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1304.061255" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257630v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Citron" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Bernard" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.65213-0" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738918v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alauzet" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mory" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Carlier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.65173-0" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738921v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morio" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubreuil" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calvet" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00538-07" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738911v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bastien" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varlet-Marie" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marty" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-0691.2006.01642.x" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738922v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Boumzebra" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vidal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jonquet" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1312.070109" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02553863v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eden" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reynes" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2006.01.023" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXZBZQL0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738909v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Eden" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Reynes" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330115v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Diego" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.46116-0" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738898v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morel" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2004.08.010" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FPRZTN9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330108v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robert" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Artigues" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2005.01.013" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJZMN21R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738905v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Corne" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Godreuil" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jonquet" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Campos" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2005.01.024" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLQTFCM3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738903v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Counil" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Freydi&#232;re" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.43.8.3938-3943.2005" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330124v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sim&#233;on de Buochberg" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200410323" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J73GS45M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330103v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63715-0" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738892v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Foulongne" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Michaux-Charachon" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D O&#8217;callaghan" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ramuz" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2003.06.001" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0PZ4FXH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738896v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teyssier" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.48.8.3207-3208.2004" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330144v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w04-033" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330141v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gay" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.02952-0" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330129v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738889v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Darbas" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.47.12.3994-3995.2003" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330154v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramuz" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.185.9.2901-2909.2003" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330149v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carri&#232;re" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.26132-0" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738888v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carriere" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330146v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.02378-0" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738881v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lorin" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Henry" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00207713-52-3-983" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738876v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Michaux-Charachon" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bourg" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David O'Callaghan" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1998.00661.x" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337741v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Depoix" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carcy" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pages" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Precigout" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0031182002002202" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-VJJPVB4H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738886v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Allardet-Servent" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Bourg" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Boschiroli" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-1135(02)00237-7" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML1TJVW0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738884v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Behra-Miellet" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0924-8579(02)00209-1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3T6MR1K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738882v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnet" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chanal" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sirot" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Labia" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.46.6.2004-2006.2002" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738878v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carri&#232;re" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canovas" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/pl00011273" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T1BX2VVG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738877v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.180.10.2749-2755.1998" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738862v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bourg" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guigue-Talet" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Allardet-Servent" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.179.10.3244-3249.1997" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738857v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mercier" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D O'Callaghan" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.34.5.1299-1302.1996" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738855v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maugard" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michaux-Charachon" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allardet-Servent" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/13500872-141-10-2425" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582383v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Vo-Hoang" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gauvry" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leconte" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230348v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Hamet" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahiniaina Herinjiva Andriamanga" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735604v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908618v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233; Liabeuf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soyeux" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Arnal" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531942v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128315v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couillerot" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576309v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bormes" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Varcaresse" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142080v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salles" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352463v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pichon" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576347v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916811v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Surage" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652132v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575701v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Robert" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652135v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575711v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernaud" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakar Diaby" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Bouazizi" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932222v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-250" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576284v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dubois" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02481017v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lepinay" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capiaux" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11743" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779321v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Negro" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651619v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923840v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe de Recherche Hospitalo-Universitaire Phy2" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651422v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112334v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651054v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122688v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hery" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407856v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roure" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790232v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillou" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Almakki" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Perrin" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393859v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beretta" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432588v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rubira" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farel" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nassibou" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cathala" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02134868v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Figueras" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393881v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Royer" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504435v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486186v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383313v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurens" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jena-Pierre" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02065994v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Talagrand" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Figueras" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790233v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hery" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Montety" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02063635v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colston" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latif, F" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Figueras, M.-J." TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091462v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02066057v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Calvet" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Albat" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colson" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02066157v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02063647v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimper, J.-P." TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger, F" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Figueras, M.-J" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02066235v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jayol" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haenni" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desroches" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790234v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065206v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cubizolle" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604723v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frayssinet" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823581v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calteau" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001931v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lafay" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740555v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villard" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Peyron" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735645v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Grail" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire F&#233;liu" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622232v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brendl&#233;-Nicolas" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gu&#233;rois" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-a29016" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916882v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916938v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068035v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716551v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Vo Hoang" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dieud&#233;" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-040f80" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930801v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916923v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brivet" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916958v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932628v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaby Aboubakar" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375736v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Plat" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932530v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409696v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917016v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993217v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916999v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra L&#233;pinay" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265127v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cottalorda" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dahyot" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lebeurre" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soares" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R&#233;veillon" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409554v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rio" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407828v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Durand" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourdin" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268707v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Alexandre" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Etienne" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02148284v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-1993(18)30339-4" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266087v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098543v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Graf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02111999v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sorbets" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaize" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112202v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824851v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02103373v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099843v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Melhem" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicheri Yosr" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grau" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02111993v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112211v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Royer" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Combaluzier" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corne" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107004v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112208v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Massinon" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02111953v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourdin" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098053v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cantoni" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ponrouch" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02111957v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hervio-Heath" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894301v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Delmas" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loth" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Terrier" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Rosa" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098544v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02100217v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Colwell" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127555v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Michon" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvado" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128721v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mercier" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lotthe" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125838v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128704v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gazzano" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128735v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cadot" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Didelot" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128427v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Vergnes" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P. Terrier" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bressan Albert" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Diego Rosa" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128754v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Frapier" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435247v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caruana" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446257v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088748v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jean-Pierre" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993134v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simon" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Anh Tran" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02063624v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chaix" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lesueur" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamy, B" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leray, J" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02068692v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089990v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219031v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thaler" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623312v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389481v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capy" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01958105v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38954-2_162" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854523v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masurier" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bonnel" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maillard" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03633026v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Copy" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992624v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ould Chikh" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Compan" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annfar.2013.07.460" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJ3N4RZ6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330085v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Vecina" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granolleras" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1305.060532" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>