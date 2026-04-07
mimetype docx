--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2788,260 +2788,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design methodology of a 28 nm FD-SOI Capacitive Feedback RF LNA based on the ACM Model and Look-up Tables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovani Crasby Britton Orozco</w:t>
+                <w:t xml:space="preserve">Mélangeur N-Path à 5 chemins rejetant jusqu'à l'harmonique 8 inclus pour récepteurs multistandards basse consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alshakoush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Subias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Joint International EuroSOI Workshop and International Conference on Ultimate Integration on Silicon (EuroSOI-ULIS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Udine, Italy</w:t>
+              <w:t xml:space="preserve">22èmes Journées Nationales Microondes (JNM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765877v1</w:t>
+                <w:t xml:space="preserve">hal-04023663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélangeur N-Path à 5 chemins rejetant jusqu'à l'harmonique 8 inclus pour récepteurs multistandards basse consommation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Loïc Vincent</w:t>
+                <w:t xml:space="preserve">Design methodology of a 28 nm FD-SOI Capacitive Feedback RF LNA based on the ACM Model and Look-up Tables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovani Crasby Britton Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Galy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22èmes Journées Nationales Microondes (JNM 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">8th Joint International EuroSOI Workshop and International Conference on Ultimate Integration on Silicon (EuroSOI-ULIS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Udine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04023663v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-Path Mixer with Wide Rejection Including the 7 th Harmonic for Low Power Multi-standard Receivers</w:t>
               </w:r>
@@ -3423,177 +3423,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Complexity Architecture of N-Path Mixers for Low Power Application</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Podevin</w:t>
+                <w:t xml:space="preserve">On the use of causal feature selection in the context of machine-learning indirect test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel J. Barragan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cilici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE International New Circuits and Systems Conference (NEWCAS 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Florence, Italy. pp.276-279</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453736v1</w:t>
+                <w:t xml:space="preserve">hal-02137068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yield Recovery of mm-Wave Power Amplifiers using Variable Decoupling Cells and One-Shot Statistical Calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cilici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3652,73 +3643,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Sapporo, Japan. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of causal feature selection in the context of machine-learning indirect test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel J. Barragan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3761,319 +3752,328 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Florence, Italy. pp.276-279</w:t>
+              <w:t xml:space="preserve">2019 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Florence, France. pp.276-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137068v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02231655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of causal feature selection in the context of machine-learning indirect test</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Cilici</w:t>
+                <w:t xml:space="preserve">Architectures optimisées de mélangeurs N-Path en vue d’applications basse consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al Shakoush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Subias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourdel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Florence, France. pp.276-279</w:t>
+              <w:t xml:space="preserve">21èmes journées nationales micro-ondes, JNM’19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, CAEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02231655v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectures optimisées de mélangeurs N-Path en vue d’applications basse consommation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
+                <w:t xml:space="preserve">Low Complexity Architecture of N-Path Mixers for Low Power Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alshakoush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Lauga-Larroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Subias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Taris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes journées nationales micro-ondes, JNM’19</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IEEE International New Circuits and Systems Conference (NEWCAS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2019, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/newcas44328.2019.8961234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129047v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3.2–3.6GHz SOI-LDMOS Dual-Input Doherty Power Amplifier</w:t>
               </w:r>
@@ -4321,282 +4321,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assisted test generation strategy for non-intrusive machine learning indirect test of millimeter-wave circuits</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reliability Assessment of 4GSP/s Interleaved SAR ADC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Lajmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IEEE European Test Symposium (ETS'2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 IEEE International Reliability Physics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Burlingame, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922313v1</w:t>
+                <w:t xml:space="preserve">hal-02134737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Assessment of 4GSP/s Interleaved SAR ADC</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assisted test generation strategy for non-intrusive machine learning indirect test of millimeter-wave circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cilici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel J. Barragan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bourdel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Reliability Physics Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd IEEE European Test Symposium (ETS'2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bremen, Germany. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETS.2018.8400689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134737v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fully &amp;lt;i&amp;gt;in-situ&amp;lt;/i&amp;gt; reflectometer in G band in 55 nm SiGe BiCMOS</w:t>
               </w:r>
@@ -4831,273 +4831,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception en vue du test d’un amplificateur de puissance à 60 GHz</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A D-band tuner for in-situ noise and power characterization in BiCMOS 55 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bouvot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quémerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducournau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Danneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM'17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">2017 IEEE 17th Topical Meeting on Silicon Monolithic Integrated Circuits in RF Systems (SiRF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Phoenix, United States. pp.103-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649564v1</w:t>
+                <w:t xml:space="preserve">hal-02012861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A D-band tuner for in-situ noise and power characterization in BiCMOS 55 nm</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception en vue du test d’un amplificateur de puissance à 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cilici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel J. Barragan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Mir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 17th Topical Meeting on Silicon Monolithic Integrated Circuits in RF Systems (SiRF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Phoenix, United States. pp.103-106</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012861v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau d'adaptation pour amplificateur de puissance large bande en classe B/J continue</w:t>
               </w:r>
@@ -5332,295 +5332,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A G band +2 dBm balanced frequency doubler in 55 nm SiGe BiCMOS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ayssar Serhan</w:t>
+                <w:t xml:space="preserve">Noise parameters of SiGe HBTs in mmW range: towards a full in situ measurement extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Danneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouvot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Azevedo Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lepilliet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Quémerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 17th Topical Meeting on Silicon Monolithic Integrated Circuits in RF Systems (SiRF)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SIRF.2017.7874371⟩</w:t>
+              <w:t xml:space="preserve">2017 International Conference on Noise and Fluctuations (ICNF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Vilnius, Lithuania. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICNF.2017.7985944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012682v1</w:t>
+                <w:t xml:space="preserve">hal-02012863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise parameters of SiGe HBTs in mmW range: towards a full in situ measurement extraction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Azevedo Goncalves</w:t>
+                <w:t xml:space="preserve">A G band +2 dBm balanced frequency doubler in 55 nm SiGe BiCMOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Aouimeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Moron Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayssar Serhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lepilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quémerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Conference on Noise and Fluctuations (ICNF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Vilnius, Lithuania. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2017 IEEE 17th Topical Meeting on Silicon Monolithic Integrated Circuits in RF Systems (SiRF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Phoenix, AZ, United States. pp.60-63, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICNF.2017.7985944⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SIRF.2017.7874371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012863v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premier Système de Mesure Petit Signaux Deux Ports Complètement Intégré en Bande G</w:t>
               </w:r>
@@ -5850,372 +5850,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 700MHz output bandwidth, 30dB dynamic range, common-base mm-wave power detector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception d'un quadrupleur de fréquence en technologie BiCMOS 55 nm en bande G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Aouimeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Moron Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quémerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayssar Serhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE MTT-S International Microwave Symposium (IMS2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Phoenix, United States. pp.1-3</w:t>
+              <w:t xml:space="preserve">GDR ONDES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015007v1</w:t>
+                <w:t xml:space="preserve">hal-02019222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un quadrupleur de fréquence en technologie BiCMOS 55 nm en bande G</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid Aouimeur</w:t>
+                <w:t xml:space="preserve">Atténuateur Actif pour les Applications en Bande D réalisé en technologie BiCMOS 55 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quémerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ayssar Serhan</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR ONDES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">19èmes Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019222v1</w:t>
+                <w:t xml:space="preserve">hal-02021512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atténuateur Actif pour les Applications en Bande D réalisé en technologie BiCMOS 55 nm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Quémerais</w:t>
+                <w:t xml:space="preserve">A 700MHz output bandwidth, 30dB dynamic range, common-base mm-wave power detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayssar Serhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">2015 IEEE MTT-S International Microwave Symposium (IMS2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Phoenix, United States. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02021512v1</w:t>
+                <w:t xml:space="preserve">hal-02015007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 135-150 GHz frequency quadrupler with 0.5 dBm peak output power in 55 nm SiGe BiCMOS technology</w:t>
               </w:r>
@@ -7866,51 +7866,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélangeur à N Chemins à réjection d’harmoniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alshakoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8173,51 +8173,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B189DF64"/>
+    <w:nsid w:val="018B689F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8404,51 +8404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-lauga-larroze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6191-789X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189770589" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04253273v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cilici" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Margalef-Rovira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lauga-Larroze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Leger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3322750" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740211v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Britton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108340" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cilici" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J. Barragan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.2991412" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128824v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Subias" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hameau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fournier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0327" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011282v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bossuet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Qu&#233;merais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2016.2614969" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012350v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayssar Serhan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821721v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coulot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hasbani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2241456" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068844v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fournier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hasbani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042856v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Crasby Britton Orozco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dormieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lugo-Alvarez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS65346.2025.10963946" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05215309v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Otmani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Arnould" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS64648.2025.11106994" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634025v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME61930.2024.10559702" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791351v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Moussa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS58973.2024.10666334" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331937v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Gonsalves Santos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ibrahim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105262v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joycelyn Hai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cacho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Federspiel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidjani Garba-Seybou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Divay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS48203.2023.10117885" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305746v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berlingard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC57769.2023.10321896" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023658v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS52662.2022.9901390" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832042v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. Eisenstadt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Roos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Morris" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Gonzalez-Jimenez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopery Mounet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS54262.2022.9810461" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759492v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barragan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050556v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cacho" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Divay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS48227.2022.9764535" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765877v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023663v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alshakoush" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vincent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852364v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Shakoush" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS52662.2022.9901392" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04453751v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Al Shakoush" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ibrahim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/newcas49341.2020.9159792" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02934668v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Aouimeur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gloria" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMIM48759.2020.9299098" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04453736v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lauga-Larroze" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Subias" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/newcas44328.2019.8961234" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128847v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02137068v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02231655v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129047v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911387v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Boutayeb" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reynier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Parat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/S3S46989.2019.9320747" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166246v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMACD.2019.8795238" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922313v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2018.8400689" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134737v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lajmi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O David" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Blanc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788144v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lepilliet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2018.8430015" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012859v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649564v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012861v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouvot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Danneville" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021513v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012681v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Moron Guerra" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2017.7927310" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012682v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIRF.2017.7874371" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012863v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deng" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouvot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azevedo Goncalves" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2017.7985944" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020034v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019237v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015007v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019222v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021512v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012856v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015001v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014998v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014996v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serhan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corrao" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994547v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Souvignet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trochut" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994542v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020738v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472098v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sicard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amhaz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rolland" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377832v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00226397v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renaudin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222814v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142359v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134474v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142533v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-D. Berger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569922v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9965-5_4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1C5XPTLS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332066v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00178598v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-lauga-larroze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6191-789X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189770589" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04253273v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cilici" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Margalef-Rovira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lauga-Larroze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Leger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3322750" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740211v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Britton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108340" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cilici" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J. Barragan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.2991412" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128824v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Subias" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hameau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fournier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0327" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011282v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bossuet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Qu&#233;merais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2016.2614969" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012350v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayssar Serhan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821721v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coulot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hasbani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2241456" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068844v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fournier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hasbani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042856v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Crasby Britton Orozco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dormieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lugo-Alvarez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS65346.2025.10963946" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05215309v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Otmani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Arnould" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS64648.2025.11106994" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634025v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME61930.2024.10559702" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791351v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Moussa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS58973.2024.10666334" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331937v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Gonsalves Santos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ibrahim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105262v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joycelyn Hai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cacho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Federspiel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidjani Garba-Seybou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Divay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS48203.2023.10117885" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305746v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berlingard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC57769.2023.10321896" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023658v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS52662.2022.9901390" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832042v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. Eisenstadt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Roos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Morris" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Gonzalez-Jimenez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopery Mounet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS54262.2022.9810461" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759492v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barragan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050556v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cacho" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Divay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS48227.2022.9764535" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023663v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alshakoush" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vincent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765877v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852364v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Shakoush" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS52662.2022.9901392" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04453751v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Al Shakoush" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ibrahim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/newcas49341.2020.9159792" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02934668v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Aouimeur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gloria" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMIM48759.2020.9299098" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02137068v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128847v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02231655v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129047v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04453736v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lauga-Larroze" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Subias" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taris" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/newcas44328.2019.8961234" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911387v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Boutayeb" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reynier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Parat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/S3S46989.2019.9320747" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166246v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMACD.2019.8795238" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134737v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lajmi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O David" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Blanc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922313v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2018.8400689" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788144v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lepilliet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2018.8430015" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012859v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012861v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouvot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Danneville" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649564v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021513v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012681v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Moron Guerra" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2017.7927310" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012863v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deng" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouvot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azevedo Goncalves" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2017.7985944" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012682v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIRF.2017.7874371" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020034v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019237v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019222v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021512v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015007v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012856v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015001v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014998v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014996v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serhan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corrao" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994547v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Souvignet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trochut" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994542v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020738v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472098v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sicard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amhaz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rolland" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377832v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00226397v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renaudin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222814v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142359v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134474v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142533v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-D. Berger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569922v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9965-5_4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1C5XPTLS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332066v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00178598v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>