--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -180,1054 +180,1188 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonintrusive Machine Learning-Based Yield Recovery and Performance Recentering for mm-Wave Power Amplifiers: A Two-Stage Class-A Power Amplifier Case Study</w:t>
+                <w:t xml:space="preserve">Extension of quasi-load insensitive generalized Class-E Doherty operation with complex load trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Cilici</w:t>
+                <w:t xml:space="preserve">Mehdi Otmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Margalef-Rovira</w:t>
+                <w:t xml:space="preserve">Ayssar Serhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Leger</w:t>
+                <w:t xml:space="preserve">Pascal Reynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 72 (5), pp.3046 - 3064. </w:t>
+              <w:t xml:space="preserve">Chips</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (2), pp.26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2023.3322750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/chips4020026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04253273v1</w:t>
+                <w:t xml:space="preserve">cea-05071533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design methodology of a 28 nm FD-SOI Capacitive Feedback RF LNA based on the ACM Model and Look-up Tables</w:t>
+                <w:t xml:space="preserve">Nonintrusive Machine Learning-Based Yield Recovery and Performance Recentering for mm-Wave Power Amplifiers: A Two-Stage Class-A Power Amplifier Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovani Britton</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Florent Cilici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Margalef-Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Galy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Bourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2022.108340⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72 (5), pp.3046 - 3064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2023.3322750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740211v1</w:t>
+                <w:t xml:space="preserve">hal-04253273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nonintrusive Machine Learning-Based Test Methodology for Millimeter-Wave Integrated Circuits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design methodology of a 28 nm FD-SOI Capacitive Feedback RF LNA based on the ACM Model and Look-up Tables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel J. Barragan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Giovani Britton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Leger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Salvador Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Galy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2020.2991412⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 194, pp.108340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2022.108340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899927v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">gm/ID based methodology for capacitive feedback LNA design</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Nonintrusive Machine Learning-Based Test Methodology for Millimeter-Wave Integrated Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cilici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel J. Barragan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Hameau</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
+                <w:t xml:space="preserve">G. Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composants nanoélectroniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2 (1), </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2020.2991412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128824v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 10 dBm Output Power D-Band Power Source With 5 dB Conversion Gain in BiCMOS 55nm</w:t>
+                <w:t xml:space="preserve">gm/ID based methodology for capacitive feedback LNA design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Bossuet</w:t>
+                <w:t xml:space="preserve">Jing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Quémerais</w:t>
+                <w:t xml:space="preserve">Serge Subias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Gaquière</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Frédéric Hameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LMWC.2016.2614969⟩</w:t>
+              <w:t xml:space="preserve">Composants nanoélectroniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011282v1</w:t>
+                <w:t xml:space="preserve">hal-02128824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common-Base/Common-Gate Millimeter-Wave Power Detectors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A 10 dBm Output Power D-Band Power Source With 5 dB Conversion Gain in BiCMOS 55nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quémerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (11), pp.930-932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LMWC.2016.2614969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012350v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability Analysis and Design Procedure of Multiloop Linear LDO Regulators via State Matrix Decomposition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Common-Base/Common-Gate Millimeter-Wave Power Detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayssar Serhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Hasbani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (12), pp.4483-4491</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPEL.2013.2241456⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00821721v1</w:t>
+                <w:t xml:space="preserve">hal-02012350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stability Analysis and Design Procedure of Multiloop Linear LDO Regulators via State Matrix Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hasbani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (11), pp.5352-5363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2013.2241456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">High Power-Supply-Rejection (PSR) Low Drop-Out Regulator for Ultra Low Power Radiofrequency Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Coulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hasbani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47 (20), pp.1117 - 1118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1237,6460 +1371,6460 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">28 nm FD-SOI 4 K RF LNA design using DC transistor characterization measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovani Crasby Britton Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dormieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Lugo-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LATS 2025 - IEEE 26th Latin American Test Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, San Andres, Colombia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LATS65346.2025.10963946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Methodology for Wideband Class-E Sequential Load Modulated Balanced Amplifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Otmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayssar Serhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">newcas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France. pp.401-404, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NewCAS64648.2025.11106994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05215309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of Quasi-Load Insensitive Class-E Doherty Operation with Complex Load Trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Otmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayssar Serhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Conference on Ph.D Research in Microelectronics and Electronics (PRIME 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Larnaca, Cyprus. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PRIME61930.2024.10559702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Control Law for N-Path Mixer Switches Enhancing Harmonic Rejection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasan Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP/IEEE International Conference on Very Large Scale Integration (VLSI-SoC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Tanger, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LUT-based design of a cryogenic cascode LNA with simultaneous noise and power matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovani Crasby Britton Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dormieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Lugo-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEWCAS 2024 - 22nd IEEE International NEWCAS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Sherbrooke, Canada. pp.65-69, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NEWCAS58973.2024.10666334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Digital N-Path Mixers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Podevin</w:t>
+                <w:t xml:space="preserve">Integrated test circuit for off-state dynamic drain stress evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joycelyn Hai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Federspiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tidjani Garba-Seybou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Divay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Conference on Design of Circuits and Integrated Systems (DCIS 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IRPS 2023 - IEEE International Reliability Physics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Monterey, United States. pp.10.1109/IRPS48203.2023.10117885, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRPS48203.2023.10117885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331937v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated test circuit for off-state dynamic drain stress evaluation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexis Divay</w:t>
+                <w:t xml:space="preserve">Making Digital N-Path Mixers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jéssica Gonsalves Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRPS 2023 - IEEE International Reliability Physics Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">38th Conference on Design of Circuits and Integrated Systems (DCIS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Malaga, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRPS48203.2023.10117885⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04105262v1</w:t>
+                <w:t xml:space="preserve">hal-04331937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise modeling using look-up tables and DC measurements for cryogenic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovani Crasby Britton Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dormieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Berlingard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VLSI-SoC 2023 - 31st IFIP/IEEE International Conference on Very Large Scale Integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Sharjah, United Arab Emirates. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VLSI-SoC57769.2023.10321896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Timed Ring Oscillators for Non-Overlapping and Overlapping Phases Synthesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sana Ibrahim</w:t>
+                <w:t xml:space="preserve">Comprehensive Analysis of RF Hot-Carrier Reliability Sensitivity and Design Explorations for 28GHz Power Amplifier Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Divay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bourdel</w:t>
+                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IEEE International NEWCAS Conference (NEWCAS 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS52662.2022.9901390⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Reliability Physics Symposium (IRPS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Mar 2022, Dallas, United States. pp.4B.2-1-4B.2-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRPS48227.2022.9764535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04023658v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Session on RF/5G Test</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christopery Mounet</w:t>
+                <w:t xml:space="preserve">Feature selection techniques for indirect test and statistical calibration of mm-wave integrated circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Barragan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Cilici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE European Test Symposium (ETS 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th European Test Symposium (ETS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ETS54262.2022.9810461⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04832042v1</w:t>
+                <w:t xml:space="preserve">hal-03759492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature selection techniques for indirect test and statistical calibration of mm-wave integrated circuits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Salvador Mir</w:t>
+                <w:t xml:space="preserve">Special Session on RF/5G Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William R. Eisenstadt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Roos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devin Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Gonzalez-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopery Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th European Test Symposium (ETS 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE European Test Symposium (ETS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Barcelona, Spain. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETS54262.2022.9810461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759492v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Analysis of RF Hot-Carrier Reliability Sensitivity and Design Explorations for 28GHz Power Amplifier Applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Self-Timed Ring Oscillators for Non-Overlapping and Overlapping Phases Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Reliability Physics Symposium (IRPS 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRPS48227.2022.9764535⟩</w:t>
+              <w:t xml:space="preserve">20th IEEE International NEWCAS Conference (NEWCAS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Québec City, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS52662.2022.9901390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04050556v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélangeur N-Path à 5 chemins rejetant jusqu'à l'harmonique 8 inclus pour récepteurs multistandards basse consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alshakoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Subias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22èmes Journées Nationales Microondes (JNM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design methodology of a 28 nm FD-SOI Capacitive Feedback RF LNA based on the ACM Model and Look-up Tables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovani Crasby Britton Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Joint International EuroSOI Workshop and International Conference on Ultimate Integration on Silicon (EuroSOI-ULIS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Udine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-Path Mixer with Wide Rejection Including the 7 th Harmonic for Low Power Multi-standard Receivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Al Shakoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Subias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel J. Barragan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IEEE Interregional NEWCAS Conference (NEWCAS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2022, Quebec City, Canada. pp.256-260, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NEWCAS52662.2022.9901392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved π-Delayed Harmonic Rejection N-Path Mixer for Low Power Consumption and Multistandard Receiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Al Shakoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IEEE International New Circuits and Systems Conference (NEWCAS 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2020, Montreal, Canada. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/newcas49341.2020.9159792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fully-integrated high-isolation transfer switch for G-band in-situ reflectometer applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Aouimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Margalef-Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE MTT-S International Conference on Microwaves for Intelligent Mobility, ICMIM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Linz, Austria. 4 p., </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMIM48759.2020.9299098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of causal feature selection in the context of machine-learning indirect test</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bourdel</w:t>
+                <w:t xml:space="preserve">Low Complexity Architecture of N-Path Mixers for Low Power Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alshakoush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Lauga-Larroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Subias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Taris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IEEE International New Circuits and Systems Conference (NEWCAS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2019, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/newcas44328.2019.8961234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137068v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yield Recovery of mm-Wave Power Amplifiers using Variable Decoupling Cells and One-Shot Statistical Calibration</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Architectures optimisées de mélangeurs N-Path en vue d’applications basse consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al Shakoush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Subias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourdel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Sapporo, Japan. pp.1-5</w:t>
+              <w:t xml:space="preserve">21èmes journées nationales micro-ondes, JNM’19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, CAEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128847v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of causal feature selection in the context of machine-learning indirect test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel J. Barragan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cilici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Florence, France. pp.276-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02231655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectures optimisées de mélangeurs N-Path en vue d’applications basse consommation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Al Shakoush</w:t>
+                <w:t xml:space="preserve">On the use of causal feature selection in the context of machine-learning indirect test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel J. Barragan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Subias</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">F. Cilici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourdel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes journées nationales micro-ondes, JNM’19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, CAEN, France</w:t>
+              <w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Florence, Italy. pp.276-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129047v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Complexity Architecture of N-Path Mixers for Low Power Application</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Podevin</w:t>
+                <w:t xml:space="preserve">Yield Recovery of mm-Wave Power Amplifiers using Variable Decoupling Cells and One-Shot Statistical Calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cilici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel J. Barragan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE International New Circuits and Systems Conference (NEWCAS 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Sapporo, Japan. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453736v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3.2–3.6GHz SOI-LDMOS Dual-Input Doherty Power Amplifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayssar Serhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Reynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Parat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Divay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE SOI-3D-Subthreshold Microelectronics Technology Unified Conference (S3S 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, San Jose (CA), United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/S3S46989.2019.9320747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient generation of data sets for one-shot statistical calibration of RF/mm-wave circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cilici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel J. Barragan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Leger</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Salvador Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Synthesis, Modeling, Analysis and Simulation Methods and Applications to Circuit Design (SMACD 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland. pp.17-20, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SMACD.2019.8795238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability Assessment of 4GSP/s Interleaved SAR ADC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Lajmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Reliability Physics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Burlingame, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assisted test generation strategy for non-intrusive machine learning indirect test of millimeter-wave circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cilici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel J. Barragan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd IEEE European Test Symposium (ETS'2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Bremen, Germany. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ETS.2018.8400689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fully &amp;lt;i&amp;gt;in-situ&amp;lt;/i&amp;gt; reflectometer in G band in 55 nm SiGe BiCMOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Aouimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lepilliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INMMIC 2018 - International Workshop on Integrated Nonlinear Microwave and Millimetre-wave Circuits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Brive La Gaillarde, France. pp.1-3, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INMMIC.2018.8430015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output matching network design for broadband class B/J power amplifier</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Conception en vue du test d’un amplificateur de puissance à 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cilici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel J. Barragan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Mir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 13th Conference on Ph.D. Research in Microelectronics and Electronics (PRIME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Giardini Naxos - Taormina, Italy. pp.41-44</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012859v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A D-band tuner for in-situ noise and power characterization in BiCMOS 55 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bouvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Quémerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Danneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE 17th Topical Meeting on Silicon Monolithic Integrated Circuits in RF Systems (SiRF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Phoenix, United States. pp.103-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception en vue du test d’un amplificateur de puissance à 60 GHz</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel J. Barragan</w:t>
+                <w:t xml:space="preserve">Output matching network design for broadband class B/J power amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Boutayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayssar Serhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salvador Mir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM'17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">2017 13th Conference on Ph.D. Research in Microelectronics and Electronics (PRIME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Giardini Naxos - Taormina, Italy. pp.41-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649564v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau d'adaptation pour amplificateur de puissance large bande en classe B/J continue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayssar Serhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR ONDES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A G band frequency quadrupler in 55 nm BiCMOS for bist applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Aouimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Moron Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 Integrated Nonlinear Microwave and Millimetre-wave Circuits Workshop (INMMiC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Graz, Austria. pp.1-4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INMMIC.2017.7927310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise parameters of SiGe HBTs in mmW range: towards a full in situ measurement extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Danneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Azevedo Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lepilliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 International Conference on Noise and Fluctuations (ICNF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Vilnius, Lithuania. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICNF.2017.7985944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A G band +2 dBm balanced frequency doubler in 55 nm SiGe BiCMOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Aouimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Moron Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayssar Serhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lepilliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Quémerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE 17th Topical Meeting on Silicon Monolithic Integrated Circuits in RF Systems (SiRF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Phoenix, AZ, United States. pp.60-63, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SIRF.2017.7874371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premier Système de Mesure Petit Signaux Deux Ports Complètement Intégré en Bande G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Aouimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Moron Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayssar Serhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lepilliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Quémerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un doubleur de fréquence +4 dBm en technologie BiCMOS 55 nm en bande W</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Aouimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Moron Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Quémerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un quadrupleur de fréquence en technologie BiCMOS 55 nm en bande G</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A 700MHz output bandwidth, 30dB dynamic range, common-base mm-wave power detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayssar Serhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR ONDES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">2015 IEEE MTT-S International Microwave Symposium (IMS2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Phoenix, United States. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02019222v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atténuateur Actif pour les Applications en Bande D réalisé en technologie BiCMOS 55 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Quémerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes Journées Nationales Micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 700MHz output bandwidth, 30dB dynamic range, common-base mm-wave power detector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Conception d'un quadrupleur de fréquence en technologie BiCMOS 55 nm en bande G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Aouimeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Moron Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quémerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayssar Serhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE MTT-S International Microwave Symposium (IMS2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Phoenix, United States. pp.1-3</w:t>
+              <w:t xml:space="preserve">GDR ONDES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015007v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 135-150 GHz frequency quadrupler with 0.5 dBm peak output power in 55 nm SiGe BiCMOS technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Quémerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lepilliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE Bipolar/BiCMOS Circuits and Technology Meeting - BCTM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Boston, United States. pp.186-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency enhancement using adaptive bias control for 60GHz power amplifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayssar Serhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE 13th International New Circuits and Systems Conference (NEWCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Grenoble, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-threshold based power detector for low-cost millimeter-wave applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayssar Serhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 10th Conference on Ph.D. Research in Microelectronics and Electronics (PRIME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Grenoble, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between MOS and bipolar mm-wave power amplifiers in advanced SiGe technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Serhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Corrao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE Bipolar/BiCMOS Circuits and Technology Meeting - BCTM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Coronado, United States. pp.159-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Integrated Power Management Unit (PMU) Using NMOS Low Dropout Regulators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">High Power Supply Rejection Wideband Low-Dropout Regulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Coulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hasbani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer as a Tool, EUROCON2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Zagreb, Croatia. pp.1-4</w:t>
+              <w:t xml:space="preserve">5th Annual International Energy Conversion Congress and Exhibition for the Asia/Pacific region of the world, ECCE Asia2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Melbourne, Australia. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994547v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Power Supply Rejection Wideband Low-Dropout Regulator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Fully Integrated Power Management Unit (PMU) Using NMOS Low Dropout Regulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Coulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Souvignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Trochut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Annual International Energy Conversion Congress and Exhibition for the Asia/Pacific region of the world, ECCE Asia2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Melbourne, Australia. pp.1-4</w:t>
+              <w:t xml:space="preserve">International Conference on Computer as a Tool, EUROCON2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Zagreb, Croatia. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994542v1</w:t>
+                <w:t xml:space="preserve">hal-00994547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un LDO PMOS à forte réjection sur une large bande de fréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Coulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hasbani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Nationales du Réseau Doctoral en Micro-nanoélectronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Grenoble, France. pp.JNRDM13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement de bas niveau intégré : Mise en oeuvre d'une adaptation aux conditions lumineuses dans un capteur d'images CMOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Amhaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème colloque GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00472098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Standard 3.5T CMOS Imager including a Light Adaptive System for Integration Time Optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (DASIP'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Bruxelles, Belgium. pp.57-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00377832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A High Dynamic Range CMOS Imager with a Light Adaptive System and Digital Outputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on "Image Sensors analog and digital on-chip processing"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00226397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An on-pixel FPN reduction method for a high dynamic range CMOS imager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd European Solid-State Circuits Conference (ESSCIRC'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Munich, Germany. pp.332-335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00222814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 120dB CMOS imager with a light adaptive system and digital outputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Conference on Ph.D. Research in Microelectronics and Electronics (PRIME’06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Otranto, Italy. pp.269-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00142359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high dynamic range CMOS image sensor with on-chip FPN reduction method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXI Conference on Design of Circuits and Integrated Systems (DCIS’06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Barcelone, Spain. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00134474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 100dB dynamic range CMOS image sensor with global shutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-D. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IEEE International Conference on Electronics, Circuits and Systems (ICECS’06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Nice, France. pp.1133-1136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00142533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7700,149 +7834,149 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Standard 3.5T CMOS Imager Including a Light Adaptive System for Integration Time Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Cogniat et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithm-Architecture Matching for Signal and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.81-93, 2010, Lecture Notes in Electrical Engineering, 2011, Volume 73, Part 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-90-481-9965-5_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00569922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7852,143 +7986,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélangeur à N Chemins à réjection d’harmoniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alshakoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bourdel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3125934A1. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7998,114 +8132,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la conception de capteurs de vision CMOS à grande dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Institut National Polytechnique de Grenoble - INPG, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00178598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId189"/>
+      <w:footerReference w:type="default" r:id="rId191"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8173,51 +8307,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="018B689F"/>
+    <w:nsid w:val="6D9B17E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8404,51 +8538,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-lauga-larroze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6191-789X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189770589" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04253273v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cilici" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Margalef-Rovira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lauga-Larroze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Leger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3322750" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740211v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Britton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108340" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cilici" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J. Barragan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.2991412" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128824v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Subias" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hameau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fournier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0327" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011282v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bossuet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Qu&#233;merais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2016.2614969" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012350v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayssar Serhan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821721v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coulot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hasbani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2241456" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068844v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fournier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hasbani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042856v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Crasby Britton Orozco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dormieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lugo-Alvarez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS65346.2025.10963946" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05215309v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Otmani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Arnould" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS64648.2025.11106994" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634025v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME61930.2024.10559702" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791351v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Moussa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS58973.2024.10666334" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331937v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Gonsalves Santos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ibrahim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105262v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joycelyn Hai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cacho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Federspiel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidjani Garba-Seybou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Divay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS48203.2023.10117885" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305746v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berlingard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC57769.2023.10321896" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023658v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS52662.2022.9901390" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832042v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. Eisenstadt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Roos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Morris" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Gonzalez-Jimenez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopery Mounet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS54262.2022.9810461" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759492v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barragan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050556v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cacho" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Divay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS48227.2022.9764535" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023663v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alshakoush" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vincent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765877v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852364v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Shakoush" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS52662.2022.9901392" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04453751v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Al Shakoush" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ibrahim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/newcas49341.2020.9159792" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02934668v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Aouimeur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gloria" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMIM48759.2020.9299098" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02137068v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128847v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02231655v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129047v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04453736v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lauga-Larroze" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Subias" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taris" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/newcas44328.2019.8961234" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911387v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Boutayeb" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reynier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Parat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/S3S46989.2019.9320747" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166246v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMACD.2019.8795238" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134737v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lajmi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O David" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Blanc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922313v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2018.8400689" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788144v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lepilliet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2018.8430015" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012859v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012861v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouvot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Danneville" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649564v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021513v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012681v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Moron Guerra" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2017.7927310" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012863v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deng" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouvot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azevedo Goncalves" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2017.7985944" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012682v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIRF.2017.7874371" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020034v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019237v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019222v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021512v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015007v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012856v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015001v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014998v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014996v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serhan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corrao" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994547v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Souvignet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trochut" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994542v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020738v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472098v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sicard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amhaz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rolland" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377832v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00226397v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renaudin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222814v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142359v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134474v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142533v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-D. Berger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569922v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9965-5_4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1C5XPTLS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332066v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00178598v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-lauga-larroze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6191-789X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189770589" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05071533v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Otmani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayssar Serhan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Arnould" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lauga-Larroze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reynier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chips4020026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04253273v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cilici" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Margalef-Rovira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Leger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3322750" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740211v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Britton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108340" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899927v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cilici" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J. Barragan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.2991412" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128824v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Subias" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hameau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fournier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0327" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011282v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bossuet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Qu&#233;merais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2016.2614969" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012350v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821721v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coulot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hasbani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2241456" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068844v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fournier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hasbani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Crasby Britton Orozco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dormieu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lugo-Alvarez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS65346.2025.10963946" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05215309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS64648.2025.11106994" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634025v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME61930.2024.10559702" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791351v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Moussa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789177v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS58973.2024.10666334" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105262v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joycelyn Hai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cacho" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Federspiel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidjani Garba-Seybou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Divay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS48203.2023.10117885" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331937v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Gonsalves Santos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ibrahim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305746v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berlingard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC57769.2023.10321896" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050556v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cacho" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Divay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS48227.2022.9764535" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759492v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barragan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832042v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. Eisenstadt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Roos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Morris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Gonzalez-Jimenez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopery Mounet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS54262.2022.9810461" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023658v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS52662.2022.9901390" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023663v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alshakoush" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vincent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765877v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852364v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Shakoush" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS52662.2022.9901392" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04453751v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Al Shakoush" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ibrahim" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/newcas49341.2020.9159792" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02934668v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Aouimeur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gloria" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMIM48759.2020.9299098" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04453736v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lauga-Larroze" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Subias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taris" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/newcas44328.2019.8961234" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129047v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02231655v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02137068v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128847v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911387v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Boutayeb" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Parat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/S3S46989.2019.9320747" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166246v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMACD.2019.8795238" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134737v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lajmi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O David" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Blanc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922313v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2018.8400689" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788144v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lepilliet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2018.8430015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649564v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012861v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouvot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Danneville" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012859v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021513v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012681v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Moron Guerra" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2017.7927310" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012863v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deng" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouvot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azevedo Goncalves" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2017.7985944" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012682v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIRF.2017.7874371" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020034v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019237v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015007v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021512v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019222v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012856v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015001v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014998v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014996v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serhan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corrao" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994542v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994547v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Souvignet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trochut" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020738v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472098v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sicard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amhaz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rolland" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377832v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00226397v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renaudin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222814v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142359v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134474v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142533v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-D. Berger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569922v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9965-5_4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1C5XPTLS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332066v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00178598v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>