--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1379,650 +1379,650 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">28 nm FD-SOI 4 K RF LNA design using DC transistor characterization measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design Methodology for Wideband Class-E Sequential Load Modulated Balanced Amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Otmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayssar Serhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovani Crasby Britton Orozco</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Giry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LATS 2025 - IEEE 26th Latin American Test Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LATS65346.2025.10963946⟩</w:t>
+              <w:t xml:space="preserve">newcas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France. pp.401-404, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NewCAS64648.2025.11106994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042856v1</w:t>
+                <w:t xml:space="preserve">cea-05215309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Methodology for Wideband Class-E Sequential Load Modulated Balanced Amplifier</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ayssar Serhan</w:t>
+                <w:t xml:space="preserve">28 nm FD-SOI 4 K RF LNA design using DC transistor characterization measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovani Crasby Britton Orozco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dormieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Giry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">José Lugo-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">newcas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France. pp.401-404, </w:t>
+              <w:t xml:space="preserve">LATS 2025 - IEEE 26th Latin American Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, San Andres, Colombia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NewCAS64648.2025.11106994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LATS65346.2025.10963946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05215309v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of Quasi-Load Insensitive Class-E Doherty Operation with Complex Load Trajectories</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
+                <w:t xml:space="preserve">LUT-based design of a cryogenic cascode LNA with simultaneous noise and power matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovani Crasby Britton Orozco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dormieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Giry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">José Lugo-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Conference on Ph.D Research in Microelectronics and Electronics (PRIME 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Larnaca, Cyprus. </w:t>
+              <w:t xml:space="preserve">NEWCAS 2024 - 22nd IEEE International NEWCAS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Sherbrooke, Canada. pp.65-69, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PRIME61930.2024.10559702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS58973.2024.10666334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634025v1</w:t>
+                <w:t xml:space="preserve">hal-04789177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Control Law for N-Path Mixer Switches Enhancing Harmonic Rejection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hasan Moussa</w:t>
+                <w:t xml:space="preserve">Extension of Quasi-Load Insensitive Class-E Doherty Operation with Complex Load Trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Otmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayssar Serhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fesquet</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP/IEEE International Conference on Very Large Scale Integration (VLSI-SoC 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th Conference on Ph.D Research in Microelectronics and Electronics (PRIME 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Larnaca, Cyprus. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRIME61930.2024.10559702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791351v1</w:t>
+                <w:t xml:space="preserve">hal-04634025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LUT-based design of a cryogenic cascode LNA with simultaneous noise and power matching</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salvador Mir</w:t>
+                <w:t xml:space="preserve">A New Control Law for N-Path Mixer Switches Enhancing Harmonic Rejection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCAS 2024 - 22nd IEEE International NEWCAS Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFIP/IEEE International Conference on Very Large Scale Integration (VLSI-SoC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Tanger, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04789177v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated test circuit for off-state dynamic drain stress evaluation</w:t>
               </w:r>
@@ -2142,51 +2142,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making Digital N-Path Mixers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasan Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jéssica Gonsalves Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2267,90 +2267,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise modeling using look-up tables and DC measurements for cryogenic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovani Crasby Britton Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dormieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Berlingard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2395,554 +2395,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Analysis of RF Hot-Carrier Reliability Sensitivity and Design Explorations for 28GHz Power Amplifier Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Divay</w:t>
+                <w:t xml:space="preserve">Self-Timed Ring Oscillators for Non-Overlapping and Overlapping Phases Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Reliability Physics Symposium (IRPS 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRPS48227.2022.9764535⟩</w:t>
+              <w:t xml:space="preserve">20th IEEE International NEWCAS Conference (NEWCAS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Québec City, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS52662.2022.9901390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04050556v1</w:t>
+                <w:t xml:space="preserve">hal-04023658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature selection techniques for indirect test and statistical calibration of mm-wave integrated circuits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent Cilici</w:t>
+                <w:t xml:space="preserve">Comprehensive Analysis of RF Hot-Carrier Reliability Sensitivity and Design Explorations for 28GHz Power Amplifier Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Divay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salvador Mir</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th European Test Symposium (ETS 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Reliability Physics Symposium (IRPS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Mar 2022, Dallas, United States. pp.4B.2-1-4B.2-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRPS48227.2022.9764535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759492v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Session on RF/5G Test</w:t>
+                <w:t xml:space="preserve">Feature selection techniques for indirect test and statistical calibration of mm-wave integrated circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William R. Eisenstadt</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christopery Mounet</w:t>
+                <w:t xml:space="preserve">Manuel Barragan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Cilici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE European Test Symposium (ETS 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27th European Test Symposium (ETS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04832042v1</w:t>
+                <w:t xml:space="preserve">hal-03759492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Timed Ring Oscillators for Non-Overlapping and Overlapping Phases Synthesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bourdel</w:t>
+                <w:t xml:space="preserve">Special Session on RF/5G Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William R. Eisenstadt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Roos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devin Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Gonzalez-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopery Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IEEE International NEWCAS Conference (NEWCAS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Québec City, Canada. </w:t>
+              <w:t xml:space="preserve">IEEE European Test Symposium (ETS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Barcelona, Spain. pp.1-9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS52662.2022.9901390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ETS54262.2022.9810461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04023658v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélangeur N-Path à 5 chemins rejetant jusqu'à l'harmonique 8 inclus pour récepteurs multistandards basse consommation</w:t>
               </w:r>
@@ -3053,51 +3053,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design methodology of a 28 nm FD-SOI Capacitive Feedback RF LNA based on the ACM Model and Look-up Tables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovani Crasby Britton Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3289,1992 +3289,2018 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved π-Delayed Harmonic Rejection N-Path Mixer for Low Power Consumption and Multistandard Receiver</w:t>
+                <w:t xml:space="preserve">A fully-integrated high-isolation transfer switch for G-band in-situ reflectometer applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Al Shakoush</w:t>
+                <w:t xml:space="preserve">Walid Aouimeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Margalef-Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Ibrahim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fesquet</w:t>
+                <w:t xml:space="preserve">Daniel Gloria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE International New Circuits and Systems Conference (NEWCAS 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jun 2020, Montreal, Canada. </w:t>
+              <w:t xml:space="preserve">IEEE MTT-S International Conference on Microwaves for Intelligent Mobility, ICMIM 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Linz, Austria. 4 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/newcas49341.2020.9159792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICMIM48759.2020.9299098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453751v1</w:t>
+                <w:t xml:space="preserve">hal-02934668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fully-integrated high-isolation transfer switch for G-band in-situ reflectometer applications</w:t>
+                <w:t xml:space="preserve">Improved π-Delayed Harmonic Rejection N-Path Mixer for Low Power Consumption and Multistandard Receiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Aouimeur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Margalef-Rovira</w:t>
+                <w:t xml:space="preserve">A Al Shakoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Gloria</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gaquière</w:t>
+                <w:t xml:space="preserve">S Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Conference on Microwaves for Intelligent Mobility, ICMIM 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Linz, Austria. 4 p., </w:t>
+              <w:t xml:space="preserve">18th IEEE International New Circuits and Systems Conference (NEWCAS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2020, Montreal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICMIM48759.2020.9299098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/newcas49341.2020.9159792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934668v1</w:t>
+                <w:t xml:space="preserve">hal-04453751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Complexity Architecture of N-Path Mixers for Low Power Application</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Podevin</w:t>
+                <w:t xml:space="preserve">Efficient generation of data sets for one-shot statistical calibration of RF/mm-wave circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cilici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel J. Barragan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE International New Circuits and Systems Conference (NEWCAS 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/newcas44328.2019.8961234⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Synthesis, Modeling, Analysis and Simulation Methods and Applications to Circuit Design (SMACD 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland. pp.17-20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMACD.2019.8795238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453736v1</w:t>
+                <w:t xml:space="preserve">hal-02166246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectures optimisées de mélangeurs N-Path en vue d’applications basse consommation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Subias</w:t>
+                <w:t xml:space="preserve">On the use of causal feature selection in the context of machine-learning indirect test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel J. Barragan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cilici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourdel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes journées nationales micro-ondes, JNM’19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, CAEN, France</w:t>
+              <w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Florence, Italy. pp.276-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129047v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of causal feature selection in the context of machine-learning indirect test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Yield Recovery of mm-Wave Power Amplifiers using Variable Decoupling Cells and One-Shot Statistical Calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cilici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel J. Barragan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Cilici</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Florence, France. pp.276-279</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Sapporo, Japan. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02231655v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of causal feature selection in the context of machine-learning indirect test</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Cilici</w:t>
+                <w:t xml:space="preserve">Architectures optimisées de mélangeurs N-Path en vue d’applications basse consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al Shakoush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Subias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourdel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Florence, Italy. pp.276-279</w:t>
+              <w:t xml:space="preserve">21èmes journées nationales micro-ondes, JNM’19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, CAEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137068v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yield Recovery of mm-Wave Power Amplifiers using Variable Decoupling Cells and One-Shot Statistical Calibration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the use of causal feature selection in the context of machine-learning indirect test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel J. Barragan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cilici</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salvador Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Sapporo, Japan. pp.1-5</w:t>
+              <w:t xml:space="preserve">2019 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Florence, France. pp.276-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128847v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02231655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3.2–3.6GHz SOI-LDMOS Dual-Input Doherty Power Amplifier</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexis Divay</w:t>
+                <w:t xml:space="preserve">Low Complexity Architecture of N-Path Mixers for Low Power Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alshakoush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Lauga-Larroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Subias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Taris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE SOI-3D-Subthreshold Microelectronics Technology Unified Conference (S3S 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/S3S46989.2019.9320747⟩</w:t>
+              <w:t xml:space="preserve">17th IEEE International New Circuits and Systems Conference (NEWCAS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2019, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/newcas44328.2019.8961234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911387v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient generation of data sets for one-shot statistical calibration of RF/mm-wave circuits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
+                <w:t xml:space="preserve">A 3.2–3.6GHz SOI-LDMOS Dual-Input Doherty Power Amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Boutayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayssar Serhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Reynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Parat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Divay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Synthesis, Modeling, Analysis and Simulation Methods and Applications to Circuit Design (SMACD 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland. pp.17-20, </w:t>
+              <w:t xml:space="preserve">IEEE SOI-3D-Subthreshold Microelectronics Technology Unified Conference (S3S 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, San Jose (CA), United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SMACD.2019.8795238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/S3S46989.2019.9320747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166246v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Assessment of 4GSP/s Interleaved SAR ADC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A fully &amp;lt;i&amp;gt;in-situ&amp;lt;/i&amp;gt; reflectometer in G band in 55 nm SiGe BiCMOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Aouimeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Lajmi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E. Rouat</w:t>
+                <w:t xml:space="preserve">Sylvie Lepilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Reliability Physics Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INMMIC 2018 - International Workshop on Integrated Nonlinear Microwave and Millimetre-wave Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Brive La Gaillarde, France. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INMMIC.2018.8430015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134737v1</w:t>
+                <w:t xml:space="preserve">hal-03788144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assisted test generation strategy for non-intrusive machine learning indirect test of millimeter-wave circuits</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reliability Assessment of 4GSP/s Interleaved SAR ADC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Lajmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IEEE European Test Symposium (ETS'2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 IEEE International Reliability Physics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Burlingame, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922313v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fully &amp;lt;i&amp;gt;in-situ&amp;lt;/i&amp;gt; reflectometer in G band in 55 nm SiGe BiCMOS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gaquière</w:t>
+                <w:t xml:space="preserve">Assisted test generation strategy for non-intrusive machine learning indirect test of millimeter-wave circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cilici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel J. Barragan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bourdel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INMMIC 2018 - International Workshop on Integrated Nonlinear Microwave and Millimetre-wave Circuits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Brive La Gaillarde, France. pp.1-3, </w:t>
+              <w:t xml:space="preserve">23rd IEEE European Test Symposium (ETS'2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bremen, Germany. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/INMMIC.2018.8430015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ETS.2018.8400689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788144v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception en vue du test d’un amplificateur de puissance à 60 GHz</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Noise parameters of SiGe HBTs in mmW range: towards a full in situ measurement extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Danneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouvot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Azevedo Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lepilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM'17)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 International Conference on Noise and Fluctuations (ICNF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Vilnius, Lithuania. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICNF.2017.7985944⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649564v1</w:t>
+                <w:t xml:space="preserve">hal-02012863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A D-band tuner for in-situ noise and power characterization in BiCMOS 55 nm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Bossuet</w:t>
+                <w:t xml:space="preserve">A G band +2 dBm balanced frequency doubler in 55 nm SiGe BiCMOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Aouimeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Moron Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayssar Serhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lepilliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Quémerais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Danneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE 17th Topical Meeting on Silicon Monolithic Integrated Circuits in RF Systems (SiRF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2017, Phoenix, United States. pp.103-106</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jan 2017, Phoenix, AZ, United States. pp.60-63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SIRF.2017.7874371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012861v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output matching network design for broadband class B/J power amplifier</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Giry</w:t>
+                <w:t xml:space="preserve">Premier Système de Mesure Petit Signaux Deux Ports Complètement Intégré en Bande G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Aouimeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Moron Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayssar Serhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lepilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quémerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 13th Conference on Ph.D. Research in Microelectronics and Electronics (PRIME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Giardini Naxos - Taormina, Italy. pp.41-44</w:t>
+              <w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012859v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau d'adaptation pour amplificateur de puissance large bande en classe B/J continue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Output matching network design for broadband class B/J power amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayssar Serhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5286,643 +5312,617 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR ONDES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2017 13th Conference on Ph.D. Research in Microelectronics and Electronics (PRIME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Giardini Naxos - Taormina, Italy. pp.41-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02021513v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A G band frequency quadrupler in 55 nm BiCMOS for bist applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid Aouimeur</w:t>
+                <w:t xml:space="preserve">Conception en vue du test d’un amplificateur de puissance à 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cilici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel J. Barragan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Mir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Integrated Nonlinear Microwave and Millimetre-wave Circuits Workshop (INMMiC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012681v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise parameters of SiGe HBTs in mmW range: towards a full in situ measurement extraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">A D-band tuner for in-situ noise and power characterization in BiCMOS 55 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bouvot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quémerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducournau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Danneville</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lepilliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Conference on Noise and Fluctuations (ICNF)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2017 IEEE 17th Topical Meeting on Silicon Monolithic Integrated Circuits in RF Systems (SiRF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Phoenix, United States. pp.103-106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012863v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A G band +2 dBm balanced frequency doubler in 55 nm SiGe BiCMOS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José Moron Guerra</w:t>
+                <w:t xml:space="preserve">Réseau d'adaptation pour amplificateur de puissance large bande en classe B/J continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Boutayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayssar Serhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 17th Topical Meeting on Silicon Monolithic Integrated Circuits in RF Systems (SiRF)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GDR ONDES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012682v1</w:t>
+                <w:t xml:space="preserve">hal-02021513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premier Système de Mesure Petit Signaux Deux Ports Complètement Intégré en Bande G</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">A G band frequency quadrupler in 55 nm BiCMOS for bist applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Aouimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Moron Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Quémerais</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 Integrated Nonlinear Microwave and Millimetre-wave Circuits Workshop (INMMiC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Graz, Austria. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INMMIC.2017.7927310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020034v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un doubleur de fréquence +4 dBm en technologie BiCMOS 55 nm en bande W</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Aouimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Moron Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5984,372 +5984,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 700MHz output bandwidth, 30dB dynamic range, common-base mm-wave power detector</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayssar Serhan</w:t>
+                <w:t xml:space="preserve">Atténuateur Actif pour les Applications en Bande D réalisé en technologie BiCMOS 55 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quémerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE MTT-S International Microwave Symposium (IMS2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Phoenix, United States. pp.1-3</w:t>
+              <w:t xml:space="preserve">19èmes Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015007v1</w:t>
+                <w:t xml:space="preserve">hal-02021512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atténuateur Actif pour les Applications en Bande D réalisé en technologie BiCMOS 55 nm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Bossuet</w:t>
+                <w:t xml:space="preserve">Conception d'un quadrupleur de fréquence en technologie BiCMOS 55 nm en bande G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Aouimeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Moron Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Quémerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gaquière</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayssar Serhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">GDR ONDES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02021512v1</w:t>
+                <w:t xml:space="preserve">hal-02019222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un quadrupleur de fréquence en technologie BiCMOS 55 nm en bande G</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid Aouimeur</w:t>
+                <w:t xml:space="preserve">A 700MHz output bandwidth, 30dB dynamic range, common-base mm-wave power detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayssar Serhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR ONDES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">2015 IEEE MTT-S International Microwave Symposium (IMS2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Phoenix, United States. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019222v1</w:t>
+                <w:t xml:space="preserve">hal-02015007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 135-150 GHz frequency quadrupler with 0.5 dBm peak output power in 55 nm SiGe BiCMOS technology</w:t>
               </w:r>
@@ -6361,51 +6361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Quémerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lepilliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6765,273 +6765,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Power Supply Rejection Wideband Low-Dropout Regulator</w:t>
+                <w:t xml:space="preserve">Fully Integrated Power Management Unit (PMU) Using NMOS Low Dropout Regulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Coulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Souvignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Trochut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Annual International Energy Conversion Congress and Exhibition for the Asia/Pacific region of the world, ECCE Asia2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Melbourne, Australia. pp.1-4</w:t>
+              <w:t xml:space="preserve">International Conference on Computer as a Tool, EUROCON2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Zagreb, Croatia. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994542v1</w:t>
+                <w:t xml:space="preserve">hal-00994547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Integrated Power Management Unit (PMU) Using NMOS Low Dropout Regulators</w:t>
+                <w:t xml:space="preserve">High Power Supply Rejection Wideband Low-Dropout Regulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Coulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hasbani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer as a Tool, EUROCON2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Zagreb, Croatia. pp.1-4</w:t>
+              <w:t xml:space="preserve">5th Annual International Energy Conversion Congress and Exhibition for the Asia/Pacific region of the world, ECCE Asia2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Melbourne, Australia. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994547v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un LDO PMOS à forte réjection sur une large bande de fréquence</w:t>
               </w:r>
@@ -8052,51 +8052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3125934A1. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8307,51 +8307,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D9B17E5"/>
+    <w:nsid w:val="5CAC3C23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8538,51 +8538,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-lauga-larroze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6191-789X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189770589" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05071533v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Otmani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayssar Serhan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Arnould" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lauga-Larroze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reynier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chips4020026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04253273v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cilici" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Margalef-Rovira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Leger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3322750" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740211v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Britton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108340" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899927v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cilici" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J. Barragan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.2991412" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128824v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Subias" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hameau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fournier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0327" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011282v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bossuet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Qu&#233;merais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2016.2614969" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012350v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821721v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coulot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hasbani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2241456" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068844v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fournier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hasbani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Crasby Britton Orozco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dormieu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lugo-Alvarez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS65346.2025.10963946" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05215309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS64648.2025.11106994" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634025v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME61930.2024.10559702" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791351v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Moussa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789177v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS58973.2024.10666334" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105262v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joycelyn Hai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cacho" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Federspiel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidjani Garba-Seybou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Divay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS48203.2023.10117885" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331937v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Gonsalves Santos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ibrahim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305746v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berlingard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC57769.2023.10321896" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050556v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cacho" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Divay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS48227.2022.9764535" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759492v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barragan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832042v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. Eisenstadt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Roos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Morris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Gonzalez-Jimenez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopery Mounet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS54262.2022.9810461" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023658v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS52662.2022.9901390" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023663v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alshakoush" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vincent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765877v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852364v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Shakoush" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS52662.2022.9901392" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04453751v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Al Shakoush" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ibrahim" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/newcas49341.2020.9159792" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02934668v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Aouimeur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gloria" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMIM48759.2020.9299098" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04453736v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lauga-Larroze" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Subias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taris" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/newcas44328.2019.8961234" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129047v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02231655v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02137068v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128847v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911387v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Boutayeb" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Parat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/S3S46989.2019.9320747" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166246v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMACD.2019.8795238" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134737v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lajmi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O David" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Blanc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922313v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2018.8400689" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788144v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lepilliet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2018.8430015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649564v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012861v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouvot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Danneville" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012859v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021513v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012681v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Moron Guerra" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2017.7927310" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012863v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deng" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouvot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azevedo Goncalves" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2017.7985944" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012682v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIRF.2017.7874371" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020034v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019237v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015007v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021512v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019222v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012856v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015001v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014998v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014996v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serhan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corrao" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994542v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994547v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Souvignet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trochut" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020738v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472098v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sicard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amhaz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rolland" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377832v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00226397v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renaudin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222814v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142359v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134474v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142533v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-D. Berger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569922v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9965-5_4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1C5XPTLS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332066v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00178598v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-lauga-larroze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6191-789X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189770589" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05071533v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Otmani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayssar Serhan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Arnould" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lauga-Larroze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reynier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chips4020026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04253273v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cilici" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Margalef-Rovira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Leger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3322750" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740211v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Britton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108340" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899927v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cilici" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J. Barragan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.2991412" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128824v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Subias" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hameau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fournier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0327" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011282v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bossuet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Qu&#233;merais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2016.2614969" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012350v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821721v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coulot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hasbani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2241456" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068844v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fournier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hasbani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05215309v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS64648.2025.11106994" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042856v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Crasby Britton Orozco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dormieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lugo-Alvarez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS65346.2025.10963946" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789177v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS58973.2024.10666334" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634025v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME61930.2024.10559702" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791351v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Moussa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105262v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joycelyn Hai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cacho" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Federspiel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidjani Garba-Seybou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Divay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS48203.2023.10117885" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331937v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Gonsalves Santos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ibrahim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305746v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berlingard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC57769.2023.10321896" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023658v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS52662.2022.9901390" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050556v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cacho" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Divay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS48227.2022.9764535" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759492v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barragan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832042v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. Eisenstadt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Roos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Morris" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Gonzalez-Jimenez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopery Mounet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS54262.2022.9810461" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023663v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alshakoush" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vincent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765877v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852364v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Shakoush" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS52662.2022.9901392" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02934668v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Aouimeur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gloria" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMIM48759.2020.9299098" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04453751v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Al Shakoush" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ibrahim" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/newcas49341.2020.9159792" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166246v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMACD.2019.8795238" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02137068v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128847v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129047v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02231655v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04453736v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lauga-Larroze" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Subias" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taris" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/newcas44328.2019.8961234" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911387v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Boutayeb" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Parat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/S3S46989.2019.9320747" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788144v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lepilliet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2018.8430015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134737v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lajmi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O David" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Blanc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922313v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2018.8400689" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012863v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Danneville" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deng" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouvot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azevedo Goncalves" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2017.7985944" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012682v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Moron Guerra" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIRF.2017.7874371" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020034v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012859v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649564v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012861v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouvot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021513v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012681v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2017.7927310" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019237v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021512v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019222v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015007v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012856v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015001v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014998v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014996v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serhan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corrao" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994547v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Souvignet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trochut" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994542v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020738v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472098v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sicard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amhaz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rolland" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377832v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00226397v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renaudin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222814v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142359v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134474v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142533v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-D. Berger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569922v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9965-5_4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1C5XPTLS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332066v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00178598v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>