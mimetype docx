--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -148,620 +148,620 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of an eDNA-based method for surveying fish and crustacean communities in the rivers of the French West Indies</w:t>
+                <w:t xml:space="preserve">Variation in reproductive strategies of two amphidromous gobies of the West Indies: Sicydium plumieri and Sicydium punctatum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Lefrancois</w:t>
+                <w:t xml:space="preserve">Marion Labeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Labeille</w:t>
+                <w:t xml:space="preserve">Alain Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joévin Marquès</w:t>
+                <w:t xml:space="preserve">Estelle Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Robert</w:t>
+                <w:t xml:space="preserve">Khédidja Abbaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Estelle Valentini</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphaël Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 851 (14), pp.3249-3269. </w:t>
+              <w:t xml:space="preserve">, 2024, 851 (19), pp.4567-4584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10750-024-05476-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10750-024-05609-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04776567v1</w:t>
+                <w:t xml:space="preserve">hal-04777811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser l’éducation face à la crise écologique et ses conséquences sur la santé</w:t>
+                <w:t xml:space="preserve">Assessment of river ecological status in the French West Indies based on diatom flora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Léonard Heinry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estelle Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revssu.2023.12.007⟩</w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 196, pp.860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-024-12980-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500635v1</w:t>
+                <w:t xml:space="preserve">hal-04681621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of river ecological status in the French West Indies based on diatom flora</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation des valeurs et dispositions des acteurs impliqués dans un projet mobilisant l’approche One Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Delmas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estelle Lefrancois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Binot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10661-024-12980-w⟩</w:t>
+              <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 26 (2), pp.86-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ta.026.0086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681621v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in reproductive strategies of two amphidromous gobies of the West Indies: Sicydium plumieri and Sicydium punctatum</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Repenser l’éducation face à la crise écologique et ses conséquences sur la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 851 (19), pp.4567-4584. </w:t>
+              <w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (85), pp.24-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10750-024-05609-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revssu.2023.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777811v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des valeurs et dispositions des acteurs impliqués dans un projet mobilisant l’approche One Health</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of an eDNA-based method for surveying fish and crustacean communities in the rivers of the French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lefrancois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Lefrancois</w:t>
+                <w:t xml:space="preserve">Marion Labeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Barthes</w:t>
+                <w:t xml:space="preserve">Joévin Marquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Binot</w:t>
+                <w:t xml:space="preserve">Marie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+                <w:t xml:space="preserve">Alice Estelle Valentini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, N° 26 (2), pp.86-104. </w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 851 (14), pp.3249-3269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ta.026.0086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10750-024-05476-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500655v1</w:t>
+                <w:t xml:space="preserve">hal-04776567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A social-ecological systems approach to tick bite and tick-borne disease risk management: Exploring collective action in the Occitanie region in southern France</w:t>
               </w:r>
@@ -1028,64 +1028,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The goby fish Sicydium spp. as valuable sentinel species towards the chemical stress in freshwater bodies of West Indies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Labeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lefrancois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1162,51 +1162,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A strategy for successful integration of DNA-based methods in aquatic monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1417,51 +1417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and implementation of eco-genomic tools for aquatic ecosystem biomonitoring: the SYNAQUA French-Swiss program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lefrancois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Apothéloz-Perret-Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1564,51 +1564,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selectivity on epilithic diatom consumption for two tropical sympatric gobies: Sicydium punctatum Perugia, 1986 and Sicydium plumieri (Bloch, 1786)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lefrancois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Lord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1698,51 +1698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gardening behaviour of Sicydium punctatum (Gobioidei: Sicydiinae): in vitro experiments in the context of chlordecone pollution in Guadeloupe Island rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Barbeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lefrancois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1815,51 +1815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus - Montage et réalisation de projets de recherche entre organisme de recherche, gestionnaires et bureau d'étude : analyse à travers l'expérience d'Asconit Consultants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lefrancois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Rochepeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1951,77 +1951,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de révision de la taxinomie des diatomées des cours d’eau des Antilles en vue d’améliorer l’indice diatomique antillais (IDA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Eulin-Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lefrancois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Monnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2085,77 +2085,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëvin Marquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Labeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lefrancois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2193,90 +2193,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouvel indice diatomique multimétrique dédié à l'évaluation de l'état écologique des cours d'eau de Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37ème Colloque de l'ADLaF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Meise, Belgique. pp.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2314,64 +2314,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de la démarche d'élaboration de l'Indice Diatomique Nouvelle-Calédonie (IDNC) à l'aide du programme TITAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2541,277 +2541,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indice Diatomique Antilles (IDA): a new diatom index dedicated to the rivers of the French West Indies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Eulin</w:t>
+                <w:t xml:space="preserve">Les diatomées benthiques des cours d'eau Antillais : étude des assemblages typiques, de leurs espèces caractéristiques et de leurs préférences auto-écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Use of Algae for Monitoring Rivers and Comparable Habitats (UAMRiCH) &amp; International Workshop on Benthic Algae Taxonomy (InBAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Trento, Italy. pp.56-56</w:t>
+              <w:t xml:space="preserve">34ème Colloque de l'ADLaF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France. pp.33-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601424v1</w:t>
+                <w:t xml:space="preserve">hal-02602532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les diatomées benthiques des cours d'eau Antillais : étude des assemblages typiques, de leurs espèces caractéristiques et de leurs préférences auto-écologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indice Diatomique Antilles (IDA): a new diatom index dedicated to the rivers of the French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Bottin</w:t>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème Colloque de l'ADLaF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France. pp.33-34</w:t>
+              <w:t xml:space="preserve">9th Use of Algae for Monitoring Rivers and Comparable Habitats (UAMRiCH) &amp; International Workshop on Benthic Algae Taxonomy (InBAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Trento, Italy. pp.56-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602532v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les diatomées benthiques des cours d'eau de surface de Nouvelle-Calédonie : étude des assemblages typiques et de leurs espèces caractéristiques</w:t>
               </w:r>
@@ -2836,51 +2836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34ème Colloque de l'ADLaF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Bordeaux, France. pp.37-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2899,471 +2899,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytobenthos des cours d’eau des Antilles : l’IDA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approches biomathématiques pour la mise au point d'un indice diatomique adapté aux Antilles françaises, l'IDA, et pour l'évaluation écologique de leurs cours d'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ONEMA-DOM 2014 : « Les méthodes de bio-indication adaptées aux DOM : situation et perspectives dans le contexte du 2ème cycle DCE »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Paris, France. pp.13</w:t>
+              <w:t xml:space="preserve">33ème Colloque de l'ADLAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Clermont-Ferrand, France. pp.24-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600946v1</w:t>
+                <w:t xml:space="preserve">hal-02600923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes phytobenthiques cours d’eau (Réunion et Antilles) : Cadre général et méthodologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Gassiole</w:t>
+                <w:t xml:space="preserve">Phytobenthos des cours d’eau des Antilles : l’IDA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ONEMA-DOM 2014 : « Les méthodes de bio-indication adaptées aux DOM : situation et perspectives dans le contexte du 2ème cycle DCE »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2014, Paris, France. pp.19</w:t>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600944v1</w:t>
+                <w:t xml:space="preserve">hal-02600946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches biomathématiques pour la mise au point d'un indice diatomique adapté aux Antilles françaises, l'IDA, et pour l'évaluation écologique de leurs cours d'eau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Méthodes phytobenthiques cours d’eau (Réunion et Antilles) : Cadre général et méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gassiole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Colloque de l'ADLAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Clermont-Ferrand, France. pp.24-24</w:t>
+              <w:t xml:space="preserve">Séminaire ONEMA-DOM 2014 : « Les méthodes de bio-indication adaptées aux DOM : situation et perspectives dans le contexte du 2ème cycle DCE »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600923v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d’indices diatomiques pour les cours d’eau de la Réunion (IDR), des Antilles (IDA), de Guyane et de Mayotte : Bilan des actions 2008-2012, perspectives et suites à donner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gassiole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3399,333 +3399,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d'un indice diatomique adapté aux Antilles Françaises : aspects taxonomiques et écologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche biomathématique pour la mise au point d’un indice diatomique adapté aux Antilles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, Le Mans, France. pp.2</w:t>
+              <w:t xml:space="preserve">, Sep 2012, Le Mans, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597582v1</w:t>
+                <w:t xml:space="preserve">hal-02597580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche biomathématique pour la mise au point d’un indice diatomique adapté aux Antilles françaises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mise au point d'un indice diatomique adapté aux Antilles Françaises : aspects taxonomiques et écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, Le Mans, France. pp.23</w:t>
+              <w:t xml:space="preserve">, Sep 2012, Le Mans, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597580v1</w:t>
+                <w:t xml:space="preserve">hal-02597582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les diatomées continentales de Martinique et de Guadeloupe : convergence et divergence des communautés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3851,51 +3851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3976,51 +3976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34ème Colloque de l'ADLaF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Bordeaux, France. 1, pp.22-22, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4116,51 +4116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Monnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4204,90 +4204,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide méthodologique et technique pour la mise en œuvre de l’indice diatomique de Nouvelle-Calédonie (IDNC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oeil (Observatoire de l'Environnement en Nouvelle-Calédonie); Davar (Direction des affaires vétérinaires, alimentaires et rurales); CNRT Nickel et son environnement, 51 p., 2018, Programme Diatomées, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4331,77 +4331,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide méthodologique pour la mise en oeuvre d'indices biologiques en outre-mer : l'indice diatomique Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gassiole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4449,90 +4449,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide d'identification : les diatomées benthiques des cours d'eau de Nouvelle-Calédonie vol.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OEIL (Observatoire de l'Environnement en Nouvelle-Calédonie), 2, 58 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4550,90 +4550,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Diatomées des Antilles Françaises : volume introductif + 5 volumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4703,51 +4703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.234, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4804,51 +4804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.474, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4892,246 +4892,246 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note technique et d'expertise (version courte) : « Indice Diatomique Antilles : Vers l'IDA-2 (10-04-2019)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Note technique et d'expertise « Indice Diatomique Antilles : Vers l'IDA-2 (29-03-2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019, pp.9</w:t>
+              <w:t xml:space="preserve">2019, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609639v1</w:t>
+                <w:t xml:space="preserve">hal-02609638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note technique et d'expertise « Indice Diatomique Antilles : Vers l'IDA-2 (29-03-2019)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Note technique et d'expertise (version courte) : « Indice Diatomique Antilles : Vers l'IDA-2 (10-04-2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019, pp.35</w:t>
+              <w:t xml:space="preserve">2019, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609638v1</w:t>
+                <w:t xml:space="preserve">hal-02609639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme de Recherche et d'Etude 2012-2016. Diatomées des rivières de Nouvelle-Calédonie : Conception d'un atlas taxinomique et d'un indice de bio-évaluation de la qualité écologique des cours d'eau à partir des diatomées benthiques. Note Scientifique et Technique Asconit-Irstea du 12-10-2017 : Eléments relatifs à la planification de fin d'action IDNC (cf. Skype du 19-09-2017) et réponses Asconit - Irstea aux remarques du COPIL Eaux douces et du Conseil Scientifique de l'OEIL concernant le rapport final IDNC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5220,77 +5220,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme Sicydium Sentinelle - Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Labeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lefrancois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khedidja Abbaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5377,51 +5377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teofana Chonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lefrancois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5726,77 +5726,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5844,77 +5844,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.796</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5962,64 +5962,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6097,51 +6097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guegen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6219,51 +6219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6328,64 +6328,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6514,51 +6514,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C2CD17B1"/>
+    <w:nsid w:val="ADC06C24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6745,51 +6745,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-lefrancois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776567v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lefrancois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Labeille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233;vin Marqu&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Estelle Valentini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-024-05476-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04500635v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2023.12.007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04681621v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Heinry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gu&#233;guen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-12980-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04777811v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh&#233;didja Abbaci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Santos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-024-05609-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04500655v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Binot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.026.0086" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473545v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyonna Zortman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Arsevska" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Dub" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Bortel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2023.100630" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250763v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristina Kochoska" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chardon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofana Chonova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Keck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;g Kermarrec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0269249X.2023.2237977" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161247v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bony" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Noury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106623" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03976834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blancher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vasselon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.6.85652" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968035v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Louren&#231;o" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Begarin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Haouis&#233;e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73948-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916342v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Apoth&#233;loz-Perret-Gentil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Botreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2172-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549067v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lord" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Mortillaro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lopez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2018-424-007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504013v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Barbeyron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keith" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2017-412-001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033782v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rochepeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2015.17.12" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481107v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eulin-Garrigue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429269v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;vin Marqu&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grondin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609487v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marqui&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606897v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605787v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eulin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vigouroux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clavier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601424v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602532v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eulin Garrigue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602546v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600946v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600944v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gassiole" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600923v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600937v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597582v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597580v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594408v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capdeville" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605783v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gros" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602554v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609485v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609894v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marqui&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34928/41h2-hs58" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609484v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511723v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607205v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605966v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605967v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609639v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609638v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606924v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418537v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Abbaci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Bastide" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904384v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379384v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dominique" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gourv&#232;s" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409815v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605986v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605985v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601237v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601069v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guegen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605983v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dominique" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605884v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-lefrancois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04777811v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Labeille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh&#233;didja Abbaci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Santos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-024-05609-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04681621v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Heinry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gu&#233;guen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-12980-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04500655v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lefrancois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Binot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.026.0086" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04500635v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2023.12.007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776567v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233;vin Marqu&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Estelle Valentini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-024-05476-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473545v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyonna Zortman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Arsevska" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Dub" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Bortel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2023.100630" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250763v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristina Kochoska" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chardon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofana Chonova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Keck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;g Kermarrec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0269249X.2023.2237977" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161247v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bony" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Noury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106623" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03976834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blancher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vasselon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.6.85652" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968035v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Louren&#231;o" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Begarin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Haouis&#233;e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73948-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916342v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Apoth&#233;loz-Perret-Gentil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Botreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2172-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549067v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lord" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Mortillaro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lopez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2018-424-007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504013v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Barbeyron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keith" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2017-412-001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033782v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rochepeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2015.17.12" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481107v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eulin-Garrigue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429269v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;vin Marqu&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grondin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609487v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marqui&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606897v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605787v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eulin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vigouroux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clavier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602532v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eulin Garrigue" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601424v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602546v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600923v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600946v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600944v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gassiole" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600937v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597580v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597582v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594408v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capdeville" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605783v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gros" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602554v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609485v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609894v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marqui&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34928/41h2-hs58" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609484v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511723v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607205v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605966v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605967v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609638v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609639v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606924v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418537v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Abbaci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Bastide" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904384v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379384v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dominique" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gourv&#232;s" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409815v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605986v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605985v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601237v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601069v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guegen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605983v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dominique" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605884v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>