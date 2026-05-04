--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -148,620 +148,620 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in reproductive strategies of two amphidromous gobies of the West Indies: Sicydium plumieri and Sicydium punctatum</w:t>
+                <w:t xml:space="preserve">Validation of an eDNA-based method for surveying fish and crustacean communities in the rivers of the French West Indies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Estelle Lefrancois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marion Labeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Lefrançois</w:t>
+                <w:t xml:space="preserve">Joévin Marquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khédidja Abbaci</w:t>
+                <w:t xml:space="preserve">Marie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Santos</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alice Estelle Valentini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 851 (19), pp.4567-4584. </w:t>
+              <w:t xml:space="preserve">, 2024, 851 (14), pp.3249-3269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10750-024-05609-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10750-024-05476-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777811v1</w:t>
+                <w:t xml:space="preserve">hal-04776567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of river ecological status in the French West Indies based on diatom flora</w:t>
+                <w:t xml:space="preserve">Repenser l’éducation face à la crise écologique et ses conséquences sur la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonard Heinry</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Estelle Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10661-024-12980-w⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (85), pp.24-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revssu.2023.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681621v1</w:t>
+                <w:t xml:space="preserve">hal-04500635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des valeurs et dispositions des acteurs impliqués dans un projet mobilisant l’approche One Health</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of river ecological status in the French West Indies based on diatom flora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Heinry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Lefrancois</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ta.026.0086⟩</w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 196, pp.860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-024-12980-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500655v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser l’éducation face à la crise écologique et ses conséquences sur la santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Variation in reproductive strategies of two amphidromous gobies of the West Indies: Sicydium plumieri and Sicydium punctatum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Labeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khédidja Abbaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (85), pp.24-26. </w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 851 (19), pp.4567-4584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revssu.2023.12.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10750-024-05609-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500635v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of an eDNA-based method for surveying fish and crustacean communities in the rivers of the French West Indies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Évaluation des valeurs et dispositions des acteurs impliqués dans un projet mobilisant l’approche One Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lefrancois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joévin Marquès</w:t>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Robert</w:t>
+                <w:t xml:space="preserve">Aurélie Binot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Estelle Valentini</w:t>
+                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 851 (14), pp.3249-3269. </w:t>
+              <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 26 (2), pp.86-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10750-024-05476-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ta.026.0086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04776567v1</w:t>
+                <w:t xml:space="preserve">hal-04500655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A social-ecological systems approach to tick bite and tick-borne disease risk management: Exploring collective action in the Occitanie region in southern France</w:t>
               </w:r>
@@ -1028,64 +1028,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The goby fish Sicydium spp. as valuable sentinel species towards the chemical stress in freshwater bodies of West Indies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Labeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lefrancois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1162,51 +1162,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A strategy for successful integration of DNA-based methods in aquatic monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1417,51 +1417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and implementation of eco-genomic tools for aquatic ecosystem biomonitoring: the SYNAQUA French-Swiss program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lefrancois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Apothéloz-Perret-Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1564,51 +1564,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selectivity on epilithic diatom consumption for two tropical sympatric gobies: Sicydium punctatum Perugia, 1986 and Sicydium plumieri (Bloch, 1786)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lefrancois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Lord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1698,51 +1698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gardening behaviour of Sicydium punctatum (Gobioidei: Sicydiinae): in vitro experiments in the context of chlordecone pollution in Guadeloupe Island rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Barbeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lefrancois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1815,51 +1815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus - Montage et réalisation de projets de recherche entre organisme de recherche, gestionnaires et bureau d'étude : analyse à travers l'expérience d'Asconit Consultants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lefrancois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Rochepeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1951,77 +1951,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de révision de la taxinomie des diatomées des cours d’eau des Antilles en vue d’améliorer l’indice diatomique antillais (IDA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Eulin-Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lefrancois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Monnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2085,77 +2085,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëvin Marquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Labeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Labeille</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Estelle Lefrancois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2193,90 +2193,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouvel indice diatomique multimétrique dédié à l'évaluation de l'état écologique des cours d'eau de Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37ème Colloque de l'ADLaF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Meise, Belgique. pp.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2314,64 +2314,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de la démarche d'élaboration de l'Indice Diatomique Nouvelle-Calédonie (IDNC) à l'aide du programme TITAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2541,277 +2541,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les diatomées benthiques des cours d'eau Antillais : étude des assemblages typiques, de leurs espèces caractéristiques et de leurs préférences auto-écologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indice Diatomique Antilles (IDA): a new diatom index dedicated to the rivers of the French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Bottin</w:t>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème Colloque de l'ADLaF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France. pp.33-34</w:t>
+              <w:t xml:space="preserve">9th Use of Algae for Monitoring Rivers and Comparable Habitats (UAMRiCH) &amp; International Workshop on Benthic Algae Taxonomy (InBAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Trento, Italy. pp.56-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602532v1</w:t>
+                <w:t xml:space="preserve">hal-02601424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indice Diatomique Antilles (IDA): a new diatom index dedicated to the rivers of the French West Indies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Eulin</w:t>
+                <w:t xml:space="preserve">Les diatomées benthiques des cours d'eau Antillais : étude des assemblages typiques, de leurs espèces caractéristiques et de leurs préférences auto-écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Use of Algae for Monitoring Rivers and Comparable Habitats (UAMRiCH) &amp; International Workshop on Benthic Algae Taxonomy (InBAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Trento, Italy. pp.56-56</w:t>
+              <w:t xml:space="preserve">34ème Colloque de l'ADLaF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France. pp.33-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601424v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les diatomées benthiques des cours d'eau de surface de Nouvelle-Calédonie : étude des assemblages typiques et de leurs espèces caractéristiques</w:t>
               </w:r>
@@ -2836,51 +2836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34ème Colloque de l'ADLaF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Bordeaux, France. pp.37-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2899,471 +2899,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches biomathématiques pour la mise au point d'un indice diatomique adapté aux Antilles françaises, l'IDA, et pour l'évaluation écologique de leurs cours d'eau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Phytobenthos des cours d’eau des Antilles : l’IDA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Lefrançois</w:t>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Colloque de l'ADLAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Clermont-Ferrand, France. pp.24-24</w:t>
+              <w:t xml:space="preserve">Séminaire ONEMA-DOM 2014 : « Les méthodes de bio-indication adaptées aux DOM : situation et perspectives dans le contexte du 2ème cycle DCE »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600923v1</w:t>
+                <w:t xml:space="preserve">hal-02600946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytobenthos des cours d’eau des Antilles : l’IDA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Méthodes phytobenthiques cours d’eau (Réunion et Antilles) : Cadre général et méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gassiole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ONEMA-DOM 2014 : « Les méthodes de bio-indication adaptées aux DOM : situation et perspectives dans le contexte du 2ème cycle DCE »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2014, Paris, France. pp.13</w:t>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600946v1</w:t>
+                <w:t xml:space="preserve">hal-02600944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes phytobenthiques cours d’eau (Réunion et Antilles) : Cadre général et méthodologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Gassiole</w:t>
+                <w:t xml:space="preserve">Approches biomathématiques pour la mise au point d'un indice diatomique adapté aux Antilles françaises, l'IDA, et pour l'évaluation écologique de leurs cours d'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ONEMA-DOM 2014 : « Les méthodes de bio-indication adaptées aux DOM : situation et perspectives dans le contexte du 2ème cycle DCE »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Paris, France. pp.19</w:t>
+              <w:t xml:space="preserve">33ème Colloque de l'ADLAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Clermont-Ferrand, France. pp.24-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600944v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d’indices diatomiques pour les cours d’eau de la Réunion (IDR), des Antilles (IDA), de Guyane et de Mayotte : Bilan des actions 2008-2012, perspectives et suites à donner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gassiole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3399,333 +3399,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche biomathématique pour la mise au point d’un indice diatomique adapté aux Antilles françaises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Mise au point d'un indice diatomique adapté aux Antilles Françaises : aspects taxonomiques et écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, Le Mans, France. pp.23</w:t>
+              <w:t xml:space="preserve">, Sep 2012, Le Mans, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597580v1</w:t>
+                <w:t xml:space="preserve">hal-02597582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d'un indice diatomique adapté aux Antilles Françaises : aspects taxonomiques et écologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche biomathématique pour la mise au point d’un indice diatomique adapté aux Antilles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, Le Mans, France. pp.2</w:t>
+              <w:t xml:space="preserve">, Sep 2012, Le Mans, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597582v1</w:t>
+                <w:t xml:space="preserve">hal-02597580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les diatomées continentales de Martinique et de Guadeloupe : convergence et divergence des communautés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3851,51 +3851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3976,51 +3976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34ème Colloque de l'ADLaF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Bordeaux, France. 1, pp.22-22, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4116,51 +4116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Monnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4204,90 +4204,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide méthodologique et technique pour la mise en œuvre de l’indice diatomique de Nouvelle-Calédonie (IDNC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oeil (Observatoire de l'Environnement en Nouvelle-Calédonie); Davar (Direction des affaires vétérinaires, alimentaires et rurales); CNRT Nickel et son environnement, 51 p., 2018, Programme Diatomées, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4331,77 +4331,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide méthodologique pour la mise en oeuvre d'indices biologiques en outre-mer : l'indice diatomique Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gassiole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4449,90 +4449,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide d'identification : les diatomées benthiques des cours d'eau de Nouvelle-Calédonie vol.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OEIL (Observatoire de l'Environnement en Nouvelle-Calédonie), 2, 58 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4550,90 +4550,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Diatomées des Antilles Françaises : volume introductif + 5 volumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4703,51 +4703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.234, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4804,51 +4804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.474, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4892,246 +4892,246 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note technique et d'expertise « Indice Diatomique Antilles : Vers l'IDA-2 (29-03-2019)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Note technique et d'expertise (version courte) : « Indice Diatomique Antilles : Vers l'IDA-2 (10-04-2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019, pp.35</w:t>
+              <w:t xml:space="preserve">2019, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609638v1</w:t>
+                <w:t xml:space="preserve">hal-02609639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note technique et d'expertise (version courte) : « Indice Diatomique Antilles : Vers l'IDA-2 (10-04-2019)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Note technique et d'expertise « Indice Diatomique Antilles : Vers l'IDA-2 (29-03-2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019, pp.9</w:t>
+              <w:t xml:space="preserve">2019, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609639v1</w:t>
+                <w:t xml:space="preserve">hal-02609638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme de Recherche et d'Etude 2012-2016. Diatomées des rivières de Nouvelle-Calédonie : Conception d'un atlas taxinomique et d'un indice de bio-évaluation de la qualité écologique des cours d'eau à partir des diatomées benthiques. Note Scientifique et Technique Asconit-Irstea du 12-10-2017 : Eléments relatifs à la planification de fin d'action IDNC (cf. Skype du 19-09-2017) et réponses Asconit - Irstea aux remarques du COPIL Eaux douces et du Conseil Scientifique de l'OEIL concernant le rapport final IDNC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5220,77 +5220,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme Sicydium Sentinelle - Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Devaux</w:t>
+                <w:t xml:space="preserve">Marion Labeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lefrancois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khedidja Abbaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5377,51 +5377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teofana Chonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lefrancois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5726,77 +5726,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5844,77 +5844,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.796</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5962,64 +5962,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6097,51 +6097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guegen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6219,51 +6219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6328,64 +6328,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6514,51 +6514,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ADC06C24"/>
+    <w:nsid w:val="9E9ABB5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6745,51 +6745,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-lefrancois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04777811v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Labeille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh&#233;didja Abbaci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Santos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-024-05609-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04681621v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Heinry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gu&#233;guen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-12980-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04500655v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lefrancois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Binot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.026.0086" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04500635v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2023.12.007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776567v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233;vin Marqu&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Estelle Valentini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-024-05476-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473545v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyonna Zortman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Arsevska" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Dub" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Bortel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2023.100630" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250763v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristina Kochoska" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chardon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofana Chonova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Keck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;g Kermarrec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0269249X.2023.2237977" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161247v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bony" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Noury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106623" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03976834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blancher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vasselon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.6.85652" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968035v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Louren&#231;o" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Begarin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Haouis&#233;e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73948-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916342v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Apoth&#233;loz-Perret-Gentil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Botreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2172-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549067v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lord" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Mortillaro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lopez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2018-424-007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504013v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Barbeyron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keith" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2017-412-001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033782v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rochepeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2015.17.12" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481107v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eulin-Garrigue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429269v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;vin Marqu&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grondin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609487v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marqui&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606897v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605787v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eulin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vigouroux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clavier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602532v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eulin Garrigue" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601424v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602546v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600923v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600946v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600944v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gassiole" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600937v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597580v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597582v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594408v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capdeville" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605783v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gros" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602554v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609485v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609894v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marqui&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34928/41h2-hs58" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609484v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511723v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607205v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605966v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605967v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609638v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609639v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606924v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418537v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Abbaci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Bastide" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904384v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379384v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dominique" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gourv&#232;s" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409815v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605986v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605985v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601237v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601069v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guegen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605983v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dominique" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605884v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-lefrancois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776567v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lefrancois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Labeille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233;vin Marqu&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Estelle Valentini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-024-05476-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04500635v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2023.12.007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04681621v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Heinry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gu&#233;guen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-12980-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04777811v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh&#233;didja Abbaci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Santos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-024-05609-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04500655v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Binot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.026.0086" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473545v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyonna Zortman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Arsevska" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Dub" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Bortel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2023.100630" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250763v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristina Kochoska" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chardon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofana Chonova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Keck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;g Kermarrec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0269249X.2023.2237977" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161247v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bony" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Noury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106623" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03976834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blancher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vasselon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.6.85652" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968035v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Louren&#231;o" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Begarin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Haouis&#233;e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73948-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916342v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Apoth&#233;loz-Perret-Gentil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Botreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2172-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549067v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lord" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Mortillaro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lopez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2018-424-007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504013v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Barbeyron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keith" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2017-412-001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033782v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rochepeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2015.17.12" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481107v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eulin-Garrigue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429269v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;vin Marqu&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grondin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609487v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marqui&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606897v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605787v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eulin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vigouroux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clavier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601424v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602532v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eulin Garrigue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602546v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600946v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600944v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gassiole" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600923v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600937v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597582v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597580v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594408v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capdeville" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605783v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gros" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602554v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609485v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609894v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marqui&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34928/41h2-hs58" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609484v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511723v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607205v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605966v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605967v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609639v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609638v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606924v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418537v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Abbaci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Bastide" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904384v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379384v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dominique" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gourv&#232;s" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409815v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605986v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605985v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601237v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601069v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guegen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605983v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dominique" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605884v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>