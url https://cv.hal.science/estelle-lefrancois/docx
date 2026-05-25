--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -148,620 +148,620 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of an eDNA-based method for surveying fish and crustacean communities in the rivers of the French West Indies</w:t>
+                <w:t xml:space="preserve">Variation in reproductive strategies of two amphidromous gobies of the West Indies: Sicydium plumieri and Sicydium punctatum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Lefrancois</w:t>
+                <w:t xml:space="preserve">Marion Labeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Labeille</w:t>
+                <w:t xml:space="preserve">Alain Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joévin Marquès</w:t>
+                <w:t xml:space="preserve">Estelle Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Robert</w:t>
+                <w:t xml:space="preserve">Khédidja Abbaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Estelle Valentini</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphaël Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 851 (14), pp.3249-3269. </w:t>
+              <w:t xml:space="preserve">, 2024, 851 (19), pp.4567-4584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10750-024-05476-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10750-024-05609-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04776567v1</w:t>
+                <w:t xml:space="preserve">hal-04777811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser l’éducation face à la crise écologique et ses conséquences sur la santé</w:t>
+                <w:t xml:space="preserve">Assessment of river ecological status in the French West Indies based on diatom flora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Léonard Heinry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estelle Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revssu.2023.12.007⟩</w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 196, pp.860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-024-12980-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500635v1</w:t>
+                <w:t xml:space="preserve">hal-04681621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of river ecological status in the French West Indies based on diatom flora</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation des valeurs et dispositions des acteurs impliqués dans un projet mobilisant l’approche One Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Delmas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estelle Lefrancois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Binot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10661-024-12980-w⟩</w:t>
+              <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 26 (2), pp.86-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ta.026.0086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681621v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in reproductive strategies of two amphidromous gobies of the West Indies: Sicydium plumieri and Sicydium punctatum</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Repenser l’éducation face à la crise écologique et ses conséquences sur la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 851 (19), pp.4567-4584. </w:t>
+              <w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (85), pp.24-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10750-024-05609-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revssu.2023.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777811v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des valeurs et dispositions des acteurs impliqués dans un projet mobilisant l’approche One Health</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of an eDNA-based method for surveying fish and crustacean communities in the rivers of the French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lefrancois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Lefrancois</w:t>
+                <w:t xml:space="preserve">Marion Labeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Barthes</w:t>
+                <w:t xml:space="preserve">Joévin Marquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Binot</w:t>
+                <w:t xml:space="preserve">Marie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+                <w:t xml:space="preserve">Alice Estelle Valentini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, N° 26 (2), pp.86-104. </w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 851 (14), pp.3249-3269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ta.026.0086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10750-024-05476-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500655v1</w:t>
+                <w:t xml:space="preserve">hal-04776567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A social-ecological systems approach to tick bite and tick-borne disease risk management: Exploring collective action in the Occitanie region in southern France</w:t>
               </w:r>
@@ -875,338 +875,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filling reference libraries with diatom environmental sequences: strengths and weaknesses</w:t>
+                <w:t xml:space="preserve">The goby fish Sicydium spp. as valuable sentinel species towards the chemical stress in freshwater bodies of West Indies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hristina Kochoska</w:t>
+                <w:t xml:space="preserve">Sylvie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Labeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lefrancois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Chardon</w:t>
+                <w:t xml:space="preserve">Patrice Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teofana Chonova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lenaïg Kermarrec</w:t>
+                <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diatom Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0269249X.2023.2237977⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 261, pp.106623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2023.106623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250763v1</w:t>
+                <w:t xml:space="preserve">hal-04161247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The goby fish Sicydium spp. as valuable sentinel species towards the chemical stress in freshwater bodies of West Indies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Filling reference libraries with diatom environmental sequences: strengths and weaknesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hristina Kochoska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Bony</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Estelle Lefrancois</w:t>
+                <w:t xml:space="preserve">Teofana Chonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Noury</w:t>
+                <w:t xml:space="preserve">François Keck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
+                <w:t xml:space="preserve">Lenaïg Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 261, pp.106623. </w:t>
+              <w:t xml:space="preserve">Diatom Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (2), pp.103-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2023.106623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/0269249X.2023.2237977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161247v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A strategy for successful integration of DNA-based methods in aquatic monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1417,51 +1417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and implementation of eco-genomic tools for aquatic ecosystem biomonitoring: the SYNAQUA French-Swiss program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lefrancois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Apothéloz-Perret-Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1469,51 +1469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Botreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25 (34), pp.33858-33866. </w:t>
@@ -1564,51 +1564,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selectivity on epilithic diatom consumption for two tropical sympatric gobies: Sicydium punctatum Perugia, 1986 and Sicydium plumieri (Bloch, 1786)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lefrancois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Lord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1698,51 +1698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gardening behaviour of Sicydium punctatum (Gobioidei: Sicydiinae): in vitro experiments in the context of chlordecone pollution in Guadeloupe Island rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Barbeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lefrancois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1815,51 +1815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus - Montage et réalisation de projets de recherche entre organisme de recherche, gestionnaires et bureau d'étude : analyse à travers l'expérience d'Asconit Consultants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lefrancois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Rochepeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1951,77 +1951,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de révision de la taxinomie des diatomées des cours d’eau des Antilles en vue d’améliorer l’indice diatomique antillais (IDA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Eulin-Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lefrancois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Monnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2085,77 +2085,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëvin Marquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Labeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lefrancois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2193,90 +2193,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouvel indice diatomique multimétrique dédié à l'évaluation de l'état écologique des cours d'eau de Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37ème Colloque de l'ADLaF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Meise, Belgique. pp.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2314,64 +2314,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de la démarche d'élaboration de l'Indice Diatomique Nouvelle-Calédonie (IDNC) à l'aide du programme TITAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2541,829 +2541,829 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indice Diatomique Antilles (IDA): a new diatom index dedicated to the rivers of the French West Indies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Eulin</w:t>
+                <w:t xml:space="preserve">Les diatomées benthiques des cours d'eau de surface de Nouvelle-Calédonie : étude des assemblages typiques et de leurs espèces caractéristiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Use of Algae for Monitoring Rivers and Comparable Habitats (UAMRiCH) &amp; International Workshop on Benthic Algae Taxonomy (InBAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Trento, Italy. pp.56-56</w:t>
+              <w:t xml:space="preserve">34ème Colloque de l'ADLaF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France. pp.37-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601424v1</w:t>
+                <w:t xml:space="preserve">hal-02602546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les diatomées benthiques des cours d'eau Antillais : étude des assemblages typiques, de leurs espèces caractéristiques et de leurs préférences auto-écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Lefrançois</w:t>
+                <w:t xml:space="preserve">M. Bottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34ème Colloque de l'ADLaF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Bordeaux, France. pp.33-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les diatomées benthiques des cours d'eau de surface de Nouvelle-Calédonie : étude des assemblages typiques et de leurs espèces caractéristiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Marquié</w:t>
+                <w:t xml:space="preserve">Indice Diatomique Antilles (IDA): a new diatom index dedicated to the rivers of the French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème Colloque de l'ADLaF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France. pp.37-37</w:t>
+              <w:t xml:space="preserve">9th Use of Algae for Monitoring Rivers and Comparable Habitats (UAMRiCH) &amp; International Workshop on Benthic Algae Taxonomy (InBAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Trento, Italy. pp.56-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602546v1</w:t>
+                <w:t xml:space="preserve">hal-02601424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytobenthos des cours d’eau des Antilles : l’IDA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Approches biomathématiques pour la mise au point d'un indice diatomique adapté aux Antilles françaises, l'IDA, et pour l'évaluation écologique de leurs cours d'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ONEMA-DOM 2014 : « Les méthodes de bio-indication adaptées aux DOM : situation et perspectives dans le contexte du 2ème cycle DCE »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Paris, France. pp.13</w:t>
+              <w:t xml:space="preserve">33ème Colloque de l'ADLAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Clermont-Ferrand, France. pp.24-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600946v1</w:t>
+                <w:t xml:space="preserve">hal-02600923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes phytobenthiques cours d’eau (Réunion et Antilles) : Cadre général et méthodologique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Phytobenthos des cours d’eau des Antilles : l’IDA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ONEMA-DOM 2014 : « Les méthodes de bio-indication adaptées aux DOM : situation et perspectives dans le contexte du 2ème cycle DCE »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2014, Paris, France. pp.19</w:t>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600944v1</w:t>
+                <w:t xml:space="preserve">hal-02600946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches biomathématiques pour la mise au point d'un indice diatomique adapté aux Antilles françaises, l'IDA, et pour l'évaluation écologique de leurs cours d'eau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Méthodes phytobenthiques cours d’eau (Réunion et Antilles) : Cadre général et méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gassiole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Colloque de l'ADLAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Clermont-Ferrand, France. pp.24-24</w:t>
+              <w:t xml:space="preserve">Séminaire ONEMA-DOM 2014 : « Les méthodes de bio-indication adaptées aux DOM : situation et perspectives dans le contexte du 2ème cycle DCE »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600923v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d’indices diatomiques pour les cours d’eau de la Réunion (IDR), des Antilles (IDA), de Guyane et de Mayotte : Bilan des actions 2008-2012, perspectives et suites à donner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gassiole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3399,333 +3399,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d'un indice diatomique adapté aux Antilles Françaises : aspects taxonomiques et écologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche biomathématique pour la mise au point d’un indice diatomique adapté aux Antilles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, Le Mans, France. pp.2</w:t>
+              <w:t xml:space="preserve">, Sep 2012, Le Mans, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597582v1</w:t>
+                <w:t xml:space="preserve">hal-02597580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche biomathématique pour la mise au point d’un indice diatomique adapté aux Antilles françaises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mise au point d'un indice diatomique adapté aux Antilles Françaises : aspects taxonomiques et écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, Le Mans, France. pp.23</w:t>
+              <w:t xml:space="preserve">, Sep 2012, Le Mans, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597580v1</w:t>
+                <w:t xml:space="preserve">hal-02597582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les diatomées continentales de Martinique et de Guadeloupe : convergence et divergence des communautés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3851,51 +3851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3976,51 +3976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34ème Colloque de l'ADLaF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Bordeaux, France. 1, pp.22-22, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4116,51 +4116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Monnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4185,354 +4185,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide méthodologique et technique pour la mise en œuvre de l’indice diatomique de Nouvelle-Calédonie (IDNC)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+                <w:t xml:space="preserve">Guide méthodologique pour la mise en oeuvre d'indices biologiques en outre-mer : l'indice diatomique Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gassiole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Oeil (Observatoire de l'Environnement en Nouvelle-Calédonie); Davar (Direction des affaires vétérinaires, alimentaires et rurales); CNRT Nickel et son environnement, 51 p., 2018, Programme Diatomées, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">pp.74, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609894v1</w:t>
+                <w:t xml:space="preserve">hal-02609484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide méthodologique pour la mise en oeuvre d'indices biologiques en outre-mer : l'indice diatomique Réunion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Guide méthodologique et technique pour la mise en œuvre de l’indice diatomique de Nouvelle-Calédonie (IDNC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">pp.74, 2018</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Oeil (Observatoire de l'Environnement en Nouvelle-Calédonie); Davar (Direction des affaires vétérinaires, alimentaires et rurales); CNRT Nickel et son environnement, 51 p., 2018, Programme Diatomées, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34928/41h2-hs58⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609484v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide d'identification : les diatomées benthiques des cours d'eau de Nouvelle-Calédonie vol.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OEIL (Observatoire de l'Environnement en Nouvelle-Calédonie), 2, 58 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4550,90 +4550,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Diatomées des Antilles Françaises : volume introductif + 5 volumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4703,51 +4703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.234, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4804,51 +4804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.474, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4892,246 +4892,246 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note technique et d'expertise (version courte) : « Indice Diatomique Antilles : Vers l'IDA-2 (10-04-2019)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Note technique et d'expertise « Indice Diatomique Antilles : Vers l'IDA-2 (29-03-2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019, pp.9</w:t>
+              <w:t xml:space="preserve">2019, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609639v1</w:t>
+                <w:t xml:space="preserve">hal-02609638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note technique et d'expertise « Indice Diatomique Antilles : Vers l'IDA-2 (29-03-2019)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Note technique et d'expertise (version courte) : « Indice Diatomique Antilles : Vers l'IDA-2 (10-04-2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019, pp.35</w:t>
+              <w:t xml:space="preserve">2019, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609638v1</w:t>
+                <w:t xml:space="preserve">hal-02609639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme de Recherche et d'Etude 2012-2016. Diatomées des rivières de Nouvelle-Calédonie : Conception d'un atlas taxinomique et d'un indice de bio-évaluation de la qualité écologique des cours d'eau à partir des diatomées benthiques. Note Scientifique et Technique Asconit-Irstea du 12-10-2017 : Eléments relatifs à la planification de fin d'action IDNC (cf. Skype du 19-09-2017) et réponses Asconit - Irstea aux remarques du COPIL Eaux douces et du Conseil Scientifique de l'OEIL concernant le rapport final IDNC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5220,77 +5220,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme Sicydium Sentinelle - Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Labeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lefrancois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khedidja Abbaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5364,64 +5364,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teofana Chonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lefrancois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5726,77 +5726,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5844,77 +5844,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.796</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5962,64 +5962,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6097,51 +6097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guegen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6219,51 +6219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6328,64 +6328,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6514,51 +6514,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E9ABB5F"/>
+    <w:nsid w:val="DAB00A92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6745,51 +6745,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-lefrancois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776567v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lefrancois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Labeille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233;vin Marqu&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Estelle Valentini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-024-05476-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04500635v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2023.12.007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04681621v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Heinry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gu&#233;guen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-12980-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04777811v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh&#233;didja Abbaci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Santos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-024-05609-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04500655v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Binot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.026.0086" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473545v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyonna Zortman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Arsevska" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Dub" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Bortel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2023.100630" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250763v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristina Kochoska" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chardon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofana Chonova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Keck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;g Kermarrec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0269249X.2023.2237977" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161247v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bony" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Noury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106623" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03976834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blancher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vasselon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.6.85652" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968035v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Louren&#231;o" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Begarin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Haouis&#233;e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73948-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916342v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Apoth&#233;loz-Perret-Gentil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Botreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2172-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549067v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lord" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Mortillaro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lopez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2018-424-007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504013v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Barbeyron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keith" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2017-412-001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033782v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rochepeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2015.17.12" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481107v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eulin-Garrigue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429269v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;vin Marqu&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grondin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609487v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marqui&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606897v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605787v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eulin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vigouroux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clavier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601424v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602532v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eulin Garrigue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602546v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600946v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600944v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gassiole" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600923v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600937v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597582v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597580v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594408v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capdeville" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605783v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gros" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602554v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609485v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609894v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marqui&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34928/41h2-hs58" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609484v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511723v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607205v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605966v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605967v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609639v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609638v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606924v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418537v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Abbaci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Bastide" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904384v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379384v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dominique" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gourv&#232;s" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409815v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605986v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605985v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601237v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601069v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guegen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605983v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dominique" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605884v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-lefrancois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04777811v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Labeille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh&#233;didja Abbaci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Santos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-024-05609-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04681621v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Heinry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gu&#233;guen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-12980-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04500655v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lefrancois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Binot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.026.0086" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04500635v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2023.12.007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776567v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233;vin Marqu&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Estelle Valentini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-024-05476-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473545v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyonna Zortman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Arsevska" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Dub" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Bortel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2023.100630" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161247v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bony" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Noury" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106623" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250763v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristina Kochoska" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chardon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofana Chonova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Keck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;g Kermarrec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0269249X.2023.2237977" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03976834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blancher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vasselon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.6.85652" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968035v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Louren&#231;o" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Begarin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Haouis&#233;e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73948-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916342v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Apoth&#233;loz-Perret-Gentil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Botreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2172-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549067v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lord" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Mortillaro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lopez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2018-424-007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504013v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Barbeyron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keith" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2017-412-001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033782v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rochepeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2015.17.12" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481107v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eulin-Garrigue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429269v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;vin Marqu&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grondin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609487v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marqui&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606897v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605787v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eulin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vigouroux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clavier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602546v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602532v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eulin Garrigue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601424v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600923v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600946v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600944v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gassiole" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600937v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597580v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597582v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594408v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capdeville" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605783v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gros" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602554v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609485v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609484v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609894v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marqui&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34928/41h2-hs58" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511723v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607205v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605966v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605967v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609638v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609639v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606924v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418537v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Abbaci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Bastide" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904384v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379384v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dominique" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gourv&#232;s" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409815v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605986v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605985v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601237v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601069v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guegen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605983v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dominique" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605884v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>