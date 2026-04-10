--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ESTELLE LEONCE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV de Estelle LEONCE dans HAL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">estelle-leonce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0882-8297</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lieu de travail :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Structure & Dynamique par Résonance Magnétique (LSDRM) IRAMIS/NIMBE, UMR CEA/CNRS 3685 CEA Saclay 91191 Gif sur Yvette</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Activité scientifique :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RMN et IRM du xénon hyperpolarisé pour l'étude :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">d'échantillons cellulaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de biosondes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de matériaux poreux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Developpement de pompage optique de gaz rare (mobile)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Microfluidique pour la RMN en flux</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Water-Soluble Cryptophane Decorated with Aromatic Amine Groups Shows High Affinity for Cesium and Thallium(I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajaa Benchouaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Doll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chighine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 89 (7), pp.4560-4568. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.3c02791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the physical properties of Xe@cryptophane complexes easily predictable? the case of $syn$ and $anti$ tris-$aza$-cryptophanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Doll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Buffeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 86 (11), pp.7648-7658. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.1c00701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03250187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$^{129}$Xe Ultrafast Z-spectroscopy enables micromolar detection of biosensors on a 1T benchtop spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Chighine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.409-420. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/mr-2-409-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03182749v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantiopure [Cs$^+$/Xe$\subset$Cryptophane]$\subset$Fe$^{II}$$_4$L$_4$ Hierarchical Superstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya K. Ronson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jake L. Greenfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141 (20), pp.8339-8345. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.9b02866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02117134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodal detection of proteins by $^{129}$Xe NMR and fluorescence spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bousmah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Milanole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp.1450-1457. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.201800802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01988479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Cryptophane-B. Crystal Structure and Study of its Complex with Xenon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pitrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 83, pp.14465-14471. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.8b02246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01922217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate pH sensing via hyperpolarized $^{129}$Xe NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pitrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mulatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 24, pp.6534-6537. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201800900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01720386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsaturated cryptophanes: toward dual PHIP/hyperpolarised xenon sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orsola Baydoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Rycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 56, pp.672-678. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrc.4691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01660523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the Methoxy Groups in Cryptophanes for Complexation of Xenon. Conformational Selection Evidenced by 129 Xe-1 H NMR SPINOE Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.1561-1568. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201700266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01510320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodal Fluorescence/{129}Xe NMR Probe for Molecular Imaging and Biological Inhibition of EGFR in Non-Small Cell Lung Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Milanole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Paoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pieters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dugave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25, pp.6653-6660. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2017.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01630103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-Exchange optical pumping in a van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Liagre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87, pp.016105. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4940928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01264746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A doubly responsive probe for the detection of Cys4-tagged proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoko Kotera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Milanole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Doris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Gravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp.11482-11484. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CC04721H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Detection of Toxic Metal Ions, Pb2+ and Cd2+, Using a 129Xe NMR-Based Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Tassali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoko Kotera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86 (3), pp.1783-1788. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac403669p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim-functionalized cryptophane-111 derivatives via heterocapping, and their xenon complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akil I. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gracia El-Ayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.15905. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CC08001G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding a Host–Guest Model System through 129Xe NMR Spectroscopic Experiments and Theoretical Studies†</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Milanole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dugave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.9837-9840. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201405349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Z-Spectroscopy for 129 Xe NMR-Based Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexej Jerschow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (23), pp.4172 - 4176. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jz402261h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sensitive Zinc-Activated 129Xe MRI Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoko Kotera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Tassali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (17), pp.4100-4103. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201109194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward new cryptophane analogs: synthesis and encapsulation properties of an unprecedented water-soluble azacryptophane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajaa Benchouaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Doll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chighine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd French Supramolecular Chemistry Congress Supr@Paris2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$^{129}$Xe NMR-based biosensing on a benchtop spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Chighine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compact NMR Conference II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEISAM research institute, Oct 2021, Nantes (Virtual event), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03375713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following the growth of Saccharomyces Cerevisiae in standard culture conditions using hyperpolarized $^{129}$Xe NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding a Host-guest model system through 129Xe NMR experiments and theoretical chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Milanole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dugave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02356628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New developments related to fast and multiplexed detection of 129Xe NMR biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium XeMAT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02352715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dernières avancées sur l'utilisation du xénon polarisé comme biosonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERM 2014 (Groupe d’Etude de Résonance Magnétique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02361804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate determination of pH via hyperpolarized $^{129}$Xe NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th FGMR Annual Discussion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bayreuth, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02341010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A doubly responsive probe for the detection of Cys4-tagged proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoko Kotera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Milanole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Doris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium XeMAT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02356699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding a host-guets model system through 129Xe NMR experiments and theoretical chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Milanole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dugave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHITEL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02356631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId95"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ESTELLE LEONCE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV de Estelle LEONCE dans HAL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">estelle-leonce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0882-8297</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lieu de travail :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Structure & Dynamique par Résonance Magnétique (LSDRM) IRAMIS/NIMBE, UMR CEA/CNRS 3685 CEA Saclay 91191 Gif sur Yvette</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Activité scientifique :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RMN et IRM du xénon hyperpolarisé pour l'étude :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">d'échantillons cellulaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de biosondes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de matériaux poreux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Developpement de pompage optique de gaz rare (mobile)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Microfluidique pour la RMN en flux</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Water-Soluble Cryptophane Decorated with Aromatic Amine Groups Shows High Affinity for Cesium and Thallium(I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajaa Benchouaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Doll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chighine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 89 (7), pp.4560-4568. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.3c02791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the physical properties of Xe@cryptophane complexes easily predictable? the case of $syn$ and $anti$ tris-$aza$-cryptophanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Doll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Buffeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 86 (11), pp.7648-7658. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.1c00701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03250187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$^{129}$Xe Ultrafast Z-spectroscopy enables micromolar detection of biosensors on a 1T benchtop spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Chighine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.409-420. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/mr-2-409-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03182749v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantiopure [Cs$^+$/Xe$\subset$Cryptophane]$\subset$Fe$^{II}$$_4$L$_4$ Hierarchical Superstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya K. Ronson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jake L. Greenfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141 (20), pp.8339-8345. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.9b02866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02117134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodal detection of proteins by $^{129}$Xe NMR and fluorescence spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bousmah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Milanole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp.1450-1457. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.201800802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01988479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Cryptophane-B. Crystal Structure and Study of its Complex with Xenon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pitrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 83, pp.14465-14471. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.8b02246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01922217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate pH sensing via hyperpolarized $^{129}$Xe NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pitrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mulatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 24, pp.6534-6537. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201800900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01720386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the Methoxy Groups in Cryptophanes for Complexation of Xenon. Conformational Selection Evidenced by 129 Xe-1 H NMR SPINOE Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.1561-1568. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201700266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01510320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodal Fluorescence/{129}Xe NMR Probe for Molecular Imaging and Biological Inhibition of EGFR in Non-Small Cell Lung Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Milanole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Paoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pieters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dugave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25, pp.6653-6660. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2017.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01630103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsaturated cryptophanes: toward dual PHIP/hyperpolarised xenon sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orsola Baydoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Rycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 56, pp.672-678. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrc.4691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01660523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-Exchange optical pumping in a van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Liagre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87, pp.016105. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4940928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01264746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A doubly responsive probe for the detection of Cys4-tagged proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoko Kotera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Milanole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Doris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Gravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp.11482-11484. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CC04721H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding a Host–Guest Model System through 129Xe NMR Spectroscopic Experiments and Theoretical Studies†</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Milanole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dugave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.9837-9840. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201405349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Detection of Toxic Metal Ions, Pb2+ and Cd2+, Using a 129Xe NMR-Based Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Tassali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoko Kotera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86 (3), pp.1783-1788. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac403669p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim-functionalized cryptophane-111 derivatives via heterocapping, and their xenon complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akil I. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gracia El-Ayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.15905. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CC08001G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Z-Spectroscopy for 129 Xe NMR-Based Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexej Jerschow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (23), pp.4172 - 4176. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jz402261h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sensitive Zinc-Activated 129Xe MRI Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoko Kotera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Tassali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (17), pp.4100-4103. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201109194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward new cryptophane analogs: synthesis and encapsulation properties of an unprecedented water-soluble azacryptophane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajaa Benchouaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Doll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chighine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd French Supramolecular Chemistry Congress Supr@Paris2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$^{129}$Xe NMR-based biosensing on a benchtop spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Chighine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compact NMR Conference II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEISAM research institute, Oct 2021, Nantes (Virtual event), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03375713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following the growth of Saccharomyces Cerevisiae in standard culture conditions using hyperpolarized $^{129}$Xe NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding a Host-guest model system through 129Xe NMR experiments and theoretical chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Milanole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dugave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02356628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New developments related to fast and multiplexed detection of 129Xe NMR biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium XeMAT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02352715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dernières avancées sur l'utilisation du xénon polarisé comme biosonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERM 2014 (Groupe d’Etude de Résonance Magnétique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02361804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate determination of pH via hyperpolarized $^{129}$Xe NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th FGMR Annual Discussion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bayreuth, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02341010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A doubly responsive probe for the detection of Cys4-tagged proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoko Kotera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Milanole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Doris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium XeMAT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02356699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding a host-guets model system through 129Xe NMR experiments and theoretical chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Milanole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dugave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHITEL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02356631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId95"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C7ED446"/>
+    <w:nsid w:val="C1267BCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8D08D06B"/>
+    <w:nsid w:val="F86971EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-leonce" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0882-8297" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721125v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Benchouaia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Doll" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brotin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chighine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02791" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03250187v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle L&#233;once" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boutin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buffeteau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00701" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03182749v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Chighine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Desvaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/mr-2-409-2021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02117134v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya K. Ronson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake L. Greenfield" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b02866" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01988479v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Bousmah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Milanole" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201800802" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01922217v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b02246" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01720386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dognon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800900" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01660523v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Huber" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsola Baydoun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Rycke" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4691" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01510320v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700266" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01630103v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Gao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Paoletti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dugave" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.11.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01264746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Liagre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940928" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187782v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoko Kotera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubost" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Gravel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC04721H" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117441v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Tassali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boulard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac403669p" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157474v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akil I. Joseph" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracia El-Ayle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC08001G" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157472v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousseau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201405349" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7L6WX97Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896791v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexej Jerschow" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz402261h" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117150v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201109194" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F15PFN6L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584742v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03375713v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339659v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356628v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02352715v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02361804v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341010v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356699v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356631v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-leonce" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0882-8297" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721125v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Benchouaia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Doll" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brotin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chighine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02791" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03250187v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle L&#233;once" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boutin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buffeteau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00701" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03182749v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Chighine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Desvaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/mr-2-409-2021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02117134v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya K. Ronson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake L. Greenfield" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b02866" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01988479v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Bousmah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Milanole" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201800802" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01922217v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b02246" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01720386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dognon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800900" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01510320v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700266" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01630103v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Gao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Paoletti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dugave" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.11.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01660523v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Huber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsola Baydoun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Rycke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4691" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01264746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Liagre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940928" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187782v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoko Kotera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubost" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Gravel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC04721H" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157472v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201405349" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7L6WX97Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117441v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Tassali" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boulard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac403669p" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157474v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akil I. Joseph" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracia El-Ayle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC08001G" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896791v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexej Jerschow" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz402261h" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117150v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201109194" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F15PFN6L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584742v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03375713v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339659v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356628v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02352715v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02361804v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341010v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356699v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356631v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>