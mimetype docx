--- v1 (2026-04-10)
+++ v2 (2026-05-18)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ESTELLE LEONCE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV de Estelle LEONCE dans HAL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">estelle-leonce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0882-8297</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lieu de travail :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Structure & Dynamique par Résonance Magnétique (LSDRM) IRAMIS/NIMBE, UMR CEA/CNRS 3685 CEA Saclay 91191 Gif sur Yvette</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Activité scientifique :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RMN et IRM du xénon hyperpolarisé pour l'étude :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">d'échantillons cellulaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de biosondes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de matériaux poreux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Developpement de pompage optique de gaz rare (mobile)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Microfluidique pour la RMN en flux</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Water-Soluble Cryptophane Decorated with Aromatic Amine Groups Shows High Affinity for Cesium and Thallium(I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajaa Benchouaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Doll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chighine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 89 (7), pp.4560-4568. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.3c02791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the physical properties of Xe@cryptophane complexes easily predictable? the case of $syn$ and $anti$ tris-$aza$-cryptophanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Doll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Buffeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 86 (11), pp.7648-7658. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.1c00701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03250187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$^{129}$Xe Ultrafast Z-spectroscopy enables micromolar detection of biosensors on a 1T benchtop spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Chighine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.409-420. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/mr-2-409-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03182749v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantiopure [Cs$^+$/Xe$\subset$Cryptophane]$\subset$Fe$^{II}$$_4$L$_4$ Hierarchical Superstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya K. Ronson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jake L. Greenfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141 (20), pp.8339-8345. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.9b02866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02117134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodal detection of proteins by $^{129}$Xe NMR and fluorescence spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bousmah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Milanole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp.1450-1457. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.201800802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01988479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Cryptophane-B. Crystal Structure and Study of its Complex with Xenon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pitrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 83, pp.14465-14471. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.8b02246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01922217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate pH sensing via hyperpolarized $^{129}$Xe NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pitrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mulatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 24, pp.6534-6537. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201800900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01720386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the Methoxy Groups in Cryptophanes for Complexation of Xenon. Conformational Selection Evidenced by 129 Xe-1 H NMR SPINOE Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.1561-1568. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201700266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01510320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodal Fluorescence/{129}Xe NMR Probe for Molecular Imaging and Biological Inhibition of EGFR in Non-Small Cell Lung Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Milanole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Paoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pieters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dugave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25, pp.6653-6660. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2017.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01630103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsaturated cryptophanes: toward dual PHIP/hyperpolarised xenon sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orsola Baydoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Rycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 56, pp.672-678. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrc.4691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01660523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-Exchange optical pumping in a van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Liagre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87, pp.016105. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4940928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01264746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A doubly responsive probe for the detection of Cys4-tagged proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoko Kotera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Milanole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Doris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Gravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp.11482-11484. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CC04721H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding a Host–Guest Model System through 129Xe NMR Spectroscopic Experiments and Theoretical Studies†</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Milanole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dugave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.9837-9840. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201405349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Detection of Toxic Metal Ions, Pb2+ and Cd2+, Using a 129Xe NMR-Based Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Tassali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoko Kotera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86 (3), pp.1783-1788. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac403669p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim-functionalized cryptophane-111 derivatives via heterocapping, and their xenon complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akil I. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gracia El-Ayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.15905. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CC08001G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Z-Spectroscopy for 129 Xe NMR-Based Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexej Jerschow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (23), pp.4172 - 4176. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jz402261h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sensitive Zinc-Activated 129Xe MRI Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoko Kotera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Tassali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (17), pp.4100-4103. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201109194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward new cryptophane analogs: synthesis and encapsulation properties of an unprecedented water-soluble azacryptophane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajaa Benchouaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Doll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chighine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd French Supramolecular Chemistry Congress Supr@Paris2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$^{129}$Xe NMR-based biosensing on a benchtop spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Chighine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compact NMR Conference II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEISAM research institute, Oct 2021, Nantes (Virtual event), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03375713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following the growth of Saccharomyces Cerevisiae in standard culture conditions using hyperpolarized $^{129}$Xe NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding a Host-guest model system through 129Xe NMR experiments and theoretical chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Milanole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dugave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02356628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New developments related to fast and multiplexed detection of 129Xe NMR biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium XeMAT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02352715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dernières avancées sur l'utilisation du xénon polarisé comme biosonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERM 2014 (Groupe d’Etude de Résonance Magnétique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02361804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate determination of pH via hyperpolarized $^{129}$Xe NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th FGMR Annual Discussion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bayreuth, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02341010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A doubly responsive probe for the detection of Cys4-tagged proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoko Kotera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Milanole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Doris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium XeMAT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02356699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding a host-guets model system through 129Xe NMR experiments and theoretical chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Milanole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dugave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHITEL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02356631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId95"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ESTELLE LEONCE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV de Estelle LEONCE dans HAL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">estelle-leonce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0882-8297</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lieu de travail :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Structure & Dynamique par Résonance Magnétique (LSDRM) IRAMIS/NIMBE, UMR CEA/CNRS 3685 CEA Saclay 91191 Gif sur Yvette</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Activité scientifique :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RMN et IRM du xénon hyperpolarisé pour l'étude :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">d'échantillons cellulaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de biosondes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de matériaux poreux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Developpement de pompage optique de gaz rare (mobile)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Microfluidique pour la RMN en flux</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Water-Soluble Cryptophane Decorated with Aromatic Amine Groups Shows High Affinity for Cesium and Thallium(I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajaa Benchouaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Doll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chighine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 89 (7), pp.4560-4568. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.3c02791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the physical properties of Xe@cryptophane complexes easily predictable? the case of $syn$ and $anti$ tris-$aza$-cryptophanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Doll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Buffeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 86 (11), pp.7648-7658. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.1c00701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03250187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$^{129}$Xe Ultrafast Z-spectroscopy enables micromolar detection of biosensors on a 1T benchtop spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Chighine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.409-420. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/mr-2-409-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03182749v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantiopure [Cs$^+$/Xe$\subset$Cryptophane]$\subset$Fe$^{II}$$_4$L$_4$ Hierarchical Superstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya K. Ronson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jake L. Greenfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141 (20), pp.8339-8345. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.9b02866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02117134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodal detection of proteins by $^{129}$Xe NMR and fluorescence spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bousmah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Milanole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp.1450-1457. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.201800802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01988479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Cryptophane-B. Crystal Structure and Study of its Complex with Xenon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pitrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 83, pp.14465-14471. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.8b02246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01922217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate pH sensing via hyperpolarized $^{129}$Xe NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pitrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mulatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 24, pp.6534-6537. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201800900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01720386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsaturated cryptophanes: toward dual PHIP/hyperpolarised xenon sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orsola Baydoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Rycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 56, pp.672-678. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrc.4691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01660523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the Methoxy Groups in Cryptophanes for Complexation of Xenon. Conformational Selection Evidenced by 129 Xe-1 H NMR SPINOE Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.1561-1568. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201700266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01510320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodal Fluorescence/{129}Xe NMR Probe for Molecular Imaging and Biological Inhibition of EGFR in Non-Small Cell Lung Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Milanole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Paoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pieters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dugave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25, pp.6653-6660. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2017.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01630103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-Exchange optical pumping in a van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Liagre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87, pp.016105. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4940928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01264746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A doubly responsive probe for the detection of Cys4-tagged proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoko Kotera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Milanole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Doris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Gravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp.11482-11484. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CC04721H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Detection of Toxic Metal Ions, Pb2+ and Cd2+, Using a 129Xe NMR-Based Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Tassali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoko Kotera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86 (3), pp.1783-1788. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac403669p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim-functionalized cryptophane-111 derivatives via heterocapping, and their xenon complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akil I. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gracia El-Ayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.15905. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CC08001G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding a Host–Guest Model System through 129Xe NMR Spectroscopic Experiments and Theoretical Studies†</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Milanole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dugave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.9837-9840. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201405349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Z-Spectroscopy for 129 Xe NMR-Based Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexej Jerschow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (23), pp.4172 - 4176. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jz402261h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sensitive Zinc-Activated 129Xe MRI Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoko Kotera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Tassali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (17), pp.4100-4103. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201109194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward new cryptophane analogs: synthesis and encapsulation properties of an unprecedented water-soluble azacryptophane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajaa Benchouaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Doll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chighine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd French Supramolecular Chemistry Congress Supr@Paris2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$^{129}$Xe NMR-based biosensing on a benchtop spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Chighine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compact NMR Conference II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEISAM research institute, Oct 2021, Nantes (Virtual event), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03375713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following the growth of Saccharomyces Cerevisiae in standard culture conditions using hyperpolarized $^{129}$Xe NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding a Host-guest model system through 129Xe NMR experiments and theoretical chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Milanole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dugave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02356628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New developments related to fast and multiplexed detection of 129Xe NMR biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium XeMAT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02352715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dernières avancées sur l'utilisation du xénon polarisé comme biosonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERM 2014 (Groupe d’Etude de Résonance Magnétique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02361804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate determination of pH via hyperpolarized $^{129}$Xe NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th FGMR Annual Discussion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bayreuth, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02341010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A doubly responsive probe for the detection of Cys4-tagged proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoko Kotera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Milanole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Doris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium XeMAT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02356699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding a host-guets model system through 129Xe NMR experiments and theoretical chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Milanole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dugave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHITEL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02356631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId95"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C1267BCD"/>
+    <w:nsid w:val="784C7B09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F86971EE"/>
+    <w:nsid w:val="D7A0BE4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-leonce" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0882-8297" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721125v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Benchouaia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Doll" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brotin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chighine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02791" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03250187v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle L&#233;once" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boutin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buffeteau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00701" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03182749v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Chighine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Desvaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/mr-2-409-2021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02117134v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya K. Ronson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake L. Greenfield" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b02866" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01988479v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Bousmah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Milanole" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201800802" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01922217v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b02246" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01720386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dognon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800900" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01510320v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700266" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01630103v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Gao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Paoletti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dugave" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.11.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01660523v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Huber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsola Baydoun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Rycke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4691" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01264746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Liagre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940928" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187782v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoko Kotera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubost" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Gravel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC04721H" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157472v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201405349" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7L6WX97Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117441v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Tassali" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boulard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac403669p" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157474v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akil I. Joseph" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracia El-Ayle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC08001G" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896791v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexej Jerschow" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz402261h" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117150v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201109194" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F15PFN6L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584742v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03375713v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339659v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356628v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02352715v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02361804v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341010v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356699v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356631v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-leonce" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0882-8297" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721125v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Benchouaia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Doll" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brotin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chighine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02791" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03250187v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle L&#233;once" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boutin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buffeteau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00701" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03182749v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Chighine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Desvaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/mr-2-409-2021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02117134v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya K. Ronson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake L. Greenfield" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b02866" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01988479v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Bousmah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Milanole" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201800802" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01922217v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b02246" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01720386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dognon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800900" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01660523v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Huber" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsola Baydoun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Rycke" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4691" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01510320v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700266" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01630103v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Gao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Paoletti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dugave" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.11.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01264746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Liagre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940928" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187782v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoko Kotera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubost" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Gravel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC04721H" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117441v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Tassali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boulard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac403669p" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157474v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akil I. Joseph" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracia El-Ayle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC08001G" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157472v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousseau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201405349" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7L6WX97Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896791v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexej Jerschow" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz402261h" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117150v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201109194" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F15PFN6L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584742v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03375713v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339659v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356628v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02352715v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02361804v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341010v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356699v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356631v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>