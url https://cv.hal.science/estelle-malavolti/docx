--- v0 (2026-03-25)
+++ v1 (2026-04-29)
@@ -216,1224 +216,1354 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling technology changes in air transport in the presence of a market shock: A passenger-based analysis</w:t>
+                <w:t xml:space="preserve">The design of insurance contracts for home versus nursing home long-term care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shangrong Chen</w:t>
+                <w:t xml:space="preserve">Claire Borsenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmuth Cremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Joram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Lozachmeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Air Transport Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jairtraman.2022.102340⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Health Economics and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 26 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10754-025-09406-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04198607v1</w:t>
+                <w:t xml:space="preserve">hal-05568346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adopting and diffusing hydrogen technology in air transport: An evolutionary game theory approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shangrong Chen</w:t>
+                <w:t xml:space="preserve">Social cost of airline delays: Assessment by the use of revenue management data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Lesgourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 170, pp.103613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tra.2023.103613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eneco.2023.106864⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04198583v1</w:t>
+                <w:t xml:space="preserve">hal-04198597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social cost of airline delays: Assessment by the use of revenue management data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Adopting and diffusing hydrogen technology in air transport: An evolutionary game theory approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shangrong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sai Bravo-Melgarejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mongeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 125, pp.106864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eneco.2023.106864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tra.2023.103613⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04198597v1</w:t>
+                <w:t xml:space="preserve">hal-04198583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Contract for Reducing Flight Delays in EU: In the Context of SESAR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modeling technology changes in air transport in the presence of a market shock: A passenger-based analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shangrong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chunan Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Problems in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2022/8372764⟩</w:t>
+              <w:t xml:space="preserve">Journal of Air Transport Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 110, pp.102340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jairtraman.2022.102340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03555363v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should regional airports be allowed to pay long-term operating aid to low-cost carriers?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Optimal Contract for Reducing Flight Delays in EU: In the Context of SESAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunan Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Problems in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2022/8372764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02944506v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il autoriser des aides d’exploitation pérennes versées par les aéroports régionaux aux compagnies à bas coûts ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Should regional airports be allowed to pay long-term operating aid to low-cost carriers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 70 (2), pp.149-166. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, 70 (2), pp.149-166</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985218v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02944506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic Reactions of Airlines to the European Trading Scheme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Faut-il autoriser des aides d’exploitation pérennes versées par les aéroports régionaux aux compagnies à bas coûts ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Podesta</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trpro.2015.06.046⟩</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (2), pp.149-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.pr2.0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184863v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication and binary decisions : is it better to communicate ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Strategic Reactions of Airlines to the European Trading Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Vergé</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Podesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Institutional and Theoretical Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Current practices in transport: appraisal methods, policies and models – 42nd European Transport Conference Selected Proceedings, 8, pp.103-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2015.06.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1628/093245613X13621221166330⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00874852v1</w:t>
+                <w:t xml:space="preserve">hal-01184863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse économique des aides publiques versées par les aéroports régionaux aux compagnies low cost</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Communication and binary decisions : is it better to communicate ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Loss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Vergé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue européenne de droit de la consommation / European Consumer Law Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Institutional and Theoretical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 169 (3), pp 451-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1628/093245613X13621221166330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00614952v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European competition policy modernization : from notifications to legal exception</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Analyse économique des aides publiques versées par les aéroports régionaux aux compagnies low cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabian Bergès-Sennou</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Economic Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue européenne de droit de la consommation / European Consumer Law Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n° 2010/3-4, pp.529-558</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021575v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment décentraliser la politique européenne de concurrence ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">European competition policy modernization : from notifications to legal exception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Vergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Bergès-Sennou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Prévision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52 (1), pp 77-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2007.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276801v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment décentraliser la politique européenne de concurrence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Loss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Malavolti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Vergé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 178 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modernisation de la politique communautaire de concurrence : régime d’autorisation ou d’exception légale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Berges-Sennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Vergé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 53 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/reco.533.0437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1443,2193 +1573,2327 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disruptive and sustainable innovation at airports: the case of hydrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRA2020, 8th Transport Research Arena : Rethinking transport – towards clean and inclusive mobility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Aids granted by regional airports: a two-sided market analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCTR 2016, World Conference on Transport Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Shanghai, China. pp.30-40, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trpro.2017.05.195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01538698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air traffic development in ASEAN: an airport capacity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Air Transport Research Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single Till or Dual Till at airports: a Two-Sided Market Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRA 2016, Transport Research Arena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Varsovie, Poland. pp.3696-3703, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trpro.2016.05.489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air traffic development in ASEAN: an airport capacity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRA 2016, Transport Research Arena Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air traffic development in ASEAN: an airport capacity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCTR 2016, World Conference on Transport Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Shangai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air traffic development in ASEAN: an airport capacity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Transportation Economics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic Reactions of Airlines to their Inclusion in the European Trading Scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Podesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Transport Conference 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for European Transport, Sep 2014, Frankfurt, Germany. 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment of large mergers in the airline industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACE 2012, 10th annual conference of the Association of Competition Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusion of the aviation sector into the emission trading scheme : an economic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Podesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EARIE 2011, 38th Annual Conference of the European Association for Research in Industrial Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Stockholm, Sweden. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single till or dual till at airports : a two-sided market analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCTR 2010, 12th World Conference on Transport Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future strategies for airports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Badanik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Tomova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCTR 2010, 12th World Conference on Transport Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Nice, France. pp xxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic reaction of airlines to the ETS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jenvrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCTR 2010, 12th World Conference on Transport Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future strategies for airports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Badanik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCTR 2010, 12th World Conference on Transport Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal. pp xxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAST : Future Airport Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Kazda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Tomova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INO 2008, 7th Eurocontrol Innovative Research Workshop &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Brétigny-sur-Orge, France. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TV on mobility : a two-sided market analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIOC 2006, International Industrial Organization Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Boston, United States. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing for Elderly Fragility: A Valuable Public Policy and an Opportunity for Postal Operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Borsenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmuth Cremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Joram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lozachmeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Service Challenges, Business Opportunities, and Regulatory Responses in the Postal Sector</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.283-299, 2024, Topics in Regulatory Economics and Policy, 978-3-031-65598-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-65599-9_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platform Competition: Market Structure and Pricing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">E-Commerce, Parcel Delivery and Environmental Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Borsenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmuth Cremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Joram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lozachmeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pier Luigi Parcu; Timothy J. Brennan; Victor Glass. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Changing Postal Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-34532-7_17⟩</w:t>
+              <w:t xml:space="preserve">The Postal and Delivery Contribution in Hard Times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.141-160, 2023, Topics in Regulatory Economics and Policy, 978-3-031-11412-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-11413-7_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888569v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State aid to low-cost airlines: Worthwhile if durable?”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
+                <w:t xml:space="preserve">Platform Competition: Market Structure and Pricing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Borsenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Helmuth Cremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Joram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Lozachmeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Air Transport and Regional Development Policies</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Changing Postal Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.225-240, 2020, Topics in Regulatory Economics and Policy, 978-3-030-34531-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-34532-7_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02948872v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur Internet, vos traces valent de l’or !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">State aid to low-cost airlines: Worthwhile if durable?”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Fondation la Main à la Pâte. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Graham A., Nicole Adler N., Niemeier H.-M., Betancor O., Pais Antunes A., Bilotkach V., Calderón E.J., Martini G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Air Transport and Regional Development Policies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 9780367533144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985231v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02948872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gratuité peut-elle avoir des effets anticoncurrentiels ? Une perspective d'économie industrielle sur le cas Google</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sur Internet, vos traces valent de l’or !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Martial-Braz N. et Zolynski C. </w:t>
+              <w:t xml:space="preserve">Fondation la Main à la Pâte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La gratuité un concept aux frontières de l'économie et du droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ, pp.71-89, 2013, Collection Droit &amp; Economie</w:t>
+              <w:t xml:space="preserve">L'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00903346v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le financement de la presse française</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La gratuité peut-elle avoir des effets anticoncurrentiels ? Une perspective d'économie industrielle sur le cas Google</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Boldron François et al. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martial-Braz N. et Zolynski C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Libéralisation &amp; Services Publics : Économie postale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Economica, pp 205-218, 2010</w:t>
+              <w:t xml:space="preserve">La gratuité un concept aux frontières de l'économie et du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.71-89, 2013, Collection Droit &amp; Economie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025624v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00903346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le financement de la presse française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmuth Cremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Malavolti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boldron François et al. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Libéralisation &amp; Services Publics : Économie postale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp 205-218, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyse quantitative des externalités sur le marché de la presse : le cas français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Borsenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vibes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boldron, François; Borsenberger, Claire; Joram, Denis; Lécou, Sébastien; Roy, Bernard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Libéralisation et services publics: économie postale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, 2010, 978-2717858457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3639,267 +3903,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to model the Impact of the European Trading Scheme on the Air Transport sector ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jenvrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financing the transport of the French press</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to decentralize competition policy ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Vergé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3909,733 +4173,733 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’équilibre économique des aéroports secondaires européens à l’épreuve des dynamiques de concurrence fiscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05472060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing for fragility: a valuable public policy and an opportunity for postal operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Borsenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmuth Cremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Joram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lozachmeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti-Grimal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-commerce and parcel delivery: environmental policy with greens consumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Borsenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmuth Cremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Joram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lozachmeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data and the regulation of e-commerce: data sharing vs. dismantling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Borsenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmuth Cremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Joram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lozachmeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air traffic development in ASEAN : an airport capacity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aides d'état aux aéroports regionaux : une analyse biface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il autoriser des aides d'exploitation pérennes versées par les aéroports régionaux aux compagnies à bas coûts ? une analyse économique en termes de marché biface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03460058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single till or dual till at airports: a two-sided market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4645,104 +4909,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gratuité a-t-elle des effets anti-concurrentiels ? Une perspective d'économie industrielle sur le cas Google</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4752,105 +5016,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problèmes d'implémentation de la Politique de Concurrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Malavolti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Toulouse School of Economics, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02555753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId100"/>
+      <w:footerReference w:type="default" r:id="rId104"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4918,51 +5182,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1295A47"/>
+    <w:nsid w:val="DCFFE058"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5149,51 +5413,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-malavolti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1346-0957" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070400318" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/219332406" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359640152" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198607v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangrong Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Malavolti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2022.102340" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198583v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Bravo-Melgarejo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mongeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2023.106864" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198597v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lesgourgues" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2023.103613" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555363v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunan Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/8372764" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944506v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985218v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0129" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01184863v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Podesta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2015.06.046" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00874852v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loss" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Verg&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/093245613X13621221166330" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614952v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021575v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Berg&#232;s-Sennou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2007.02.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276801v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276810v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Berges-Sennou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.533.0437" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02952163v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laplace" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01538698v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.05.195" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009243v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01406372v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.05.489" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02095934v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009372v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009378v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01114845v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00874803v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022239v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021979v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01023861v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Badanik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lenoir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tomova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022229v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jenvrin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022230v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022266v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Kazda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021773v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ivaldi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995888v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Borsenberger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmuth Cremer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Joram" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lozachmeur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65599-9_19" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02888569v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34532-7_17" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948872v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Air-Transport-and-Regional-Development-Policies/Graham-Adler-Niemeier-Betancor-Antunes-Bilotkach-Calderon-Martini/p/book/9780367533144" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985231v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903346v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01025624v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01025639v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vibes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01025587v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01025595v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01025598v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05472060v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088343v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Malavolti-Grimal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088352v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02888790v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01313069v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01115048v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460058v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01109445v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00874864v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02555753v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-malavolti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1346-0957" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070400318" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/219332406" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359640152" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05568346v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Borsenberger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmuth Cremer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Joram" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lozachmeur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Malavolti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10754-025-09406-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198597v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lesgourgues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2023.103613" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198583v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangrong Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Bravo-Melgarejo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mongeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2023.106864" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198607v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2022.102340" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555363v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunan Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/8372764" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985218v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0129" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01184863v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Podesta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2015.06.046" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00874852v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loss" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Verg&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/093245613X13621221166330" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614952v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021575v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Berg&#232;s-Sennou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2007.02.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276801v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276810v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Berges-Sennou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.533.0437" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02952163v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laplace" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01538698v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.05.195" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009243v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01406372v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.05.489" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02095934v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009372v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009378v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01114845v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00874803v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022239v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021979v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01023861v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Badanik" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lenoir" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tomova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022229v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jenvrin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022230v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022266v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Kazda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021773v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ivaldi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995888v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65599-9_19" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05568304v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11413-7_10" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02888569v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34532-7_17" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948872v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Air-Transport-and-Regional-Development-Policies/Graham-Adler-Niemeier-Betancor-Antunes-Bilotkach-Calderon-Martini/p/book/9780367533144" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985231v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903346v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01025624v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01025639v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vibes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01025587v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01025595v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01025598v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05472060v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088343v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Malavolti-Grimal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088352v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02888790v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01313069v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01115048v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460058v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01109445v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00874864v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02555753v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>