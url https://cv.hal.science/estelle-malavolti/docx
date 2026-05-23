--- v1 (2026-04-29)
+++ v2 (2026-05-23)
@@ -5182,51 +5182,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DCFFE058"/>
+    <w:nsid w:val="E42BCB26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>