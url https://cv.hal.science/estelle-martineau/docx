--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -2821,51 +2821,51 @@
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Lipidomic society conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2025, MAdrid, Spain</w:t>
+              <w:t xml:space="preserve">, Oct 2025, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05412033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>