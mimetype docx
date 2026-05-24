--- v1 (2026-04-09)
+++ v2 (2026-05-24)
@@ -2986,51 +2986,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3654,142 +3654,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04433999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fast quantitative 2D NMR for targeted and untargeted lipidomics and metabolomics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangi Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Zhendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Microbiological alteration of egg products during their production process : characterisation of metabolic pathways and dicovery of early prediction biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Coat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Arhaliass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromar 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3799,51 +3924,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining mass spectrometric platforms for lipidome investigation - Application to the characterisation of disruptions in the lipid profile of pig serum upon β-agonist treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3899,51 +4024,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3953,415 +4078,415 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Quantitative 2D NMR for Untargeted and Targeted Metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR-Based Metabolomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2037, Springer New York, pp.365-383, 2019, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-9690-2_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03448586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Potential of Online Analysis Systems for the Chemotyping of the Egg Matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Coat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Gouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Arhaliass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alteration of Ovoproducts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.259-283, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-271-7.50004-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the Spoilage of Egg Products using Targeted and Non-targeted Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Coat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Gouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Arhaliass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alteration of Ovoproducts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.157-258, 2018, 9781785482717. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-1-78548-271-7.50003-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId131"/>
+      <w:footerReference w:type="default" r:id="rId135"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4508,51 +4633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Julien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andr&#233;s Rinc&#243;n Mej&#237;a" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Schiphorst" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Martineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ay01257k" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299863v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Marchand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Farjon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.5525" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155487v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Cahoreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-023-02028-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217015v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duplais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massiot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Hassan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Perrone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21065-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257262v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balgoma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10061218" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03035414v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Dey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gandriau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c03510" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426296v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste F&#233;raud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Leenders" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Govaerts" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de Tullio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-020-01662-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130979v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Mai Le" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Milande" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2018.11.062" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348464v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Dumez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4899" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447217v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1524-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141017v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Milande" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Akoka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b03874" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625035v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly-Pinel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1360-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141306v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2016.08.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01385206v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa Tea" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Antheaume" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C Lalande" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C Mauve" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34251" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142400v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delanoue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Silvestre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Robins" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Remaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142464v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boisseau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac4005309" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142687v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1816" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X65LBBZ0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142484v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Guennec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac3033504" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143157v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loaec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-5310-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E54D946AB7673C511B6F417FFC9E6D5C8DEC6F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143479v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2010.07.046" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3XCV6RT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412033v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Soullier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Monteiro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perion" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Boissin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793518v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pages" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Morisse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Gatellier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815205v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847632v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Michaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/N87KTD" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433928v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728300v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory da Costa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04433999v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336381v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Coat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Arhaliass" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098868v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448586v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9690-2_20" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333841v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gouilleux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Thouand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-271-7.50004-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861716v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/alteration-of-ovoproducts/goncalves/978-1-78548-271-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-271-7.50003-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Julien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andr&#233;s Rinc&#243;n Mej&#237;a" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Schiphorst" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Martineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ay01257k" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299863v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Marchand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Farjon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.5525" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155487v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Cahoreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-023-02028-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217015v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duplais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massiot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Hassan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Perrone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21065-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257262v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balgoma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10061218" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03035414v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Dey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gandriau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c03510" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426296v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste F&#233;raud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Leenders" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Govaerts" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de Tullio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-020-01662-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130979v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Mai Le" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Milande" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2018.11.062" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348464v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Dumez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4899" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447217v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1524-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141017v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Milande" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Akoka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b03874" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625035v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly-Pinel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1360-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141306v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2016.08.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01385206v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa Tea" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Antheaume" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C Lalande" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C Mauve" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34251" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142400v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delanoue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Silvestre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Robins" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Remaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142464v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boisseau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac4005309" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142687v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1816" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X65LBBZ0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142484v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Guennec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac3033504" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143157v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loaec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-5310-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E54D946AB7673C511B6F417FFC9E6D5C8DEC6F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143479v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2010.07.046" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3XCV6RT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412033v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Soullier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Monteiro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perion" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Boissin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793518v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pages" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Morisse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Gatellier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815205v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847632v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Michaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/N87KTD" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433928v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728300v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory da Costa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04433999v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05586233v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Zhendre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336381v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Coat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Arhaliass" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098868v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448586v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9690-2_20" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333841v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gouilleux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Thouand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-271-7.50004-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861716v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/alteration-of-ovoproducts/goncalves/978-1-78548-271-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-271-7.50003-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>