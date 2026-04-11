--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -229,220 +229,220 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manger : français, européens et américains face à l'alimentation / Claude Fischler, Estelle Masson ; avec des contributions de Eva Barlösius, Alan Beardsworth, Denise Bernuzzi de Sant' Anna... [et al.]</w:t>
+                <w:t xml:space="preserve">Les différentes facettes de l'objet en psychologie sociale : le cabinet de curiosités / sous la direction [et avec une introduction] de Estelle Masson et Élisabeth Michel-Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Fischler</w:t>
+                <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Masson</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Odile Jacob, pp.336, 2010, 978-2-7381-2088-5</w:t>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.177, 2010, 978-2-296-12580-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880593v1</w:t>
+                <w:t xml:space="preserve">hal-01880422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les différentes facettes de l'objet en psychologie sociale : le cabinet de curiosités / sous la direction [et avec une introduction] de Estelle Masson et Élisabeth Michel-Guillou</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Manger : français, européens et américains face à l'alimentation / Claude Fischler, Estelle Masson ; avec des contributions de Eva Barlösius, Alan Beardsworth, Denise Bernuzzi de Sant' Anna... [et al.]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, pp.177, 2010, 978-2-296-12580-3</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Odile Jacob, pp.336, 2010, 978-2-7381-2088-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880422v1</w:t>
+                <w:t xml:space="preserve">hal-01880593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comer. A alimentaçao de francesses, outros europeus e americanon / Claude Fischler,‎ Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.360, 2010, 978-8573599893</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -518,51 +518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Consumer Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, special issue “Integrating sustainability into the marketing of food services and food and beverage retail merchandising, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -609,51 +609,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artisanal and farmer bread making practices differently shape fungal species community composition in French sourdoughs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bubbendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -730,51 +730,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Local foods’ as trustworthy food: geographical proximity, social areas and interpersonal relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bubendorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -821,51 +821,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward new forms of meal sharing? Collective habits and personal diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bubendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -950,51 +950,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le régime : une affaire d’homme et non de femmes ? Influence des représentations sociales sur la description et la nomination des pratiques de contrôle alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lavrilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 117-118, pp.71-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1032,51 +1032,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le régime : une affaire de femme et non d’homme ? Influence des représentations sociales sur la description et la nomination des pratiques de contrôle alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lavrilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1101,77 +1101,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French consumers’ perceptions of nutrition and health claims: A psychosocial-anthropological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Debucquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Merdji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1230,51 +1230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nostalgie comme moteur de changements et d'innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Debucquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1312,51 +1312,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les régimes : malaise alimentaire d’une société ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (30), pp.16-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1381,51 +1381,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations de l’alimentation à l’épreuve des politiques préventives de santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 29 (4), pp.63-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1459,51 +1459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations de l'alimentation : crise de la confiance et crises alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Numéro 514 (4), pp.307-314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1537,51 +1537,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dire et taire : l'intersubjectivité dans l'entretien de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Haas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1641,90 +1641,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception des allégations nutritionnelles par le consommateur en fonction de son profil social, alimentaire et médical et selon la catégorie d’aliment considérée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kerhoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervaise Debucquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22, pp.90-91</w:t>
@@ -1747,458 +1747,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La relation à l'autre comme condition à l'entretien</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La relation à l'autre comme condition à l'entretien.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 71, pp.77-88</w:t>
+              <w:t xml:space="preserve">, 2006, 71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519808v1</w:t>
+                <w:t xml:space="preserve">halshs-01559477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La relation à l'autre comme condition à l'entretien.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La relation à l'autre comme condition à l'entretien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 71</w:t>
+              <w:t xml:space="preserve">, 2006, 71, pp.77-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01559477v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’idéalisation des origines chez des immigrés ou des exilés : sa double fonction de maintien de l’identité et d’acculturation</w:t>
+                <w:t xml:space="preserve">Attitudes towards large numbers of choices in the food domain: A cross-cultural study of five countries in Europe and the USA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Laurens</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Paul Rozin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christy Shields</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arquivos Brasileiros de Psicologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 46 (3), pp.304-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2006.01.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519804v1</w:t>
+                <w:t xml:space="preserve">hal-05519811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitudes towards large numbers of choices in the food domain: A cross-cultural study of five countries in Europe and the USA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Rozin</w:t>
+                <w:t xml:space="preserve">L’idéalisation des origines chez des immigrés ou des exilés : sa double fonction de maintien de l’identité et d’acculturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arquivos Brasileiros de Psicologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 58 (1), pp.2-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2006.01.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05519811v1</w:t>
+                <w:t xml:space="preserve">hal-05519804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crise de la vache folle : « psychose », contestation, mémoire et amnésie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Raude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2236,51 +2236,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les significations de « manger » : un ancrage différentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 53, pp.57-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2337,51 +2337,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réinvention de pratiques ancestrales : savoirs, pratiques et communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bubendorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2423,51 +2423,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entretien en profondeur et l’appréhension du sens commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les représentations sociales : théories, méthodes et applications / sous la direction de Grégory Lo Monaco, Sylvain Delouvée et Patrick Rateau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Supérieur, pp.103-106, 2016, 978-2-8073-0546-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2492,51 +2492,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Customized Diets ? Personal Dietary Regimes and Collective Habits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Selective eating : the rise, meaning and sense of personal dietary requirements : an interdiscliplinary perspective / edited by Claude Fischler ; [with the collaboration of Véronique Pardo] ; translated by Cynthia Schoch and William Snow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Odile Jacob, pp.243-252, 2015, 978-2-7381-3213-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2561,51 +2561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et représentations des séniors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'alimentation à découvert / sous la direction de Catherine Esnouf, Jean Fioramonti, Bruno Laurioux ; avec la collaboration de Jean-Pierre Poulain ; [préface de François Houllier,..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS éditions, pp.41-42, 2015, 978-2-271-08300-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2643,51 +2643,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'alimentation des personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'alimentation à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, 2015, 978-2-271-11912-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2721,51 +2721,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une alimentation sur mesure ? Régimes personnels et habitudes collectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les alimentations particulières : mangerons-nous encore ensemble demain ? / sous la direction de Claude Fischler ; avec la collaboration de Véronique Pardo ; avec les contributions de Camille Adamiec, Valérie Adt, Josep Maria Comelles.. [et al.].</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Odile Jacob, pp.236-245, 2013, 978-2-7381-2870-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2803,77 +2803,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la peur de l’indifférenciation à la décadence de la société. Le cas du mariage homosexuel de Bègles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Fraïssé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvain Delouvée; Patrick Rateau; Michel-Louis Rouquette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les peurs collectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Érès éditions, pp.169-192, 2013, 978-2-7492-3853-1</w:t>
@@ -2902,51 +2902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes, minceur et régimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des cultures alimentaires / sous la direction de Jean-Pierre Poulain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de France, pp.580-586, 2012, 978-2-13-055875-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2971,51 +2971,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des « lieux » de l’homophobie : transgression des lois naturelles, transgression des lois sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'homophobie et les expressions de l'ordre hétérosexiste [Texte imprimé] / sous la direction de Christèle Fraïssé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3047,273 +3047,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01880724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triangulations et pistes heuristiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le partage et la division : triangulation de données qualitatives et quantitatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+                <w:t xml:space="preserve">Claude Fischler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les différentes facettes de l'objet en psychologie sociale : le cabinet de curiosités / sous la direction [et avec une introduction] de Estelle Masson et Élisabeth Michel-Guillo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.7-13, 2010, 978-2-296-12580-3</w:t>
+              <w:t xml:space="preserve">Les différentes facettes de l'objet en psychologie sociale : le cabinet de curiosités / sous la direction [et avec une introduction] de Estelle Masson et Élisabeth Michel-Guillou</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.31-59, 2010, 978-2-296-12580-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880767v1</w:t>
+                <w:t xml:space="preserve">hal-01880770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le partage et la division : triangulation de données qualitatives et quantitatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Désenchantement et réenchantement de l’alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Fischler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les différentes facettes de l'objet en psychologie sociale : le cabinet de curiosités / sous la direction [et avec une introduction] de Estelle Masson et Élisabeth Michel-Guillou</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.31-59, 2010, 978-2-296-12580-3</w:t>
+              <w:t xml:space="preserve">Traiter l'obésité et le surpoids / sous la direction de Dr Jean-Philippe Zermati, Dr Gérard Apfeldorfer, Dr Bernard Waysfeld ; avec les contributions de Danielle Bourque, Anne-Françoise Chaperon, Pierre Dalarun.. [et al.]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Odile Jacob, pp.346-377, 2010, 978-2-7381-2428-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880770v1</w:t>
+                <w:t xml:space="preserve">hal-01880760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désenchantement et réenchantement de l’alimentation</w:t>
+                <w:t xml:space="preserve">Triangulations et pistes heuristiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Fischler</w:t>
+                <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Masson</w:t>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traiter l'obésité et le surpoids / sous la direction de Dr Jean-Philippe Zermati, Dr Gérard Apfeldorfer, Dr Bernard Waysfeld ; avec les contributions de Danielle Bourque, Anne-Françoise Chaperon, Pierre Dalarun.. [et al.]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Odile Jacob, pp.346-377, 2010, 978-2-7381-2428-9</w:t>
+              <w:t xml:space="preserve">Les différentes facettes de l'objet en psychologie sociale : le cabinet de curiosités / sous la direction [et avec une introduction] de Estelle Masson et Élisabeth Michel-Guillo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.7-13, 2010, 978-2-296-12580-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880760v1</w:t>
+                <w:t xml:space="preserve">hal-01880767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociales des risques et rapport à la nature : le cas de la maladie de la vache folle.</w:t>
               </w:r>
@@ -3338,51 +3338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isobel Stewart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3450,307 +3450,307 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestication of microbial communities for bread making: insights from a participatory research project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Baker’s bread-making practices and house microbiota shape fungal species diversity in french sourdoughs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bubendorff</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Guezenec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2019 Congress of the European Society for Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESEB, Aug 2019, Turku, Finland</w:t>
+              <w:t xml:space="preserve">Harlan III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950758v1</w:t>
+                <w:t xml:space="preserve">hal-02950822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baker’s bread-making practices and house microbiota shape fungal species diversity in french sourdoughs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Domestication of microbial communities for bread making: insights from a participatory research project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bubendorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Sicard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Bubendorff</w:t>
+                <w:t xml:space="preserve">Stephane Guezenec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harlan III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">The 2019 Congress of the European Society for Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESEB, Aug 2019, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950822v1</w:t>
+                <w:t xml:space="preserve">hal-02950758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociales, pratiques et biodiversité : du souci de l’environnemental à la biodiversité microbienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bubendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3814,51 +3814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations, préférences et attentes des consommateurs « Bakery »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque final de restitution du projet ANR BAKERY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Ozenay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3883,90 +3883,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociales, pratiques et biodiversité : du souci de l’environnemental à la biodiversité microbienne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bubendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Conference on Social Representations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Buenos Aires, Argentine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4017,51 +4017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gallic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Pirrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Mariojouls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4116,51 +4116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorsque la relocalisation des consommations alimentaires dans la proximité nourrit la confiance…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Localisation, délocalisation, relocalisation : vers une expansion des frontières de la proximité ? ».</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bretagne occidentale, Nov 2017, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4185,51 +4185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociales de l’alimentation et consommations éco-citoyennes : une nouvelle appropriation de son alimentation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bubendorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4306,51 +4306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gallic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mardle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Pirrone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4388,51 +4388,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Français face à leur alimentation : l’importance du partage et de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Laboratoire de Psychologie sociale : menaces et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Psychologie de Paris 5, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4457,51 +4457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alimentation et les représentations sociales – Perspective psychosociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence interdisciplinaire : Représentations Sociales et Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole des Hautes Etudes en Sciences Sociales, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4526,64 +4526,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of seefood representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Page-Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4621,77 +4621,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of seefood representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberley Page-Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Fraïssé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4729,51 +4729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces de la confiance : le connu, le local, le certifié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bubendorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4811,51 +4811,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une proximité à géométrie variable. Colloque international « Penser et agir dans les espaces et les villes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bubendorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4893,51 +4893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextes alimentaires et représentations des consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bubendorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4975,51 +4975,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les raisons de chacun : paysans-boulangers, boulangers, PME, consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bubendorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5051,152 +5051,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troubles du comportement alimentaire et réseaux sociaux en ligne : les paradoxes d’une sociabilité élective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Métamorphoses et permanences des contenus des représentations sociales de l’alimentation. Approches diachroniques et synchroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Bubendorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">138e congrès des sociétés historiques et scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Rennes 2, Apr 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Le temps en représentation – Représentations du temps » : Douzièmes Journées d’Études en Psychologie Sociale.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne occidentale, Nov 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880927v1</w:t>
+                <w:t xml:space="preserve">hal-01880898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture et alimentation. Une approche comparative du rapport à l’alimentation dans 5 pays Européens et aux Etats Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hautes Études du Goût. École du cordon bleu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5215,126 +5189,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métamorphoses et permanences des contenus des représentations sociales de l’alimentation. Approches diachroniques et synchroniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Troubles du comportement alimentaire et réseaux sociaux en ligne : les paradoxes d’une sociabilité élective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Fraïssé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bubendorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Le temps en représentation – Représentations du temps » : Douzièmes Journées d’Études en Psychologie Sociale.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bretagne occidentale, Nov 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">138e congrès des sociétés historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2, Apr 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880898v1</w:t>
+                <w:t xml:space="preserve">hal-01880927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles du comportement alimentaire et échanges en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée au séminaire du Centre Edgar Morin EHESS/CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EHESS, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5359,51 +5359,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle alimentaire français : Adaptation ou disparition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Fonds français alimentation &amp; santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5422,221 +5422,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les régimes, malaise alimentaire d’une société</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Homophobie et essentialisation de l’hétérosexualité des couples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Fraïssé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Entretiens de Nutrition : La fin des régimes. Autour de la cuisson des épices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Pasteur de Lille, Jun 2012, LIlle, France</w:t>
+              <w:t xml:space="preserve">9e Congrès International de Psychologie Sociale en Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881172v1</w:t>
+                <w:t xml:space="preserve">hal-01881165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les isolats anamia. Des formes de sociabilité alimentaire inédites ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Troubles du comportement alimentaire et sociabilités alimentaires numériques : représentations sociales de femmes se déclarant atteintes de TCA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Fraïssé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Bubendorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium « Comprendre le phénomène pro-ana. Corps, réseaux, alimentation »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bibliothèque nationale de France, Dec 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Représentations sociales et sociétés en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11e Conférence Internationale sur les Représentations Sociales «, Jun 2012, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880931v1</w:t>
+                <w:t xml:space="preserve">hal-01881150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convivialité, commensalité et individualismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque les alimentations particulières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Pasteur, Jan 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5655,221 +5655,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troubles du comportement alimentaire et sociabilités alimentaires numériques : représentations sociales de femmes se déclarant atteintes de TCA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les régimes, malaise alimentaire d’une société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christèle Fraïssé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Représentations sociales et sociétés en mutation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 11e Conférence Internationale sur les Représentations Sociales «, Jun 2012, Evora, Portugal</w:t>
+              <w:t xml:space="preserve">14ème Entretiens de Nutrition : La fin des régimes. Autour de la cuisson des épices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Pasteur de Lille, Jun 2012, LIlle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881150v1</w:t>
+                <w:t xml:space="preserve">hal-01881172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homophobie et essentialisation de l’hétérosexualité des couples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les isolats anamia. Des formes de sociabilité alimentaire inédites ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Fraïssé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bubendorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Congrès International de Psychologie Sociale en Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Symposium « Comprendre le phénomène pro-ana. Corps, réseaux, alimentation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque nationale de France, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881165v1</w:t>
+                <w:t xml:space="preserve">hal-01880931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles du comportement alimentaire et sociabilités alimentaires fragmentées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Fraïssé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5920,51 +5920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles du comportement alimentaire en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseil scientifique de l’UBO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Bretagne Ouest, Sep 2012, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5989,51 +5989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation, corps et santé : une approche transculturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences « Cours Publics : Nourrissons-nous »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bretagne occidentale, Nov 2012, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6052,372 +6052,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nouvelle frontière aliment - médicament ou la difficile incorporation des alicaments dans les taxonomies profanes du mangeable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Eating disorders in the social web an ego-network analysis approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Fraïssé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e congrès de l'Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Colloque Sunbelt XXXI St Pete's Beach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Grand Island, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763020v1</w:t>
+                <w:t xml:space="preserve">hal-01881222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eating disorders in the social web an ego-network analysis approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les Français face à leur alimentation : les spécificités d’un modèle alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Sunbelt XXXI St Pete's Beach</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Grand Island, United States</w:t>
+              <w:t xml:space="preserve">La Médecine Générale : dynamiques, représentations et réalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5e Congrès de la Médecine Générale France, Jun 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881222v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Français face à leur alimentation : les spécificités d’un modèle alimentaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La nouvelle frontière aliment - médicament ou la difficile incorporation des alicaments dans les taxonomies profanes du mangeable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervaise Debucquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Médecine Générale : dynamiques, représentations et réalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 5e Congrès de la Médecine Générale France, Jun 2011, Nice, France</w:t>
+              <w:t xml:space="preserve">6e congrès de l'Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881185v1</w:t>
+                <w:t xml:space="preserve">hal-00763020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying eating disorders in the social web: An online ethnography with social network analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Tubaro</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Fraïssé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6453,264 +6453,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vous et la cuisine.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Consommer ou partager ? Rythmes et significations du repas dans 5 pays Européens et aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée conférence de presse : La cuisine dans la société d’aujourd’hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Ecole-chercheurs « Aliment, rassasiement et satiété »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA, Jan 2010, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881547v1</w:t>
+                <w:t xml:space="preserve">hal-01881261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommer ou partager ? Rythmes et significations du repas dans 5 pays Européens et aux Etats-Unis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Représentations sociales et cultures alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole-chercheurs « Aliment, rassasiement et satiété »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA, Jan 2010, Ecully, France</w:t>
+              <w:t xml:space="preserve">Représentations sociales et culturelles : Cours Multimédia international.en visioconférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UQAM (Canada); Université de Lyon; Université de Paris 8; Université de Toulouse, May 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881261v1</w:t>
+                <w:t xml:space="preserve">hal-01881254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations sociales et cultures alimentaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Vous et la cuisine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Représentations sociales et culturelles : Cours Multimédia international.en visioconférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UQAM (Canada); Université de Lyon; Université de Paris 8; Université de Toulouse, May 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée conférence de presse : La cuisine dans la société d’aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881254v1</w:t>
+                <w:t xml:space="preserve">hal-01881547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mariage homosexuel : des figures de l’altérité défigurée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Fraïssé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6748,51 +6748,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C’était mieux avant ! Une nostalgie innovante…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Résistance et altérité ; Huitième journées d’études en psychologie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bretagne Occidentale, Nov 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6849,51 +6849,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes du manger. Représentations de pratiques alimentaires contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Ecole des hautes Etudes en Sciences sociales (EHESS), 2001. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7010,51 +7010,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B188733A"/>
+    <w:nsid w:val="5D4D562C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7241,51 +7241,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-masson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4034-1550" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081391552" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/80712148" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000385249632" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880593v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880422v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880606v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131634v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gallen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-06-2024-6999" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206586v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bubbendorf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ocadie Lapicque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.237" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984635v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bubendorff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-021-00159-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880418v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Fra&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.12.006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC0H35Q6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880621v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavrilloux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915355v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lavrilloux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880419v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Debucquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Merdji" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2016.06.026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J12DL173-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956941v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880638v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880642v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.294.0063" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880648v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.514.0307" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880660v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Haas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.505.0005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519810v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kerhoas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Weill" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519808v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Haas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559477v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519804v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Laurens" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519811v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rozin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christy Shields" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2006.01.017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-031B1PM1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519801v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519798v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513359v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880694v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880700v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880702v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561522v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.10226" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880705v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880707v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Raymond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880717v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880724v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2643" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880767v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880770v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880760v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615202v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonardi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Stewart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950758v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Legrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guezenec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950822v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880780v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sicard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881505v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006839v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880820v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gallic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pirrone" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Mariojouls" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Daures" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880800v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880852v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880869v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Nourry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mardle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881511v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881509v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881521v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Page-Jones" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881518v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881513v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880879v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881524v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881522v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880927v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881532v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880898v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881537v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881527v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881172v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880931v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881175v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881150v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881165v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880941v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881544v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881103v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763020v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881222v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tubaro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Casilli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mounier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881185v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881214v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881547v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881261v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881254v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881237v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881231v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05513293v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-masson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4034-1550" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081391552" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/80712148" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000385249632" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880422v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880593v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880606v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131634v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gallen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-06-2024-6999" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206586v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bubbendorf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ocadie Lapicque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.237" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984635v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bubendorff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-021-00159-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880418v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Fra&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.12.006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC0H35Q6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880621v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavrilloux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915355v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lavrilloux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880419v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Debucquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Merdji" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2016.06.026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J12DL173-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956941v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880638v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880642v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.294.0063" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880648v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.514.0307" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880660v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Haas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.505.0005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519810v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kerhoas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Weill" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559477v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519808v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Haas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519811v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rozin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christy Shields" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2006.01.017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-031B1PM1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519804v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Laurens" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519801v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519798v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513359v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880694v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880700v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880702v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561522v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.10226" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880705v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880707v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Raymond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880717v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880724v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2643" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880770v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880760v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880767v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615202v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonardi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Stewart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950822v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Legrand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950758v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guezenec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880780v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sicard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881505v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006839v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880820v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gallic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pirrone" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Mariojouls" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Daures" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880800v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880852v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880869v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Nourry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mardle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881511v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881509v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881521v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Page-Jones" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881518v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881513v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880879v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881524v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881522v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880898v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881532v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880927v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881537v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881527v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881165v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881150v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881175v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881172v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880931v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880941v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881544v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881103v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881222v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tubaro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Casilli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mounier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881185v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763020v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881214v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881261v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881254v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881547v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881237v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881231v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05513293v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>