--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -3047,273 +3047,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01880724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le partage et la division : triangulation de données qualitatives et quantitatives</w:t>
+                <w:t xml:space="preserve">Triangulations et pistes heuristiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Fischler</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les différentes facettes de l'objet en psychologie sociale : le cabinet de curiosités / sous la direction [et avec une introduction] de Estelle Masson et Élisabeth Michel-Guillou</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.31-59, 2010, 978-2-296-12580-3</w:t>
+              <w:t xml:space="preserve">Les différentes facettes de l'objet en psychologie sociale : le cabinet de curiosités / sous la direction [et avec une introduction] de Estelle Masson et Élisabeth Michel-Guillo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.7-13, 2010, 978-2-296-12580-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880770v1</w:t>
+                <w:t xml:space="preserve">hal-01880767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désenchantement et réenchantement de l’alimentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le partage et la division : triangulation de données qualitatives et quantitatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fischler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traiter l'obésité et le surpoids / sous la direction de Dr Jean-Philippe Zermati, Dr Gérard Apfeldorfer, Dr Bernard Waysfeld ; avec les contributions de Danielle Bourque, Anne-Françoise Chaperon, Pierre Dalarun.. [et al.]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Odile Jacob, pp.346-377, 2010, 978-2-7381-2428-9</w:t>
+              <w:t xml:space="preserve">Les différentes facettes de l'objet en psychologie sociale : le cabinet de curiosités / sous la direction [et avec une introduction] de Estelle Masson et Élisabeth Michel-Guillou</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.31-59, 2010, 978-2-296-12580-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880760v1</w:t>
+                <w:t xml:space="preserve">hal-01880770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triangulations et pistes heuristiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Désenchantement et réenchantement de l’alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les différentes facettes de l'objet en psychologie sociale : le cabinet de curiosités / sous la direction [et avec une introduction] de Estelle Masson et Élisabeth Michel-Guillo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.7-13, 2010, 978-2-296-12580-3</w:t>
+              <w:t xml:space="preserve">Traiter l'obésité et le surpoids / sous la direction de Dr Jean-Philippe Zermati, Dr Gérard Apfeldorfer, Dr Bernard Waysfeld ; avec les contributions de Danielle Bourque, Anne-Françoise Chaperon, Pierre Dalarun.. [et al.]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Odile Jacob, pp.346-377, 2010, 978-2-7381-2428-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880767v1</w:t>
+                <w:t xml:space="preserve">hal-01880760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociales des risques et rapport à la nature : le cas de la maladie de la vache folle.</w:t>
               </w:r>
@@ -5051,96 +5051,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métamorphoses et permanences des contenus des représentations sociales de l’alimentation. Approches diachroniques et synchroniques</w:t>
+                <w:t xml:space="preserve">Troubles du comportement alimentaire et réseaux sociaux en ligne : les paradoxes d’une sociabilité élective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Fraïssé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bubendorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Le temps en représentation – Représentations du temps » : Douzièmes Journées d’Études en Psychologie Sociale.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bretagne occidentale, Nov 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">138e congrès des sociétés historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2, Apr 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880898v1</w:t>
+                <w:t xml:space="preserve">hal-01880927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture et alimentation. Une approche comparative du rapport à l’alimentation dans 5 pays Européens et aux Etats Unis</w:t>
               </w:r>
@@ -5189,122 +5215,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troubles du comportement alimentaire et réseaux sociaux en ligne : les paradoxes d’une sociabilité élective</w:t>
+                <w:t xml:space="preserve">Métamorphoses et permanences des contenus des représentations sociales de l’alimentation. Approches diachroniques et synchroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Bubendorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">138e congrès des sociétés historiques et scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Rennes 2, Apr 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Le temps en représentation – Représentations du temps » : Douzièmes Journées d’Études en Psychologie Sociale.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne occidentale, Nov 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880927v1</w:t>
+                <w:t xml:space="preserve">hal-01880898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles du comportement alimentaire et échanges en ligne</w:t>
               </w:r>
@@ -5422,191 +5422,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homophobie et essentialisation de l’hétérosexualité des couples</w:t>
+                <w:t xml:space="preserve">Les régimes, malaise alimentaire d’une société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christèle Fraïssé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Congrès International de Psychologie Sociale en Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">14ème Entretiens de Nutrition : La fin des régimes. Autour de la cuisson des épices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Pasteur de Lille, Jun 2012, LIlle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881165v1</w:t>
+                <w:t xml:space="preserve">hal-01881172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troubles du comportement alimentaire et sociabilités alimentaires numériques : représentations sociales de femmes se déclarant atteintes de TCA</w:t>
+                <w:t xml:space="preserve">Les isolats anamia. Des formes de sociabilité alimentaire inédites ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Fraïssé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bubendorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Représentations sociales et sociétés en mutation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 11e Conférence Internationale sur les Représentations Sociales «, Jun 2012, Evora, Portugal</w:t>
+              <w:t xml:space="preserve">Symposium « Comprendre le phénomène pro-ana. Corps, réseaux, alimentation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque nationale de France, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881150v1</w:t>
+                <w:t xml:space="preserve">hal-01880931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convivialité, commensalité et individualismes</w:t>
               </w:r>
@@ -5655,191 +5655,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les régimes, malaise alimentaire d’une société</w:t>
+                <w:t xml:space="preserve">Troubles du comportement alimentaire et sociabilités alimentaires numériques : représentations sociales de femmes se déclarant atteintes de TCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Fraïssé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Entretiens de Nutrition : La fin des régimes. Autour de la cuisson des épices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Pasteur de Lille, Jun 2012, LIlle, France</w:t>
+              <w:t xml:space="preserve">Représentations sociales et sociétés en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11e Conférence Internationale sur les Représentations Sociales «, Jun 2012, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881172v1</w:t>
+                <w:t xml:space="preserve">hal-01881150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les isolats anamia. Des formes de sociabilité alimentaire inédites ?</w:t>
+                <w:t xml:space="preserve">Homophobie et essentialisation de l’hétérosexualité des couples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Fraïssé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Bubendorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium « Comprendre le phénomène pro-ana. Corps, réseaux, alimentation »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bibliothèque nationale de France, Dec 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">9e Congrès International de Psychologie Sociale en Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880931v1</w:t>
+                <w:t xml:space="preserve">hal-01881165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles du comportement alimentaire et sociabilités alimentaires fragmentées.</w:t>
               </w:r>
@@ -6052,346 +6052,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eating disorders in the social web an ego-network analysis approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La nouvelle frontière aliment - médicament ou la difficile incorporation des alicaments dans les taxonomies profanes du mangeable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervaise Debucquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Sunbelt XXXI St Pete's Beach</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Grand Island, United States</w:t>
+              <w:t xml:space="preserve">6e congrès de l'Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881222v1</w:t>
+                <w:t xml:space="preserve">hal-00763020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Français face à leur alimentation : les spécificités d’un modèle alimentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eating disorders in the social web an ego-network analysis approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Fraïssé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Médecine Générale : dynamiques, représentations et réalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 5e Congrès de la Médecine Générale France, Jun 2011, Nice, France</w:t>
+              <w:t xml:space="preserve">Colloque Sunbelt XXXI St Pete's Beach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Grand Island, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881185v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nouvelle frontière aliment - médicament ou la difficile incorporation des alicaments dans les taxonomies profanes du mangeable</w:t>
+                <w:t xml:space="preserve">Les Français face à leur alimentation : les spécificités d’un modèle alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gervaise Debucquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e congrès de l'Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Chambéry, France</w:t>
+              <w:t xml:space="preserve">La Médecine Générale : dynamiques, représentations et réalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5e Congrès de la Médecine Générale France, Jun 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763020v1</w:t>
+                <w:t xml:space="preserve">hal-01881185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying eating disorders in the social web: An online ethnography with social network analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Fraïssé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6453,234 +6453,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommer ou partager ? Rythmes et significations du repas dans 5 pays Européens et aux Etats-Unis</w:t>
+                <w:t xml:space="preserve">Vous et la cuisine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole-chercheurs « Aliment, rassasiement et satiété »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA, Jan 2010, Ecully, France</w:t>
+              <w:t xml:space="preserve">Journée conférence de presse : La cuisine dans la société d’aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881261v1</w:t>
+                <w:t xml:space="preserve">hal-01881547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations sociales et cultures alimentaires</w:t>
+                <w:t xml:space="preserve">Consommer ou partager ? Rythmes et significations du repas dans 5 pays Européens et aux Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Représentations sociales et culturelles : Cours Multimédia international.en visioconférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UQAM (Canada); Université de Lyon; Université de Paris 8; Université de Toulouse, May 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Ecole-chercheurs « Aliment, rassasiement et satiété »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA, Jan 2010, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881254v1</w:t>
+                <w:t xml:space="preserve">hal-01881261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vous et la cuisine.</w:t>
+                <w:t xml:space="preserve">Représentations sociales et cultures alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée conférence de presse : La cuisine dans la société d’aujourd’hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Représentations sociales et culturelles : Cours Multimédia international.en visioconférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UQAM (Canada); Université de Lyon; Université de Paris 8; Université de Toulouse, May 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881547v1</w:t>
+                <w:t xml:space="preserve">hal-01881254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mariage homosexuel : des figures de l’altérité défigurée</w:t>
               </w:r>
@@ -7010,51 +7010,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D4D562C"/>
+    <w:nsid w:val="AC0BCBA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7241,51 +7241,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-masson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4034-1550" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081391552" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/80712148" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000385249632" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880422v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880593v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880606v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131634v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gallen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-06-2024-6999" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206586v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bubbendorf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ocadie Lapicque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.237" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984635v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bubendorff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-021-00159-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880418v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Fra&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.12.006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC0H35Q6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880621v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavrilloux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915355v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lavrilloux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880419v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Debucquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Merdji" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2016.06.026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J12DL173-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956941v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880638v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880642v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.294.0063" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880648v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.514.0307" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880660v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Haas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.505.0005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519810v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kerhoas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Weill" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559477v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519808v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Haas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519811v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rozin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christy Shields" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2006.01.017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-031B1PM1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519804v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Laurens" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519801v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519798v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513359v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880694v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880700v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880702v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561522v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.10226" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880705v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880707v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Raymond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880717v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880724v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2643" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880770v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880760v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880767v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615202v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonardi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Stewart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950822v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Legrand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950758v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guezenec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880780v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sicard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881505v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006839v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880820v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gallic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pirrone" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Mariojouls" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Daures" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880800v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880852v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880869v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Nourry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mardle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881511v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881509v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881521v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Page-Jones" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881518v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881513v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880879v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881524v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881522v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880898v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881532v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880927v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881537v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881527v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881165v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881150v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881175v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881172v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880931v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880941v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881544v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881103v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881222v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tubaro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Casilli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mounier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881185v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763020v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881214v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881261v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881254v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881547v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881237v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881231v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05513293v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-masson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4034-1550" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081391552" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/80712148" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000385249632" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880422v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880593v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880606v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131634v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gallen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-06-2024-6999" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206586v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bubbendorf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ocadie Lapicque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.237" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984635v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bubendorff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-021-00159-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880418v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Fra&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.12.006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC0H35Q6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880621v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavrilloux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915355v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lavrilloux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880419v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Debucquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Merdji" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2016.06.026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J12DL173-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956941v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880638v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880642v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.294.0063" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880648v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.514.0307" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880660v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Haas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.505.0005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519810v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kerhoas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Weill" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559477v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519808v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Haas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519811v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rozin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christy Shields" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2006.01.017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-031B1PM1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519804v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Laurens" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519801v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519798v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513359v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880694v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880700v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880702v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561522v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.10226" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880705v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880707v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Raymond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880717v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880724v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2643" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880767v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880770v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880760v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615202v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonardi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Stewart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950822v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Legrand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950758v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guezenec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880780v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sicard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881505v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006839v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880820v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gallic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pirrone" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Mariojouls" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Daures" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880800v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880852v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880869v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Nourry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mardle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881511v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881509v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881521v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Page-Jones" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881518v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881513v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880879v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881524v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881522v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880927v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881532v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880898v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881537v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881527v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881172v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880931v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881175v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881150v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881165v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880941v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881544v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881103v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763020v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881222v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tubaro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Casilli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mounier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881185v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881214v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881547v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881261v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881254v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881237v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881231v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05513293v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>