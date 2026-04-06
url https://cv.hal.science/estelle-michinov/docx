--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,648 +66,665 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (80)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (81)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crisis management in the operating room: A systematic review of simulation training to develop non-technical skills</w:t>
+                <w:t xml:space="preserve">Facilitating group work through collaboration instructions using a digital environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inas D Redjem</w:t>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Huaulmé</w:t>
+                <w:t xml:space="preserve">Sacha Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jannin</w:t>
+                <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Michinov</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinette Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nurse Education Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nedt.2025.106583⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 265, pp.106637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2026.106637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04920266v1</w:t>
+                <w:t xml:space="preserve">hal-05554710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective forms of leadership and team cognition in work teams: A systematic and critical review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Gambonnet</w:t>
+                <w:t xml:space="preserve">More competition, less interaction: gamifying lectures using a leaderboard reduces female students’ social engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Blanchet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2025.105403⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computing in Higher Education: Research &amp; Integration of Instructional Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12528-025-09438-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316820v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More competition, less interaction: gamifying lectures using a leaderboard reduces female students’ social engagement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collective forms of leadership and team cognition in work teams: A systematic and critical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gambonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Michinov</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Célia Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computing in Higher Education: Research &amp; Integration of Instructional Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12528-025-09438-4⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 259, pp.105403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2025.105403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053697v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bullying and burnout in French obstetrics and gynecology residency programs: a national cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Allegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Le Pabic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 54 (9), pp.103034. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jogoh.2025.103034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05301601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How teacher autonomy support and student creativity jointly contribute to self-regulated learning: a dynamic, person-environment fit perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatolia Batruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thinking Skills and Creativity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 58, pp.101873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsc.2025.101873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -807,2669 +824,2652 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of a scale to assess students’ perceptions of team feedback in collaborative tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Pechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinette Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazenod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assessment and Evaluation in Higher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1 - 19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02602938.2025.2536566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Instructions Based on Constructive Controversy Boost Synergy in Online Groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crisis management in the operating room: A systematic review of simulation training to develop non-technical skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inas D Redjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brivael Hémon</w:t>
+                <w:t xml:space="preserve">Arnaud Huaulmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pierre Jannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Nurse Education Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147, pp.106583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10447318.2022.2132028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nedt.2025.106583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03972296v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative learning reduces the gender gap in perceived social competences: A large-scale nationwide longitudinal experiment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can Sitting Postures Influence the Creative Mind? Positive Effect of Contractive Posture on Convergent-Integrative Thinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/edu0000870⟩</w:t>
+              <w:t xml:space="preserve">Creativity Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (1), pp.58-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10400419.2022.2072557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748426v1</w:t>
+                <w:t xml:space="preserve">hal-04463470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Sitting Postures Influence the Creative Mind? Positive Effect of Contractive Posture on Convergent-Integrative Thinking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Collaborative Skills Training Using Digital Tools: A Systematic Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brivael Hémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Creativity Research Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10400419.2022.2072557⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10447318.2024.2348227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04463470v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Skills Training Using Digital Tools: A Systematic Literature Review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Protective resources against stress among student nurses: Influences of self-efficacy, emotional intelligence and conflict management styles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivael Hémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Estelle Michinov</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Boissart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10447318.2024.2348227⟩</w:t>
+              <w:t xml:space="preserve">Nurse Education in Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Nurse Education in Practice, 74, pp.103849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nepr.2023.103849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579645v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective resources against stress among student nurses: Influences of self-efficacy, emotional intelligence and conflict management styles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Relaxing at work: does virtual reality work? An exploratory study among employees in their workplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Béranger</w:t>
+                <w:t xml:space="preserve">Virginie Dodeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Boissart</w:t>
+                <w:t xml:space="preserve">Hugo Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nurse Education in Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Nurse Education in Practice, 74, pp.103849. </w:t>
+              <w:t xml:space="preserve">Frontiers in Organizational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (1441816), 10.3389/forgp.2024.1441816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nepr.2023.103849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/forgp.2024.1441816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303073v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxing at work: does virtual reality work? An exploratory study among employees in their workplace</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When Instructions Based on Constructive Controversy Boost Synergy in Online Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brivael Hémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Michinov</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Eric Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Organizational Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/forgp.2024.1441816⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10447318.2022.2132028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699706v1</w:t>
+                <w:t xml:space="preserve">hal-03972296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workaholism and flow at work in French neurosurgery residents at risk of burnout: A latent profile analysis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cooperative learning reduces the gender gap in perceived social competences: A large-scale nationwide longitudinal experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ocyna Rudmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatolia Batruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Paolo Visintin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Rouxel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Gay</w:t>
+                <w:t xml:space="preserve">Nicolas Sommet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Stress Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/str0000276⟩</w:t>
+              <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 116 (6), pp.903-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/edu0000870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977292v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual reality environments to train soft skills in medical and nursing education: a technical feasibility study between France and Japan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphanie Bracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobutaka Mukae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masatoshi Eto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11548-023-02834-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03970299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of verbal and visual support on learning by tablet-based drawing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Workaholism and flow at work in French neurosurgery residents at risk of burnout: A latent profile analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Baumgarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compedu.2022.104460⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Stress Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/str0000276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611181v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning by tablet-based drawing: Effects of verbal support among secondary-school students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Vol. 122 (3), pp.513-536. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/anpsy1.223.0513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Work-From-Home During COVID-19 Lockdown: When Employees’ Well-Being and Creativity Depend on Their Psychological Profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ruiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chédotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dodeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.862987. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.862987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03671607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Moderating Role of Emotional Intelligence on the Relationship Between Conflict Management Styles and Burnout among Firefighters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safety and Health at Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.shaw.2022.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03757243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Doctor, please”: Educating nurses to speak up with interactive digital simulation tablets.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of verbal and visual support on learning by tablet-based drawing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Simulation in Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecns.2021.01.007⟩</w:t>
+              <w:t xml:space="preserve">Computers and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 181, pp.104460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compedu.2022.104460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195184v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-Emotional Competencies and School Performance in Adolescence: What Role for School Adjustment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mella</w:t>
+                <w:t xml:space="preserve">Pascal Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatolia Batruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Pansu</w:t>
+                <w:t xml:space="preserve">Marco Bressan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.640661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03396833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Effects of Gender Diversity in Small Groups on Divergent Thinking: A Large-Scale Study Using Synchronous Electronic Brainstorming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Doctor, please”: Educating nurses to speak up with interactive digital simulation tablets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphanie Bracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arnaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurine Peter</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jacques Juhel</w:t>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.723235⟩</w:t>
+              <w:t xml:space="preserve">Clinical Simulation in Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54, pp.97-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecns.2021.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03401056v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training situational awareness for scrub nurses: Error recognition in a virtual operating room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Bracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nurse Education in Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 53, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nepr.2021.103056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts de la chirurgie assistée par robot sur le travail d'équipe au bloc opératoire: Analyse systématique de la littérature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting the Effects of Gender Diversity in Small Groups on Divergent Thinking: A Large-Scale Study Using Synchronous Electronic Brainstorming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlie Renaud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacques Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 84 (2), pp.167-195. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.12:723235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/th.842.0167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.723235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283765v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03401056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stay at home! When personality profiles influence mental health and creativity during the COVID-19 lockdown</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impacts de la chirurgie assistée par robot sur le travail d'équipe au bloc opératoire: Analyse systématique de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12144-021-01885-3⟩</w:t>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 84 (2), pp.167-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/th.842.0167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03260587v1</w:t>
+                <w:t xml:space="preserve">hal-03283765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the complexity of surgical procedures and intraoperative interruptions on neurosurgical team workload</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stay at home! When personality profiles influence mental health and creativity during the COVID-19 lockdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurochirurgie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuchi.2020.02.003⟩</w:t>
+              <w:t xml:space="preserve">Current Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12144-021-01885-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635124v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03260587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personal and Psychosocial factors of Burnout: A Survey within the French Neurosurgical Community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Baumgarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do open or closed postures boost creative performance? The effects of postural feedback on divergent and convergent thinking.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">What is the key to researchers’ job satisfaction? One response is professional identification mediated by work engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Aesthetics, Creativity, and the Arts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Current Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (2), pp.518-527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/aca0000306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12144-017-9778-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02936243v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When emotional intelligence predicts team performance: Further validation of the short version of the Workgroup Emotional Intelligence Profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3497,252 +3497,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre réflexivité d’équipe, mémoire transactive et efficacité interventionnelle perçue chez les policiers-opérateurs du RAID</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Do open or closed postures boost creative performance? The effects of postural feedback on divergent and convergent thinking.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+              <w:t xml:space="preserve">Psychology of Aesthetics, Creativity, and the Arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pto.2020.01.007⟩</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/aca0000306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02494508v1</w:t>
+                <w:t xml:space="preserve">halshs-02936243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the key to researchers’ job satisfaction? One response is professional identification mediated by work engagement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Relations entre réflexivité d’équipe, mémoire transactive et efficacité interventionnelle perçue chez les policiers-opérateurs du RAID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Cotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12144-017-9778-2⟩</w:t>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pto.2020.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195192v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interruptions in Surgery: A Comprehensive Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bretonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3766,113 +3766,113 @@
               <w:t xml:space="preserve">Journal of Surgical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 247, pp.190-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jss.2019.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiding the use of collective feedback displayed on heatmaps to reduce group conformity and improve learning in Peer Instruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3906,64 +3906,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speaking Up About Errors in Routine Clinical Practice: A Simulation-Based Intervention With Nursing Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivael Hémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4075,51 +4075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Maria Vieira Pereira-Ávila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Brandão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Garcia Bezerra Góes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4164,3223 +4164,3253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standard precautions questionnaire: Cultural adaptation and semantic validation for health professionals in Brazil.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impact of the complexity of surgical procedures and intraoperative interruptions on neurosurgical team workload</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bretonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Le Pabic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thaís Duarte da Costa Luna</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Natalia Maria Vieira Pereira-Caldeira</w:t>
+                <w:t xml:space="preserve">Pierre-Louis Henaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cogitare Enfermagen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5380/ce.v24i0.59014⟩</w:t>
+              <w:t xml:space="preserve">Neurochirurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 66 (4), pp.203-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuchi.2020.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292583v1</w:t>
+                <w:t xml:space="preserve">hal-02635124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships Between Expertise, Crew Familiarity and Surgical Workflow Disruptions An Observational Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Henaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivael Hémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 43 (2), pp.431-438. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00268-018-4805-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Reality Simulation in Nontechnical Skills Training for Healthcare Professionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Bracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simulation in Healthcare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (3), pp.188-194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/SIH.0000000000000347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning procedural skills with a virtual reality simulator An acceptability study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Bracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nurse Education Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 79, pp.153-160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nedt.2019.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilevel influences of team identification and transactive memory on team effectiveness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Standard precautions questionnaire: Cultural adaptation and semantic validation for health professionals in Brazil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Maria Vieira Pereira-Ávila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaís Duarte da Costa Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poliana dos Santos Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Maria Vieira Pereira-Caldeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Team Performance Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/TPM-05-2017-0021⟩</w:t>
+              <w:t xml:space="preserve">Cogitare Enfermagen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5380/ce.v24i0.59014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729728v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When team member familiarity affects transactive memory and skills: A simulation-based training among police teams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlène Cotard</w:t>
+                <w:t xml:space="preserve">A priori acceptability of various types of digital display feedback on electricity consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Erhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergonomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 81, pp.247-267</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00140139.2018.1510547⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01879405v1</w:t>
+                <w:t xml:space="preserve">hal-01784157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A priori acceptability of various types of digital display feedback on electricity consumption</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">When team member familiarity affects transactive memory and skills: A simulation-based training among police teams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Cotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Erhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (12), pp.1591-1600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00140139.2018.1510547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784157v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants socio-cognitifs de l’intention d’appliquer les procédures de transfusion sanguine: Enquête dans des hôpitaux publics français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gouëzec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transfusion Clinique et Biologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25, pp.287-294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tracli.2018.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silence et communication ouverte au bloc opératoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivael Hémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxymag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 31, pp.11-14. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oxy.2018.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the anticipation of membership change on transactive memory and group performance.</w:t>
+                <w:t xml:space="preserve">Multilevel influences of team identification and transactive memory on team effectiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Blanchet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Juhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Social Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Team Performance Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (1/2), pp.106 - 120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/TPM-05-2017-0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730558v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête sur les pratiques professionnelles de sécurité transfusionnelle et d’hémovigilance̊: attitudes des soignants, barrières et facilitateurs. Avec le groupe des hémobiologistes et correspondants d’hémovigilance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">IMPACT OF THE ANTICIPATION OF MEMBERSHIP CHANGE ON TRANSACTIVE MEMORY AND GROUP PERFORMANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion Clinique et Biologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Research in Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (5)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tracli.2017.06.258⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01730229v1</w:t>
+                <w:t xml:space="preserve">hal-04498250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPACT OF THE ANTICIPATION OF MEMBERSHIP CHANGE ON TRANSACTIVE MEMORY AND GROUP PERFORMANCE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the anticipation of membership change on transactive memory and group performance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Research in Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 24 (5)</w:t>
+              <w:t xml:space="preserve">, 2017, 25 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04498250v1</w:t>
+                <w:t xml:space="preserve">hal-01730558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of work characteristics, emotional display rules and affectivity on burnout and job satisfaction: A survey among geriatric care workers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Enquête sur les pratiques professionnelles de sécurité transfusionnelle et d’hémovigilance̊: attitudes des soignants, barrières et facilitateurs. Avec le groupe des hémobiologistes et correspondants d’hémovigilance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gouezec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Dodeler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nursing Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijnurstu.2016.07.010⟩</w:t>
+              <w:t xml:space="preserve">Transfusion Clinique et Biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (3), p. 362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tracli.2017.06.258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730399v1</w:t>
+                <w:t xml:space="preserve">hal-01730229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les équipes de travail dynamiques. L’instabilité dans les equipes de travail : quels effets sur les performances ?</w:t>
+                <w:t xml:space="preserve">Sociocognitive determinants of self-reported compliance with standard precautions: Development and preliminary testing of a questionnaire with French health care workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Blanchet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Buffet-Bataillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Chudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymery Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Infection Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (1), pp.14-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajic.2015.07.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/th.794.0309⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04498226v1</w:t>
+                <w:t xml:space="preserve">hal-01214013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociocognitive determinants of self-reported compliance with standard precautions: Development and preliminary testing of a questionnaire with French health care workers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Quand l'intelligence vient au groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Infection Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cerveau &amp; Psycho.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajic.2015.07.041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01214013v1</w:t>
+                <w:t xml:space="preserve">hal-01879407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l'intelligence vient au groupe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The influence of work characteristics, emotional display rules and affectivity on burnout and job satisfaction: A survey among geriatric care workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dodeler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerveau &amp; Psycho.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Nursing Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62, pp.81 - 89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnurstu.2016.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879407v1</w:t>
+                <w:t xml:space="preserve">hal-01730399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éducation thérapeutique : de l’infantilisation à la réflexion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les équipes de travail dynamiques. L’instabilité dans les equipes de travail : quels effets sur les performances ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 82 (3), pp.146 - 148. </w:t>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 79 (4), pp.309-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rhum.2015.01.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/th.794.0309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01730416v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être au travail des femmes dirigeantes : Enquête auprès de femmes dirigeantes de la région Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Bracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des Conditions de Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, N°3, Numéro Spécial sur la Qualité de vie au Travail,, pp. 118-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When self-construal priming influences the relationship between transactive memory and group performance Titre français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 28 (3), pp.97-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04498206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéréotypes et préjugés à l’égard de personnes atteintes de cancer : étude auprès d’une population générale et de professionnels de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Taillandier-Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (2), pp.179 - 197. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2015.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2015.02.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therapeutic patient education: From infantilization to critical thinking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleth Perdriger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Bone Spine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 82 (5), pp.299 - 301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbspin.2015.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships among stress, social support and transactive memory among humanitarian aid workers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éducation thérapeutique : de l’infantilisation à la réflexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleth Perdriger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Emergency Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (3/4), pp.259-275. </w:t>
+              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 82 (3), pp.146 - 148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJEM.2014.066484⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rhum.2015.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730421v1</w:t>
+                <w:t xml:space="preserve">hal-01730416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing neurosurgical non-technical skills: an exploratory study of a new behavioural marker system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Relationships among stress, social support and transactive memory among humanitarian aid workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Jannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evaluation in Clinical Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jep.12152⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Emergency Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (3/4), pp.259-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJEM.2014.066484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01212349v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procedural justice, supervisor autonomy support, work satisfaction, organizational identification and job performance: the mediating role of need satisfaction and perceived organizational support</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Assessing neurosurgical non-technical skills: an exploratory study of a new behavioural marker system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dodeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Haegelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jan.12144⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evaluation in Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Journal of evaluation in clinical practice., 20 (5), pp.582-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jep.12152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730468v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation et gestion de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jaffrelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Di Cioccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chiniara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réanimation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22 (6), pp.569-576. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13546-013-0704-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail collaboratif et mémoire transactive : revue critique et perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 76 (1), pp.1-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/th.761.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication via Internet et dynamiques identitaires : une analyse psychosociale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Procedural justice, supervisor autonomy support, work satisfaction, organizational identification and job performance: the mediating role of need satisfaction and perceived organizational support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Advanced Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (5), pp.2560-2571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jan.12144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2011.09.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730552v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Comparison Orientation Moderates the Effects of Group Membership on the Similarity-Attraction Relationship</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Communication via Internet et dynamiques identitaires : une analyse psychosociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 151 (6), pp.754 - 766. </w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (4), pp.223 - 238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00224545.2010.522619⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2011.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730554v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Job satisfaction, life satisfaction and burnout in French anaesthetists</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Social Comparison Orientation Moderates the Effects of Group Membership on the Similarity-Attraction Relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Rusch</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Health Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1359105309360072⟩</w:t>
+              <w:t xml:space="preserve">Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 151 (6), pp.754 - 766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00224545.2010.522619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00624059v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of gender role and task content on performance in same-gender dyads: Transactive memory as a potential mediator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Job satisfaction, life satisfaction and burnout in French anaesthetists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Olivier-Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Huguet</w:t>
+                <w:t xml:space="preserve">E. Rusch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 24 (2), pp.155-168. </w:t>
+              <w:t xml:space="preserve">Journal of Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (15), pp.25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF03173008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1359105309360072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440473v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00624059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions et représentations sociales de la violence et de l'enfant violent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7444,64 +7474,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the relationship between transactive memory and performance in collaborative learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning and Instruction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (19), pp.43-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7541,4838 +7571,5037 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00624371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face-to-face contact at the midpoint of an online collaboration: Its impact on the patterns of participation, interaction, affect, and behavior over time</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effects of gender role and task content on performance in same-gender dyads: Transactive memory as a potential mediator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estelle Michinov</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compedu.2007.03.002⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (2), pp.155-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF03173008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766115v1</w:t>
+                <w:t xml:space="preserve">hal-01440473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La distance physique et ses effets dans les équipes de travail distribuées: Une analyse psychosociale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Face-to-face contact at the midpoint of an online collaboration: Its impact on the patterns of participation, interaction, affect, and behavior over time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 50 (4), pp.1540 - 1557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compedu.2007.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922398v1</w:t>
+                <w:t xml:space="preserve">hal-01766115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of transactive memory on perceptions of performance, job satisfaction and identification in anaesthesia teams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La distance physique et ses effets dans les équipes de travail distribuées: Une analyse psychosociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 100, pp.327-332</w:t>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (1-21)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922323v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retirees’ social identity and satisfaction with retirement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fernandez-Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Aging and Human Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 60 (3), pp.175-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying a transition period at the midpoint of an online collaborative activity: a study among adult learners</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Influence of transactive memory on perceptions of performance, job satisfaction and identification in anaesthesia teams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Olivier-Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Human Behavior</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100, pp.327-332</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01766130v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de l’échelle de mémoire transactive en langue française et adaptation au contexte académique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Identifying a transition period at the midpoint of an online collaborative activity: a study among adult learners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers in Human Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (3), pp.1355 - 1371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chb.2004.12.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922408v1</w:t>
+                <w:t xml:space="preserve">hal-01766130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopérer à distance… un contexte équitable pour les filles et les garçons ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Validation de l’échelle de mémoire transactive en langue française et adaptation au contexte académique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 57, pp.59-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/014408ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01766147v1</w:t>
+                <w:t xml:space="preserve">hal-01922408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social identity, group processes and performance in synchronous computer-mediated communication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Coopérer à distance… un contexte équitable pour les filles et les garçons ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Group Dynamics: Theory, Research, and Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 32 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/014408ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922417v1</w:t>
+                <w:t xml:space="preserve">hal-01766147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attraction personnelle et Attraction sociale : Lorsque la saillance catégorielle annule la relation similitude-attraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Social identity, group processes and performance in synchronous computer-mediated communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Monteil</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 35, pp.305-315</w:t>
+              <w:t xml:space="preserve">Group Dynamics: Theory, Research, and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 8, pp.27-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922423v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Similarity-Attraction Relationship Revisited: Divergence between the affective and behavioral facets of attraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Attraction personnelle et Attraction sociale : Lorsque la saillance catégorielle annule la relation similitude-attraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 32, pp.485-500</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 35, pp.305-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922430v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The similarity hypothesis: a test of the moderating role of social comparison orientation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Similarity-Attraction Relationship Revisited: Divergence between the affective and behavioral facets of attraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 31 (5), pp.549 - 555. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 32, pp.485-500</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01766156v1</w:t>
+                <w:t xml:space="preserve">hal-01922430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’attraction interpersonnelle : Un concept en évolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The similarity hypothesis: a test of the moderating role of social comparison orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 31 (5), pp.549 - 555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejsp.78⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922434v1</w:t>
+                <w:t xml:space="preserve">hal-01766156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’attraction interpersonnelle : Un concept en évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 50, pp.11-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Functional proximity as an indicator of interpersonal attraction: Pilot studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 2, pp.7-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing a Virtual Reality Operating Room Learning Tool for Novice Healthcare Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inas Redjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Huaulmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Nouviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Audinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Risy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference of the Immersive Learning Research Network-iLRN-Annual</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Chicago, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-98080-0_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conséquences affectives de l'anticipation d'un confinement en période de pandémie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optimisation d’une formation des sapeurs-pompiers aux techniques de sauvetage et d’auto-sauvetage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Hajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Saint Dizier de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADRIPS, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Doctoriales d'Arpege</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARPEGE, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193094v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre leadership, mémoire transactive, performance et satisfaction de vie professionnelle : quid de l'effet télétravail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gambonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Bosselut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auzoult-Chagnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque Internationale de Psychologie sociale en Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des compétences émotionnelles dans les équipes évoluant dans des environnements à risques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les conséquences affectives de l'anticipation d'un confinement en période de pandémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème colloque de Psychologie Ergonomique Epique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arpege, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADRIPS, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336890v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact de la chirurgie assistée par robot sur le travail d’équipe au bloc opératoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Identification des compétences émotionnelles dans les équipes évoluant dans des environnements à risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonore Bourgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Jannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIème Congrès AIPTLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIPTLF, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">11ème colloque de Psychologie Ergonomique Epique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arpege, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336902v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burnout et santé au travail en neurochirurgie : Prévalence et facteurs associés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’impact de la chirurgie assistée par robot sur le travail d’équipe au bloc opératoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jannin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Société Française de Neurochirugie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">XXIème Congrès AIPTLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIPTLF, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336909v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une boîte à outils « numérisée » pour l’évaluation des compétences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genavee Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Goron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication orale au premier colloque scientifique ProFAN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When the proportion of women in groups predicts creative performance to an idea generation task: A large-scale study in secondary schools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genavee Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd annual Creativity Conference at Southern Oregon University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Oregon, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guiding learner-generated drawing with typographical cues : effects on drawing quality and learning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Burnout et santé au travail en neurochirurgie : Prévalence et facteurs associés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Baumgarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EARLI SIG 2 Comprehension of Text and Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Congrès National de la Société Française de Neurochirugie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342503v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of barriers and enablers to speaking up among nursing students: A qualitative study of debriefings after simulation sessions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brivael Hémon</w:t>
+                <w:t xml:space="preserve">Guiding learner-generated drawing with typographical cues : effects on drawing quality and learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Scipion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference for multi-area simulation ICMASim 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EARLI SIG 2 Comprehension of Text and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02453397v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets de la mixité dans les groupes sur la production d’idées créatives : retour sur une controverse</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Identification of barriers and enablers to speaking up among nursing students: A qualitative study of debriefings after simulation sessions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brivael Hémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mancheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Scipion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques de l'ADRIPS : éducation et psychologie sociale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International conference for multi-area simulation ICMASim 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Angers, France. pp.245-250, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/978-2-88963-088-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02293939v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorsqu’elle est guidée, la génération de schémas peut-elle améliorer l’apprentissage ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les effets de la mixité dans les groupes sur la production d’idées créatives : retour sur une controverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genavee Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60ème Colloque de la Société Française de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journées thématiques de l'ADRIPS : éducation et psychologie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293933v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02293939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training situation awareness through error recognition in an immersive virtual operating room</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Le Duff</w:t>
+                <w:t xml:space="preserve">Lorsqu’elle est guidée, la génération de schémas peut-elle améliorer l’apprentissage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference for multi-area simulation ICMASim 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Angers, France. pp.208-216</w:t>
+              <w:t xml:space="preserve">60ème Colloque de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02453411v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational health of personal home-care aides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sellapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dodeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de l’INRS “Well-being at Work in a changing world: Challenges and opportunities”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Issy les Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets de la génération de schémas sur l’apprentissage avec tablette : une étude auprès d’élèves de cinquième</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Training situation awareness through error recognition in an immersive virtual operating room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphanie Bracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arnaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Doctoral International de l’Éducation et de la Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">International conference for multi-area simulation ICMASim 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Angers, France. pp.208-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342512v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé et pénibilité perçue au travail des intervenants à domicile.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le travail d’équipe au bloc opératoire: Les relations entre la familiarité d’équipe et les interruptions de tâche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Henaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brivael Hémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Riffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française (AIPTLF)</w:t>
+              <w:t xml:space="preserve">20ème Congrès de l'Association Internationale de Psychologie du Travail de Langue Française, AIPTLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875562v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epuisement professionnel des intervenants à domicile et pénibilité perçue.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Santé et pénibilité perçue au travail des intervenants à domicile.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dodeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xème Congrès francophone de psychologie de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Metz, France</w:t>
+              <w:t xml:space="preserve">XXème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française (AIPTLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875564v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail d’équipe au bloc opératoire: Les relations entre la familiarité d’équipe et les interruptions de tâche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Epuisement professionnel des intervenants à domicile et pénibilité perçue.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dodeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congrès de l'Association Internationale de Psychologie du Travail de Langue Française, AIPTLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Xème Congrès francophone de psychologie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879399v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l'identité sociale sur la mémoire transactive et les performances en groupe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les effets de la génération de schémas sur l’apprentissage avec tablette : une étude auprès d’élèves de cinquième</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Blanchet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque des Jeunes Chercheurs et Jeunes Chercheuses, Association pour la diffusion de la recherche internationale en psychologie sociale, Paris, 28-30 juin 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Doctoral International de l’Éducation et de la Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03073443v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coordination des policiers-opérateurs du RAID : Intérêt d'un système de mémoire partagée et de la réflexivité d’équipe sur l’efficacité opérationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Cotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès International de Psychologie Sociale Appliquée de l’ADRIPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of Gender Similarity Between Animated Pedagogical Agents and Young Learners</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets de l'identité sociale sur la mémoire transactive et les performances en groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Conference on Learning and Collaboration Technologies LCT 2016: Learning and Collaboration Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">Colloque des Jeunes Chercheurs et Jeunes Chercheuses, Association pour la diffusion de la recherche internationale en psychologie sociale, Paris, 28-30 juin 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729723v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du biais de prise de décision collective dans les équipes de santé pluri-professionnelle : Apport de la simulation médicale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Turnover et performances : étude des effets de la prévisibilité du changement de membres sur la mémoire transactive et les performances groupales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International « Décider en urgence »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Université Paris-Est Créteil, France</w:t>
+              <w:t xml:space="preserve">11ème Congrès International de Psychologie Sociale en Langue Française, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Université de Genève, Genève, 26 Juin - 1er Juillet 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01956691v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turnover et performances : étude des effets de la prévisibilité du changement de membres sur la mémoire transactive et les performances groupales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude du biais de prise de décision collective dans les équipes de santé pluri-professionnelle : Apport de la simulation médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brivael Hémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Blanchet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Balez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Cozian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès International de Psychologie Sociale en Langue Française, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Université de Genève, Genève, 26 Juin - 1er Juillet 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Colloque International « Décider en urgence »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Université Paris-Est Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03075211v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turnover et performances : Etude des effets de la prévisibilité du changement de membres sur la mémoire transactive et les performances groupales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Célia Blanchet</w:t>
+                <w:t xml:space="preserve">A Study of Gender Similarity Between Animated Pedagogical Agents and Young Learners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Kervellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Michinov</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Erhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïd Le Maner-Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès International de Psychologie Sociale en Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Genève, Suisse</w:t>
+              <w:t xml:space="preserve"> International Conference on Learning and Collaboration Technologies LCT 2016: Learning and Collaboration Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879404v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du conflit épistémique versus relationnel sur la construction de la mémoire transactive et les performances en groupe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turnover et performances : Etude des effets de la prévisibilité du changement de membres sur la mémoire transactive et les performances groupales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès International de Psychologie Sociale en Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">11ème Congrès International de Psychologie Sociale en Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01970964v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du conflit épistémique vs relationnel sur la construction de la mémoire transactive et les performances en groupe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An experimental study of the effects of task disagreement on team performance. The moderating role of transactive memory systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès International de Psychologie Sociale en Langue Française, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Université Paris Descartes, Paris, 27-30 août 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">28th International Congress of Applied Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03073441v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study of the effects of task disagreement on team performance. The moderating role of transactive memory systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets du conflit épistémique versus relationnel sur la construction de la mémoire transactive et les performances en groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Congress of Applied Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">10ème Congrès International de Psychologie Sociale en Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01970960v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être des soignants en gériatrie : étude des déterminants liés aux conditions de travail, aux relations entre collègues et à la gestion émotionnelle des soignants.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effets du conflit épistémique vs relationnel sur la construction de la mémoire transactive et les performances en groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire résidentiel interdisciplinaire de la Maison des Sciences de l’Homme en Bretagne (MSHB) « Les expressions culturelles et les formes sociales du bien-être », mai. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Plestin les Grèves, France</w:t>
+              <w:t xml:space="preserve">10ème Congrès International de Psychologie Sociale en Langue Française, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Université Paris Descartes, Paris, 27-30 août 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01754801v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'induction d'une orientation individualiste vs collectiviste sur les performances en groupe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bien-être des soignants en gériatrie : étude des déterminants liés aux conditions de travail, aux relations entre collègues et à la gestion émotionnelle des soignants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dodeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès International de Psychologie Sociale en langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Séminaire résidentiel interdisciplinaire de la Maison des Sciences de l’Homme en Bretagne (MSHB) « Les expressions culturelles et les formes sociales du bien-être », mai. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Plestin les Grèves, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01970965v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01754801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement de travail hostile : le cas des équipes de travail d'aide d'urgence humanitaire</w:t>
+                <w:t xml:space="preserve">Effet de l'induction d'une orientation individualiste vs collectiviste sur les performances en groupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international «L'hostile : ses lieux, ses manifestations, sa réalité», Université Rennes 2, Rennes, 15-16 septembre 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">9ème Congrès International de Psychologie Sociale en langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03073442v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement de travail hostile: Le cas des équipes de travail d'aide d'urgence humanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international sur l'Hostile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La comparaison soi-autrui : l'effet d'asymétrie de la similtude perçue revisité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Environnement de travail hostile : le cas des équipes de travail d'aide d'urgence humanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès International de Psychologie Sociale en Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque international «L'hostile : ses lieux, ses manifestations, sa réalité», Université Rennes 2, Rennes, 15-16 septembre 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943405v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants managériaux de la qualité de vie au travail des soignants dans les services d'hémato-oncologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillet Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Bonnaud-Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Colloque International "Sciences Humaines et Cancérologie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les équipes à forte identité sociale sont-elles plus performantes ? Le rôle médiateur de la mémoire transactive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La comparaison soi-autrui : l'effet d'asymétrie de la similtude perçue revisité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dodeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès International de Psychologie Sociale en Langue Française (CIPSLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Nice, France</w:t>
+              <w:t xml:space="preserve">9ème Congrès International de Psychologie Sociale en Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01970972v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les équipes à forte identité sociale sont-elles plus performantes ? Le rôle médiateur de la mémoire transactive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème Congrès International de Psychologie Sociale en Langue Française (CIPSLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Perceptions, représentations sociales et stéréotypes de la violence et de l'enfant violent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Greffeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème colloque Psychologie &amp; Psychopathologie de l'enfant : aux sources de la violence de l'enfance à l'adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00625522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12382,1617 +12611,1617 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser l’activité de formation des sapeurs-pompiers aux techniques de sauvetage et d’auto-sauvetage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Hajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Saint Dizier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ModACT Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris, France. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addiction et flow au travail des internes en neurochirurgie: identification d’un profil psychologique à risque de burnout.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Baumgarten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVèmes Journées Internationales de Psychologie Différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Aix-en-Provence &amp; Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des compétences sociales chez les élèves des filières MELEC, ASSP et COMMERCE à partir de la « boîte à outils » numérisée.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Une « boîte à outils » numérisée pour l’évaluation des compétences sociales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genavee Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Goron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premier colloque scientifique Pro-FAN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02453832v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02453844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une « boîte à outils » numérisée pour l’évaluation des compétences sociales.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Apprentissage individuel et collaboratif de notions scientifiques par génération de schémas sur tablettes avec stylet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier colloque scientifique Pro-FAN</w:t>
+              <w:t xml:space="preserve">2nd Colloque e-FRAN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02453844v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage individuel et collaboratif de notions scientifiques par génération de schémas sur tablettes avec stylet</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Quels sont les effets de la mixité dans les groupes sur la créativité collective des élèves en lycées professionnels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genavee Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Colloque e-FRAN</w:t>
+              <w:t xml:space="preserve">Premier colloque scientifique Pro-FAN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342569v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02453828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont les effets de la mixité dans les groupes sur la créativité collective des élèves en lycées professionnels ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maud Besançon</w:t>
+                <w:t xml:space="preserve">Apprentissage individuel et collaboratif de notions scientifiques par génération de schémas sur tablettes avec stylet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier colloque scientifique Pro-FAN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Forum Recherche et Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02453828v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage individuel et collaboratif de notions scientifiques par génération de schémas sur tablettes avec stylet</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modeling, Simulation and Training Procedural Skills: User experience and acceptability of a virtual reality simulator for scrub nurses in neurosurgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphanie Bracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arnaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Audinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Recherche et Éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">19th International Meeting on Simulation in Healthcare (IMSH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, San Antonio, TX, United States. 36, pp.1, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342616v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling, Simulation and Training Procedural Skills: User experience and acceptability of a virtual reality simulator for scrub nurses in neurosurgery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Réduire l’effet de conformité au groupe pour améliorer l’apprentissage dans l’enseignement par les pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Meeting on Simulation in Healthcare (IMSH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, San Antonio, TX, United States. 36, pp.1, 2019</w:t>
+              <w:t xml:space="preserve">Journées thématiques de l'ADRIPS : éducation et psychologie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123682v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02293720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire l’effet de conformité au groupe pour améliorer l’apprentissage dans l’enseignement par les pairs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Evaluation des compétences sociales chez les élèves des filières MELEC, ASSP et COMMERCE à partir de la « boîte à outils » numérisée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genavee Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques de l'ADRIPS : éducation et psychologie sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Premier colloque scientifique Pro-FAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02293720v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02453832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé au travail et qualité de service dans l’aide à domicile : Effets d’une intervention participative</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Dodeler</w:t>
+                <w:t xml:space="preserve">Apprentissage individuel et collaboratif de notions scientifiques par génération de schémas sur tablettes avec stylet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congrès de Congrès AIPTLF de Psychologie du Travail et des Organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">1er Colloque e-FRAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879326v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage individuel et collaboratif de notions scientifiques par génération de schémas sur tablettes avec stylet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Colloque e-FRAN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude Loustic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342661v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage individuel et collaboratif de notions scientifiques par génération de schémas sur tablettes avec stylet</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Santé au travail et qualité de service dans l’aide à domicile : Effets d’une intervention participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sellapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dodeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude Loustic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">20ème Congrès de Congrès AIPTLF de Psychologie du Travail et des Organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342641v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur les pratiques professionnelles de sécurité transfusionnelle et d’hémovigilance: attitudes des soignants, barrières et facilitateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gouezec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIe Congrès Société Française de Transfusion Sanguine (SFTS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A French version of a questionnaire for measuring the intention to perform Standard IPC Precautions among health-care workers: A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Buffet-Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymery Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lepelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th European Congress of Clinical Microbiology and Infectious Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Copenhaguen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche pluridisciplinaire pour la conception et l’optimisation d’un logiciel de rééducation des praxies bucco-faciales destiné à des enfants paralysés cérébraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Kervellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Erhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaïd Le Maner-Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Huitième colloque de psychologie ergonomique EPIQUE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Aix en Provence., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14002,214 +14231,214 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addiction et flow au travail des internes en neurochirurgie Identification d'un profil psychologique à risque d'épuisement professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Baumgarten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Chevrier; B. Dauvier; I. Fort. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité de la psychologie différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Provence, pp. 283-299, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advantages and pitfalls of the social interactions in the digital age: Practical recommendations for improving virtual groups functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nova Science Publishers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Interactions in the 21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14219,161 +14448,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Feel Competent, Therefore I Am: Self-Concept and Skill Interact at Different Speeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbert W. Marsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatolia Batruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05240850v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240850v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId351"/>
+      <w:footerReference w:type="default" r:id="rId355"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14520,51 +14749,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920266v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inas D Redjem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huaulm&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nedt.2025.106583" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316820v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gambonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Blanchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105403" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05053697v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12528-025-09438-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Gaillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Allegrini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Le Pabic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2025.103034" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101299v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Verger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolia Batruch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Bouet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2025.101873" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501586v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#233;mon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michinov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2025.05.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226917v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Pechard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazenod" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02602938.2025.2536566" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03972296v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brivael H&#233;mon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cherbonnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2022.2132028" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocyna Rudmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Paolo Visintin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000870" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04463470v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10400419.2022.2072557" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04579645v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2024.2348227" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303073v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Robin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;ranger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Boissart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nepr.2023.103849" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699706v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dodeler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Adam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/forgp.2024.1441816" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977292v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rouxel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baumgarten" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonneterre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000276" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970299v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Duff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Bracq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobutaka Mukae" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Eto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-023-02834-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611181v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2022.104460" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977332v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rochat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jamet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.223.0513" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671607v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ruiller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ch&#233;dotel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.862987" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757243v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shaw.2022.07.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195184v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecns.2021.01.007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396833v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mella" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bressan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.640661" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401056v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Peter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Besan&#231;on" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.723235" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216504v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nepr.2021.103056" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283765v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Renaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.842.0167" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260587v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-021-01885-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02635124v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bretonnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Henaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2020.02.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02799360v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Baumgarten" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936243v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/aca0000306" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484430v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-020-00659-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494508v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Cotard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2020.01.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195192v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-017-9778-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364092v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morandi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riffaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2019.10.024" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02875166v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anquetil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12457" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02922217v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mancheron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scipion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecns.2020.03.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195187v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Duarte da Costa De Luna" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Maria Vieira Pereira-&#193;vila" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Brand&#227;o" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Garcia Bezerra G&#243;es" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0034-7167-2019-0518" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292583v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Duarte da Costa Luna" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poliana dos Santos Conde" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Maria Vieira Pereira-Caldeira" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/ce.v24i0.59014" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01902637v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00268-018-4805-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01980000v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SIH.0000000000000347" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150192v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caillaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nedt.2019.05.026" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01729728v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TPM-05-2017-0021" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879405v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2018.1510547" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784157v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Erhel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879391v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gou&#235;zec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2018.06.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMLBMSXW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01956685v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oxy.2018.10.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730558v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730229v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gouezec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2017.06.258" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04498250v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730399v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnurstu.2016.07.010" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04498226v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.794.0309" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01214013v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Buffet-Bataillon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Chudy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymery Constant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Merle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2015.07.041" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879407v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730416v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleth Perdriger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2015.01.007" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91H9WQ4D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879408v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04498206v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730417v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taillandier-Schmitt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2015.02.003" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RZT9LGF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730412v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2015.01.017" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730421v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2014.066484" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01212349v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jamet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Haegelen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jep.12152" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2BNRS7RB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730468v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colombat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pronost" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquereau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.12144" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FVH7HPF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730566v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaffrelot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Cioccio" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiniara" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13546-013-0704-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E5B85254A0CD6E42369E64A9BDC9C6A9DFEB53A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730480v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.761.0001" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730552v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guegan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2011.09.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HWMPVHX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730554v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2010.522619" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624059v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chiron" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Olivier-Chiron" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laffon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rusch" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105309360072" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440473v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03173008" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625418v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delouv&#233;e" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonjour" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grefeuille" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624371v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2008.01.003" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WCDVWNM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01766115v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2007.03.002" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84L4CSWF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922398v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922323v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Olivier-Chiron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rusch" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chiron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922385v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01766130v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2004.12.013" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BV8HMDB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922408v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01766147v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/014408ar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922417v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922423v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monteil" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922430v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01766156v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.78" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M50FM80T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922434v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922440v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421586v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inas Redjem" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nouviale" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audinot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Risy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98080-0_16" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04193094v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520031v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bosselut" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auzoult-Chagnault" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336890v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onore Bourgeon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336902v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336909v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03339018v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genavee Brown" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Goron" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03339005v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342503v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453397v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88963-088-2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293939v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293933v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453411v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293935v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sellapin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342512v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875562v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875564v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879399v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073443v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le H&#233;naff" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879403v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01729723v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Kervellec" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dardier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;d Le Maner-Idrissi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01956691v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Balez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cozian" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Renault" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075211v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879404v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970964v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073441v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970960v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01754801v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970965v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073442v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970966v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01943405v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaval" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970970v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillet Nicolas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970972v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625522v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Greffeuille" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847173v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Hajczak" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Saint Dizier de Almeida" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04351096v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453832v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453844v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342569v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453828v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342616v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123682v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293720v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01879326v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342661v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342641v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970977v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970980v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Merle" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lepelletier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01982506v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04561869v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970982v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240850v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert W. Marsh" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Drouet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cherbonnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Bouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106637" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05053697v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12528-025-09438-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316820v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gambonnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Blanchet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105403" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301601v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Gaillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Allegrini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Le Pabic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2025.103034" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101299v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Verger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolia Batruch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2025.101873" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501586v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#233;mon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michinov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2025.05.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226917v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Pechard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazenod" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02602938.2025.2536566" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920266v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inas D Redjem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huaulm&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nedt.2025.106583" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04463470v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10400419.2022.2072557" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04579645v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brivael H&#233;mon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2024.2348227" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303073v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Robin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;ranger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Boissart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nepr.2023.103849" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699706v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dodeler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Adam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/forgp.2024.1441816" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03972296v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2022.2132028" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748426v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocyna Rudmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Paolo Visintin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000870" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970299v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Duff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Bracq" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobutaka Mukae" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Eto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-023-02834-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977292v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rouxel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baumgarten" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonneterre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000276" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977332v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rochat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jamet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.223.0513" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671607v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ruiller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ch&#233;dotel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.862987" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757243v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shaw.2022.07.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611181v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2022.104460" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396833v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mella" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bressan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.640661" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195184v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecns.2021.01.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216504v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nepr.2021.103056" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401056v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Peter" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Besan&#231;on" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.723235" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283765v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Renaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.842.0167" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260587v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-021-01885-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02799360v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Baumgarten" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195192v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-017-9778-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484430v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-020-00659-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936243v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/aca0000306" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494508v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Cotard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2020.01.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364092v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bretonnier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morandi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riffaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2019.10.024" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02875166v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anquetil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12457" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02922217v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mancheron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scipion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecns.2020.03.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195187v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Duarte da Costa De Luna" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Maria Vieira Pereira-&#193;vila" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Brand&#227;o" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Garcia Bezerra G&#243;es" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0034-7167-2019-0518" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02635124v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Henaux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2020.02.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01902637v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00268-018-4805-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01980000v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SIH.0000000000000347" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150192v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caillaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nedt.2019.05.026" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292583v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Duarte da Costa Luna" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poliana dos Santos Conde" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Maria Vieira Pereira-Caldeira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/ce.v24i0.59014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784157v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Erhel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879405v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2018.1510547" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879391v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gou&#235;zec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2018.06.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMLBMSXW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01956685v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oxy.2018.10.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01729728v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TPM-05-2017-0021" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04498250v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730558v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730229v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gouezec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2017.06.258" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01214013v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Buffet-Bataillon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Chudy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymery Constant" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Merle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2015.07.041" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879407v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730399v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnurstu.2016.07.010" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04498226v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.794.0309" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879408v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04498206v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730417v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taillandier-Schmitt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2015.02.003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RZT9LGF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730412v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleth Perdriger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2015.01.017" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730416v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2015.01.007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91H9WQ4D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730421v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2014.066484" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01212349v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jamet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Haegelen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jep.12152" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2BNRS7RB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730566v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaffrelot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Cioccio" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiniara" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13546-013-0704-9" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E5B85254A0CD6E42369E64A9BDC9C6A9DFEB53A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730480v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.761.0001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730468v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colombat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pronost" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquereau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.12144" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FVH7HPF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730552v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guegan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2011.09.001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HWMPVHX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730554v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2010.522619" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624059v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chiron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Olivier-Chiron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laffon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rusch" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105309360072" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625418v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delouv&#233;e" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonjour" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grefeuille" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624371v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2008.01.003" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WCDVWNM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440473v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03173008" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01766115v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2007.03.002" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84L4CSWF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922398v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922385v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922323v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Olivier-Chiron" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rusch" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chiron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01766130v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2004.12.013" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BV8HMDB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922408v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01766147v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/014408ar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922417v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922423v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monteil" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922430v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01766156v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.78" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M50FM80T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922434v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922440v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421586v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inas Redjem" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nouviale" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audinot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Risy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98080-0_16" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573104v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Hajczak" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Saint Dizier de Almeida" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520031v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bosselut" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auzoult-Chagnault" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04193094v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336890v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onore Bourgeon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336902v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03339018v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genavee Brown" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Goron" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03339005v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336909v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342503v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453397v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88963-088-2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293939v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293933v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293935v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sellapin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453411v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879399v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875562v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875564v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342512v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879403v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073443v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le H&#233;naff" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075211v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01956691v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Balez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cozian" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Renault" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01729723v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Kervellec" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dardier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;d Le Maner-Idrissi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879404v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970960v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970964v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073441v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01754801v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970965v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970966v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073442v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970970v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillet Nicolas" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01943405v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaval" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970972v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625522v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Greffeuille" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847173v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04351096v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453844v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342569v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453828v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342616v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123682v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293720v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453832v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342661v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342641v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01879326v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970977v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970980v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Merle" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lepelletier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01982506v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04561869v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970982v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240850v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert W. Marsh" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>