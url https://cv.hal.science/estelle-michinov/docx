--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (81)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (82)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,13994 +234,14361 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More competition, less interaction: gamifying lectures using a leaderboard reduces female students’ social engagement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crisis management in the operating room: A systematic review of simulation training to develop non-technical skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inas D Redjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huaulmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computing in Higher Education: Research &amp; Integration of Instructional Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12528-025-09438-4⟩</w:t>
+              <w:t xml:space="preserve">Nurse Education Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147, pp.106583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nedt.2025.106583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05053697v1</w:t>
+                <w:t xml:space="preserve">hal-04920266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective forms of leadership and team cognition in work teams: A systematic and critical review</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I Feel Competent, Therefore I Am: Self-Concept and Skill Interact at Different Speeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert W. Marsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatolia Batruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinette Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Educational Psychology Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.101873</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316820v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240850v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bullying and burnout in French obstetrics and gynecology residency programs: a national cross-sectional study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collective forms of leadership and team cognition in work teams: A systematic and critical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Le Pabic</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Marie Gambonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2025.103034⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 259, pp.105403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2025.105403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05301601v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How teacher autonomy support and student creativity jointly contribute to self-regulated learning: a dynamic, person-environment fit perspective</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">More competition, less interaction: gamifying lectures using a leaderboard reduces female students’ social engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thinking Skills and Creativity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsc.2025.101873⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computing in Higher Education: Research &amp; Integration of Instructional Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12528-025-09438-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05101299v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction et validation initiale d’un questionnaire sur la communication ouverte dans les équipes de soins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bullying and burnout in French obstetrics and gynecology residency programs: a national cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Hémon</w:t>
+                <w:t xml:space="preserve">Marie Allegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Michinov</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estelle Le Pabic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 70 (4), pp.315-334. </w:t>
+              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54 (9), pp.103034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2025.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2025.103034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05501586v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a scale to assess students’ perceptions of team feedback in collaborative tasks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How teacher autonomy support and student creativity jointly contribute to self-regulated learning: a dynamic, person-environment fit perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albane Pechard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Jamet</w:t>
+                <w:t xml:space="preserve">Nicolas B Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatolia Batruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Bouet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mazenod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assessment and Evaluation in Higher Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02602938.2025.2536566⟩</w:t>
+              <w:t xml:space="preserve">Thinking Skills and Creativity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58, pp.101873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsc.2025.101873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226917v1</w:t>
+                <w:t xml:space="preserve">hal-05101299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crisis management in the operating room: A systematic review of simulation training to develop non-technical skills</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction et validation initiale d’un questionnaire sur la communication ouverte dans les équipes de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inas D Redjem</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Estelle Michinov</w:t>
+                <w:t xml:space="preserve">E. Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nurse Education Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nedt.2025.106583⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70 (4), pp.315-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2025.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04920266v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Sitting Postures Influence the Creative Mind? Positive Effect of Contractive Posture on Convergent-Integrative Thinking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and validation of a scale to assess students’ perceptions of team feedback in collaborative tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Pechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinette Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazenod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Creativity Research Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36 (1), pp.58-69. </w:t>
+              <w:t xml:space="preserve">Assessment and Evaluation in Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1 - 19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10400419.2022.2072557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02602938.2025.2536566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04463470v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Skills Training Using Digital Tools: A Systematic Literature Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When Instructions Based on Constructive Controversy Boost Synergy in Online Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brivael Hémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brivael Hémon</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.1-19. </w:t>
+              <w:t xml:space="preserve">, 2024, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10447318.2024.2348227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10447318.2022.2132028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579645v1</w:t>
+                <w:t xml:space="preserve">hal-03972296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective resources against stress among student nurses: Influences of self-efficacy, emotional intelligence and conflict management styles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cooperative learning reduces the gender gap in perceived social competences: A large-scale nationwide longitudinal experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Robin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brivael Hémon</w:t>
+                <w:t xml:space="preserve">Ocyna Rudmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatolia Batruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Béranger</w:t>
+                <w:t xml:space="preserve">Emilio Paolo Visintin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Boissart</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Sommet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nurse Education in Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Nurse Education in Practice, 74, pp.103849. </w:t>
+              <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 116 (6), pp.903-920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nepr.2023.103849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/edu0000870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303073v1</w:t>
+                <w:t xml:space="preserve">hal-04748426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxing at work: does virtual reality work? An exploratory study among employees in their workplace</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Can Sitting Postures Influence the Creative Mind? Positive Effect of Contractive Posture on Convergent-Integrative Thinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Organizational Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/forgp.2024.1441816⟩</w:t>
+              <w:t xml:space="preserve">Creativity Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (1), pp.58-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10400419.2022.2072557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699706v1</w:t>
+                <w:t xml:space="preserve">hal-04463470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Instructions Based on Constructive Controversy Boost Synergy in Online Groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collaborative Skills Training Using Digital Tools: A Systematic Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivael Hémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.1-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10447318.2022.2132028⟩</w:t>
+              <w:t xml:space="preserve">, 2024, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10447318.2024.2348227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03972296v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative learning reduces the gender gap in perceived social competences: A large-scale nationwide longitudinal experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protective resources against stress among student nurses: Influences of self-efficacy, emotional intelligence and conflict management styles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brivael Hémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocyna Rudmann</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marielle Boissart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/edu0000870⟩</w:t>
+              <w:t xml:space="preserve">Nurse Education in Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Nurse Education in Practice, 74, pp.103849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nepr.2023.103849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748426v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual reality environments to train soft skills in medical and nursing education: a technical feasibility study between France and Japan</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Relaxing at work: does virtual reality work? An exploratory study among employees in their workplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dodeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11548-023-02834-0⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Organizational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (1441816), 10.3389/forgp.2024.1441816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/forgp.2024.1441816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03970299v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workaholism and flow at work in French neurosurgery residents at risk of burnout: A latent profile analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Baumgarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Stress Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/str0000276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning by tablet-based drawing: Effects of verbal support among secondary-school students</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Virtual reality environments to train soft skills in medical and nursing education: a technical feasibility study between France and Japan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphanie Bracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobutaka Mukae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masatoshi Eto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/anpsy1.223.0513⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11548-023-02834-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977332v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work-From-Home During COVID-19 Lockdown: When Employees’ Well-Being and Creativity Depend on Their Psychological Profiles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effects of verbal and visual support on learning by tablet-based drawing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.862987⟩</w:t>
+              <w:t xml:space="preserve">Computers and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 181, pp.104460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compedu.2022.104460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03671607v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Moderating Role of Emotional Intelligence on the Relationship Between Conflict Management Styles and Burnout among Firefighters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Learning by tablet-based drawing: Effects of verbal support among secondary-school students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety and Health at Work</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.shaw.2022.07.001⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vol. 122 (3), pp.513-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anpsy1.223.0513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03757243v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of verbal and visual support on learning by tablet-based drawing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Work-From-Home During COVID-19 Lockdown: When Employees’ Well-Being and Creativity Depend on Their Psychological Profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ruiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chédotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dodeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 181, pp.104460. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.862987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compedu.2022.104460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.862987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611181v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-Emotional Competencies and School Performance in Adolescence: What Role for School Adjustment?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Moderating Role of Emotional Intelligence on the Relationship Between Conflict Management Styles and Burnout among Firefighters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.640661⟩</w:t>
+              <w:t xml:space="preserve">Safety and Health at Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.shaw.2022.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03396833v1</w:t>
+                <w:t xml:space="preserve">hal-03757243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Doctor, please”: Educating nurses to speak up with interactive digital simulation tablets.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Bracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Simulation in Nursing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 54, pp.97-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecns.2021.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training situational awareness for scrub nurses: Error recognition in a virtual operating room</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Socio-Emotional Competencies and School Performance in Adolescence: What Role for School Adjustment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+                <w:t xml:space="preserve">Nathalie Mella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatolia Batruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bressan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nurse Education in Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 53, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nepr.2021.103056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.640661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216504v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03396833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Effects of Gender Diversity in Small Groups on Divergent Thinking: A Large-Scale Study Using Synchronous Electronic Brainstorming</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Training situational awareness for scrub nurses: Error recognition in a virtual operating room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphanie Bracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Juhel</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arnaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.723235⟩</w:t>
+              <w:t xml:space="preserve">Nurse Education in Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nepr.2021.103056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03401056v1</w:t>
+                <w:t xml:space="preserve">hal-03216504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts de la chirurgie assistée par robot sur le travail d'équipe au bloc opératoire: Analyse systématique de la littérature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Revisiting the Effects of Gender Diversity in Small Groups on Divergent Thinking: A Large-Scale Study Using Synchronous Electronic Brainstorming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/th.842.0167⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.12:723235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.723235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283765v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03401056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stay at home! When personality profiles influence mental health and creativity during the COVID-19 lockdown</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impacts de la chirurgie assistée par robot sur le travail d'équipe au bloc opératoire: Analyse systématique de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 84 (2), pp.167-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12144-021-01885-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/th.842.0167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03260587v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal and Psychosocial factors of Burnout: A Survey within the French Neurosurgical Community</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stay at home! When personality profiles influence mental health and creativity during the COVID-19 lockdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12144-021-01885-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799360v1</w:t>
+                <w:t xml:space="preserve">halshs-03260587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the key to researchers’ job satisfaction? One response is professional identification mediated by work engagement</w:t>
+                <w:t xml:space="preserve">Impact of the complexity of surgical procedures and intraoperative interruptions on neurosurgical team workload</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Jeanson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Maxime Bretonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Le Pabic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Henaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12144-017-9778-2⟩</w:t>
+              <w:t xml:space="preserve">Neurochirurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 66 (4), pp.203-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuchi.2020.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03195192v1</w:t>
+                <w:t xml:space="preserve">hal-02635124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When emotional intelligence predicts team performance: Further validation of the short version of the Workgroup Emotional Intelligence Profile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Personal and Psychosocial factors of Burnout: A Survey within the French Neurosurgical Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Baumgarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12144-020-00659-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02484430v1</w:t>
+                <w:t xml:space="preserve">hal-02799360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do open or closed postures boost creative performance? The effects of postural feedback on divergent and convergent thinking.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When emotional intelligence predicts team performance: Further validation of the short version of the Workgroup Emotional Intelligence Profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Aesthetics, Creativity, and the Arts</w:t>
+              <w:t xml:space="preserve">Current Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12144-020-00659-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/aca0000306⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02936243v1</w:t>
+                <w:t xml:space="preserve">hal-02484430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre réflexivité d’équipe, mémoire transactive et efficacité interventionnelle perçue chez les policiers-opérateurs du RAID</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Do open or closed postures boost creative performance? The effects of postural feedback on divergent and convergent thinking.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+              <w:t xml:space="preserve">Psychology of Aesthetics, Creativity, and the Arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pto.2020.01.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/aca0000306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494508v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02936243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interruptions in Surgery: A Comprehensive Review</w:t>
+                <w:t xml:space="preserve">Relations entre réflexivité d’équipe, mémoire transactive et efficacité interventionnelle perçue chez les policiers-opérateurs du RAID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bretonnier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Charlène Cotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Riffaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Surgical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jss.2019.10.024⟩</w:t>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pto.2020.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364092v1</w:t>
+                <w:t xml:space="preserve">hal-02494508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guiding the use of collective feedback displayed on heatmaps to reduce group conformity and improve learning in Peer Instruction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">What is the key to researchers’ job satisfaction? One response is professional identification mediated by work engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jcal.12457⟩</w:t>
+              <w:t xml:space="preserve">Current Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (2), pp.518-527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12144-017-9778-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02875166v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speaking Up About Errors in Routine Clinical Practice: A Simulation-Based Intervention With Nursing Students</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Interruptions in Surgery: A Comprehensive Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bretonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antoine Scipion</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Riffaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Simulation in Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecns.2020.03.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Surgical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 247, pp.190-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jss.2019.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922217v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric properties of the Brazilian version of the Standard Precautions Questionnaire for health professionals in Brazil</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Guiding the use of collective feedback displayed on heatmaps to reduce group conformity and improve learning in Peer Instruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Enfermagem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/0034-7167-2019-0518⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jcal.12457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195187v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the complexity of surgical procedures and intraoperative interruptions on neurosurgical team workload</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Psychometric properties of the Brazilian version of the Standard Precautions Questionnaire for health professionals in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thais Duarte da Costa De Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Maria Vieira Pereira-Ávila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Brandão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Jannin</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Garcia Bezerra Góes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurochirurgie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuchi.2020.02.003⟩</w:t>
+              <w:t xml:space="preserve">Revista Brasileira de Enfermagem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 73 (suppl 6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/0034-7167-2019-0518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635124v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships Between Expertise, Crew Familiarity and Surgical Workflow Disruptions An Observational Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Speaking Up About Errors in Routine Clinical Practice: A Simulation-Based Intervention With Nursing Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brivael Hémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Louis Henaux</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mancheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Scipion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 43 (2), pp.431-438. </w:t>
+              <w:t xml:space="preserve">Clinical Simulation in Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45, pp.32-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00268-018-4805-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecns.2020.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902637v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Reality Simulation in Nontechnical Skills Training for Healthcare Professionals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Standard precautions questionnaire: Cultural adaptation and semantic validation for health professionals in Brazil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Maria Vieira Pereira-Ávila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaís Duarte da Costa Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poliana dos Santos Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Maria Vieira Pereira-Caldeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation in Healthcare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/SIH.0000000000000347⟩</w:t>
+              <w:t xml:space="preserve">Cogitare Enfermagen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5380/ce.v24i0.59014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980000v1</w:t>
+                <w:t xml:space="preserve">hal-02292583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning procedural skills with a virtual reality simulator An acceptability study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Relationships Between Expertise, Crew Familiarity and Surgical Workflow Disruptions An Observational Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Henaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gibaud</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brivael Hémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nurse Education Today</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Journal of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (2), pp.431-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00268-018-4805-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nedt.2019.05.026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02150192v1</w:t>
+                <w:t xml:space="preserve">hal-01902637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standard precautions questionnaire: Cultural adaptation and semantic validation for health professionals in Brazil.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Virtual Reality Simulation in Nontechnical Skills Training for Healthcare Professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphanie Bracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jannin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cogitare Enfermagen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5380/ce.v24i0.59014⟩</w:t>
+              <w:t xml:space="preserve">Simulation in Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (3), pp.188-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/SIH.0000000000000347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292583v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A priori acceptability of various types of digital display feedback on electricity consumption</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Learning procedural skills with a virtual reality simulator An acceptability study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphanie Bracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arnaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nurse Education Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79, pp.153-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nedt.2019.05.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784157v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When team member familiarity affects transactive memory and skills: A simulation-based training among police teams</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Multilevel influences of team identification and transactive memory on team effectiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Juhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00140139.2018.1510547⟩</w:t>
+              <w:t xml:space="preserve">Team Performance Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (1/2), pp.106 - 120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/TPM-05-2017-0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879405v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants socio-cognitifs de l’intention d’appliquer les procédures de transfusion sanguine: Enquête dans des hôpitaux publics français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">When team member familiarity affects transactive memory and skills: A simulation-based training among police teams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Cotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Gouëzec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion Clinique et Biologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tracli.2018.06.003⟩</w:t>
+              <w:t xml:space="preserve">Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (12), pp.1591-1600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00140139.2018.1510547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01879391v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silence et communication ouverte au bloc opératoire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A priori acceptability of various types of digital display feedback on electricity consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Erhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxymag</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 81, pp.247-267</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01956685v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilevel influences of team identification and transactive memory on team effectiveness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Déterminants socio-cognitifs de l’intention d’appliquer les procédures de transfusion sanguine: Enquête dans des hôpitaux publics français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Juhel</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gouëzec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Team Performance Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transfusion Clinique et Biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25, pp.287-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tracli.2018.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/TPM-05-2017-0021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01729728v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPACT OF THE ANTICIPATION OF MEMBERSHIP CHANGE ON TRANSACTIVE MEMORY AND GROUP PERFORMANCE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Silence et communication ouverte au bloc opératoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brivael Hémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Social Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oxymag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31, pp.11-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oxy.2018.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04498250v1</w:t>
+                <w:t xml:space="preserve">hal-01956685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the anticipation of membership change on transactive memory and group performance.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">IMPACT OF THE ANTICIPATION OF MEMBERSHIP CHANGE ON TRANSACTIVE MEMORY AND GROUP PERFORMANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Research in Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 25 (4)</w:t>
+              <w:t xml:space="preserve">, 2017, 24 (5)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730558v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête sur les pratiques professionnelles de sécurité transfusionnelle et d’hémovigilance̊: attitudes des soignants, barrières et facilitateurs. Avec le groupe des hémobiologistes et correspondants d’hémovigilance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impact of the anticipation of membership change on transactive memory and group performance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion Clinique et Biologique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Research in Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730229v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociocognitive determinants of self-reported compliance with standard precautions: Development and preliminary testing of a questionnaire with French health care workers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Enquête sur les pratiques professionnelles de sécurité transfusionnelle et d’hémovigilance̊: attitudes des soignants, barrières et facilitateurs. Avec le groupe des hémobiologistes et correspondants d’hémovigilance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gouezec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Infection Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajic.2015.07.041⟩</w:t>
+              <w:t xml:space="preserve">Transfusion Clinique et Biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (3), p. 362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tracli.2017.06.258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214013v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l'intelligence vient au groupe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The influence of work characteristics, emotional display rules and affectivity on burnout and job satisfaction: A survey among geriatric care workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dodeler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerveau &amp; Psycho.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Nursing Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62, pp.81 - 89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnurstu.2016.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879407v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of work characteristics, emotional display rules and affectivity on burnout and job satisfaction: A survey among geriatric care workers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les équipes de travail dynamiques. L’instabilité dans les equipes de travail : quels effets sur les performances ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Dodeler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nursing Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijnurstu.2016.07.010⟩</w:t>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 79 (4), pp.309-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/th.794.0309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730399v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les équipes de travail dynamiques. L’instabilité dans les equipes de travail : quels effets sur les performances ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sociocognitive determinants of self-reported compliance with standard precautions: Development and preliminary testing of a questionnaire with French health care workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Buffet-Bataillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Chudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymery Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/th.794.0309⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Infection Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (1), pp.14-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajic.2015.07.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498226v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être au travail des femmes dirigeantes : Enquête auprès de femmes dirigeantes de la région Bretagne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Quand l'intelligence vient au groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des Conditions de Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, N°3, Numéro Spécial sur la Qualité de vie au Travail,, pp. 118-126</w:t>
+              <w:t xml:space="preserve">Cerveau &amp; Psycho.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879408v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When self-construal priming influences the relationship between transactive memory and group performance Titre français ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Éducation thérapeutique : de l’infantilisation à la réflexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleth Perdriger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Célia Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 82 (3), pp.146 - 148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhum.2015.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498206v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéréotypes et préjugés à l’égard de personnes atteintes de cancer : étude auprès d’une population générale et de professionnels de santé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Bien-être au travail des femmes dirigeantes : Enquête auprès de femmes dirigeantes de la région Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphanie Bracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue des Conditions de Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, N°3, Numéro Spécial sur la Qualité de vie au Travail,, pp. 118-126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01730417v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic patient education: From infantilization to critical thinking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">When self-construal priming influences the relationship between transactive memory and group performance Titre français ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (3), pp.97-119</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730412v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éducation thérapeutique : de l’infantilisation à la réflexion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stéréotypes et préjugés à l’égard de personnes atteintes de cancer : étude auprès d’une population générale et de professionnels de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Taillandier-Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 82 (3), pp.146 - 148. </w:t>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (2), pp.179 - 197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rhum.2015.01.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2015.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730416v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships among stress, social support and transactive memory among humanitarian aid workers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Therapeutic patient education: From infantilization to critical thinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleth Perdriger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Emergency Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (3/4), pp.259-275. </w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 82 (5), pp.299 - 301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJEM.2014.066484⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2015.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730421v1</w:t>
+                <w:t xml:space="preserve">hal-01730412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing neurosurgical non-technical skills: an exploratory study of a new behavioural marker system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Relationships among stress, social support and transactive memory among humanitarian aid workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Jannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evaluation in Clinical Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jep.12152⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Emergency Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (3/4), pp.259-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJEM.2014.066484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212349v1</w:t>
+                <w:t xml:space="preserve">hal-01730421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation et gestion de crise</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Assessing neurosurgical non-technical skills: an exploratory study of a new behavioural marker system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Chiniara</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dodeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Haegelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réanimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13546-013-0704-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evaluation in Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Journal of evaluation in clinical practice., 20 (5), pp.582-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jep.12152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730566v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail collaboratif et mémoire transactive : revue critique et perspectives de recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Procedural justice, supervisor autonomy support, work satisfaction, organizational identification and job performance: the mediating role of need satisfaction and perceived organizational support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Advanced Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (5), pp.2560-2571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jan.12144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/th.761.0001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01730480v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procedural justice, supervisor autonomy support, work satisfaction, organizational identification and job performance: the mediating role of need satisfaction and perceived organizational support</w:t>
+                <w:t xml:space="preserve">Simulation et gestion de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+                <w:t xml:space="preserve">M. Jaffrelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Colombat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">S. Boet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Di Cioccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+                <w:t xml:space="preserve">G. Chiniara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Nursing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 20 (5), pp.2560-2571. </w:t>
+              <w:t xml:space="preserve">Réanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (6), pp.569-576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jan.12144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13546-013-0704-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730468v1</w:t>
+                <w:t xml:space="preserve">hal-01730566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication via Internet et dynamiques identitaires : une analyse psychosociale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Travail collaboratif et mémoire transactive : revue critique et perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2011.09.001⟩</w:t>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 76 (1), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/th.761.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730552v1</w:t>
+                <w:t xml:space="preserve">hal-01730480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Comparison Orientation Moderates the Effects of Group Membership on the Similarity-Attraction Relationship</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Communication via Internet et dynamiques identitaires : une analyse psychosociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Social Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (4), pp.223 - 238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2011.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00224545.2010.522619⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01730554v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Job satisfaction, life satisfaction and burnout in French anaesthetists</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Social Comparison Orientation Moderates the Effects of Group Membership on the Similarity-Attraction Relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Rusch</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Health Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1359105309360072⟩</w:t>
+              <w:t xml:space="preserve">Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 151 (6), pp.754 - 766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00224545.2010.522619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00624059v1</w:t>
+                <w:t xml:space="preserve">hal-01730554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions et représentations sociales de la violence et de l'enfant violent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Job satisfaction, life satisfaction and burnout in French anaesthetists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Grefeuille</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Olivier-Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rusch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (15), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1359105309360072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00625418v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00624059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the relationship between transactive memory and performance in collaborative learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effects of gender role and task content on performance in same-gender dyads: Transactive memory as a potential mediator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Instruction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.learninstruc.2008.01.003⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (2), pp.155-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF03173008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-00624371v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of gender role and task content on performance in same-gender dyads: Transactive memory as a potential mediator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Perceptions et représentations sociales de la violence et de l'enfant violent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delouvée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Huguet</w:t>
+                <w:t xml:space="preserve">C. Grefeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 271, pp.7-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440473v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00625418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face-to-face contact at the midpoint of an online collaboration: Its impact on the patterns of participation, interaction, affect, and behavior over time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the relationship between transactive memory and performance in collaborative learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning and Instruction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (19), pp.43-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.learninstruc.2008.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compedu.2007.03.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766115v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00624371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La distance physique et ses effets dans les équipes de travail distribuées: Une analyse psychosociale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Face-to-face contact at the midpoint of an online collaboration: Its impact on the patterns of participation, interaction, affect, and behavior over time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 50 (4), pp.1540 - 1557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compedu.2007.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922398v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retirees’ social identity and satisfaction with retirement.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La distance physique et ses effets dans les équipes de travail distribuées: Une analyse psychosociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Fernandez-Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Aging and Human Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 60 (3), pp.175-194</w:t>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (1-21)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922385v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of transactive memory on perceptions of performance, job satisfaction and identification in anaesthesia teams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Retirees’ social identity and satisfaction with retirement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Olivier-Chiron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chiron</w:t>
+                <w:t xml:space="preserve">Anne Fernandez-Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 100, pp.327-332</w:t>
+              <w:t xml:space="preserve">International Journal of Aging and Human Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 60 (3), pp.175-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922323v1</w:t>
+                <w:t xml:space="preserve">hal-01922385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying a transition period at the midpoint of an online collaborative activity: a study among adult learners</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Influence of transactive memory on perceptions of performance, job satisfaction and identification in anaesthesia teams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Olivier-Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Human Behavior</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100, pp.327-332</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01766130v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de l’échelle de mémoire transactive en langue française et adaptation au contexte académique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Identifying a transition period at the midpoint of an online collaborative activity: a study among adult learners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers in Human Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (3), pp.1355 - 1371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chb.2004.12.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922408v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopérer à distance… un contexte équitable pour les filles et les garçons ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Validation de l’échelle de mémoire transactive en langue française et adaptation au contexte académique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 57, pp.59-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766147v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social identity, group processes and performance in synchronous computer-mediated communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coopérer à distance… un contexte équitable pour les filles et les garçons ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Group Dynamics: Theory, Research, and Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 32 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/014408ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922417v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attraction personnelle et Attraction sociale : Lorsque la saillance catégorielle annule la relation similitude-attraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Social identity, group processes and performance in synchronous computer-mediated communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Monteil</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 35, pp.305-315</w:t>
+              <w:t xml:space="preserve">Group Dynamics: Theory, Research, and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 8, pp.27-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922423v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Similarity-Attraction Relationship Revisited: Divergence between the affective and behavioral facets of attraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Attraction personnelle et Attraction sociale : Lorsque la saillance catégorielle annule la relation similitude-attraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 32, pp.485-500</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 35, pp.305-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922430v1</w:t>
+                <w:t xml:space="preserve">hal-01922423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The similarity hypothesis: a test of the moderating role of social comparison orientation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The Similarity-Attraction Relationship Revisited: Divergence between the affective and behavioral facets of attraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 31 (5), pp.549 - 555. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 32, pp.485-500</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejsp.78⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01766156v1</w:t>
+                <w:t xml:space="preserve">hal-01922430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’attraction interpersonnelle : Un concept en évolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The similarity hypothesis: a test of the moderating role of social comparison orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 31 (5), pp.549 - 555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejsp.78⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922434v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’attraction interpersonnelle : Un concept en évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 50, pp.11-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Functional proximity as an indicator of interpersonal attraction: Pilot studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 2, pp.7-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing a Virtual Reality Operating Room Learning Tool for Novice Healthcare Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inas Redjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Huaulmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Nouviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Audinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Risy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference of the Immersive Learning Research Network-iLRN-Annual</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Chicago, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-98080-0_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation d’une formation des sapeurs-pompiers aux techniques de sauvetage et d’auto-sauvetage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Hajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Saint Dizier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales d'Arpege</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARPEGE, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05573104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre leadership, mémoire transactive, performance et satisfaction de vie professionnelle : quid de l'effet télétravail ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact du type de débriefing sur le travail en équipe à partir d’un environnement numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Pechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gambonnet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque Internationale de Psychologie sociale en Langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Séminaire de printemps des écoles doctorales ELICCE et ECLIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELICCE et ECLIS, May 2025, Quiberon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520031v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conséquences affectives de l'anticipation d'un confinement en période de pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADRIPS, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des compétences émotionnelles dans les équipes évoluant dans des environnements à risques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Relations entre leadership, mémoire transactive, performance et satisfaction de vie professionnelle : quid de l'effet télétravail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gambonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Bosselut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Auzoult-Chagnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème colloque de Psychologie Ergonomique Epique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arpege, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque Internationale de Psychologie sociale en Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336890v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact de la chirurgie assistée par robot sur le travail d’équipe au bloc opératoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Identification des compétences émotionnelles dans les équipes évoluant dans des environnements à risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonore Bourgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Jannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIème Congrès AIPTLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIPTLF, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">11ème colloque de Psychologie Ergonomique Epique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arpege, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336902v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une boîte à outils « numérisée » pour l’évaluation des compétences sociales</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L’impact de la chirurgie assistée par robot sur le travail d’équipe au bloc opératoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jannin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication orale au premier colloque scientifique ProFAN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">XXIème Congrès AIPTLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIPTLF, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339018v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When the proportion of women in groups predicts creative performance to an idea generation task: A large-scale study in secondary schools</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Burnout et santé au travail en neurochirurgie : Prévalence et facteurs associés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Baumgarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd annual Creativity Conference at Southern Oregon University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Oregon, United States</w:t>
+              <w:t xml:space="preserve">Congrès National de la Société Française de Neurochirugie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339005v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burnout et santé au travail en neurochirurgie : Prévalence et facteurs associés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Une boîte à outils « numérisée » pour l’évaluation des compétences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genavee Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Goron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Société Française de Neurochirugie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">Communication orale au premier colloque scientifique ProFAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336909v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guiding learner-generated drawing with typographical cues : effects on drawing quality and learning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">When the proportion of women in groups predicts creative performance to an idea generation task: A large-scale study in secondary schools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genavee Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EARLI SIG 2 Comprehension of Text and Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">3rd annual Creativity Conference at Southern Oregon University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Oregon, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342503v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of barriers and enablers to speaking up among nursing students: A qualitative study of debriefings after simulation sessions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Guiding learner-generated drawing with typographical cues : effects on drawing quality and learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Scipion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference for multi-area simulation ICMASim 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EARLI SIG 2 Comprehension of Text and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02453397v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de la mixité dans les groupes sur la production d’idées créatives : retour sur une controverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genavee Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées thématiques de l'ADRIPS : éducation et psychologie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02293939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorsqu’elle est guidée, la génération de schémas peut-elle améliorer l’apprentissage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60ème Colloque de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational health of personal home-care aides.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Identification of barriers and enablers to speaking up among nursing students: A qualitative study of debriefings after simulation sessions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brivael Hémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mancheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Scipion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international de l’INRS “Well-being at Work in a changing world: Challenges and opportunities”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International conference for multi-area simulation ICMASim 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Angers, France. pp.245-250, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/978-2-88963-088-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293935v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training situation awareness through error recognition in an immersive virtual operating room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Bracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference for multi-area simulation ICMASim 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Angers, France. pp.208-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail d’équipe au bloc opératoire: Les relations entre la familiarité d’équipe et les interruptions de tâche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Occupational health of personal home-care aides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sellapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dodeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congrès de l'Association Internationale de Psychologie du Travail de Langue Française, AIPTLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Congrès international de l’INRS “Well-being at Work in a changing world: Challenges and opportunities”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Issy les Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879399v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé et pénibilité perçue au travail des intervenants à domicile.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les effets de la génération de schémas sur l’apprentissage avec tablette : une étude auprès d’élèves de cinquième</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française (AIPTLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque Doctoral International de l’Éducation et de la Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875562v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epuisement professionnel des intervenants à domicile et pénibilité perçue.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le travail d’équipe au bloc opératoire: Les relations entre la familiarité d’équipe et les interruptions de tâche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Henaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brivael Hémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Riffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xème Congrès francophone de psychologie de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Metz, France</w:t>
+              <w:t xml:space="preserve">20ème Congrès de l'Association Internationale de Psychologie du Travail de Langue Française, AIPTLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875564v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets de la génération de schémas sur l’apprentissage avec tablette : une étude auprès d’élèves de cinquième</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Santé et pénibilité perçue au travail des intervenants à domicile.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dodeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Doctoral International de l’Éducation et de la Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">XXème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française (AIPTLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342512v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La coordination des policiers-opérateurs du RAID : Intérêt d'un système de mémoire partagée et de la réflexivité d’équipe sur l’efficacité opérationnelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Epuisement professionnel des intervenants à domicile et pénibilité perçue.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dodeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès International de Psychologie Sociale Appliquée de l’ADRIPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">Xème Congrès francophone de psychologie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879403v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l'identité sociale sur la mémoire transactive et les performances en groupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque des Jeunes Chercheurs et Jeunes Chercheuses, Association pour la diffusion de la recherche internationale en psychologie sociale, Paris, 28-30 juin 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turnover et performances : étude des effets de la prévisibilité du changement de membres sur la mémoire transactive et les performances groupales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La coordination des policiers-opérateurs du RAID : Intérêt d'un système de mémoire partagée et de la réflexivité d’équipe sur l’efficacité opérationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Cotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès International de Psychologie Sociale en Langue Française, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Université de Genève, Genève, 26 Juin - 1er Juillet 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">10ème Congrès International de Psychologie Sociale Appliquée de l’ADRIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03075211v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du biais de prise de décision collective dans les équipes de santé pluri-professionnelle : Apport de la simulation médicale</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Study of Gender Similarity Between Animated Pedagogical Agents and Young Learners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Kervellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Erhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïd Le Maner-Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International « Décider en urgence »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Université Paris-Est Créteil, France</w:t>
+              <w:t xml:space="preserve"> International Conference on Learning and Collaboration Technologies LCT 2016: Learning and Collaboration Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01956691v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of Gender Similarity Between Animated Pedagogical Agents and Young Learners</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Turnover et performances : étude des effets de la prévisibilité du changement de membres sur la mémoire transactive et les performances groupales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Conference on Learning and Collaboration Technologies LCT 2016: Learning and Collaboration Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">11ème Congrès International de Psychologie Sociale en Langue Française, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Université de Genève, Genève, 26 Juin - 1er Juillet 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729723v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turnover et performances : Etude des effets de la prévisibilité du changement de membres sur la mémoire transactive et les performances groupales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Etude du biais de prise de décision collective dans les équipes de santé pluri-professionnelle : Apport de la simulation médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brivael Hémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Balez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Cozian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès International de Psychologie Sociale en Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Colloque International « Décider en urgence »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Université Paris-Est Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879404v1</w:t>
+                <w:t xml:space="preserve">hal-01956691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study of the effects of task disagreement on team performance. The moderating role of transactive memory systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Turnover et performances : Etude des effets de la prévisibilité du changement de membres sur la mémoire transactive et les performances groupales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Congress of Applied Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">11ème Congrès International de Psychologie Sociale en Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01970960v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du conflit épistémique versus relationnel sur la construction de la mémoire transactive et les performances en groupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès International de Psychologie Sociale en Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du conflit épistémique vs relationnel sur la construction de la mémoire transactive et les performances en groupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès International de Psychologie Sociale en Langue Française, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Université Paris Descartes, Paris, 27-30 août 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être des soignants en gériatrie : étude des déterminants liés aux conditions de travail, aux relations entre collègues et à la gestion émotionnelle des soignants.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">An experimental study of the effects of task disagreement on team performance. The moderating role of transactive memory systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire résidentiel interdisciplinaire de la Maison des Sciences de l’Homme en Bretagne (MSHB) « Les expressions culturelles et les formes sociales du bien-être », mai. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Plestin les Grèves, France</w:t>
+              <w:t xml:space="preserve">28th International Congress of Applied Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01754801v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'induction d'une orientation individualiste vs collectiviste sur les performances en groupe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Bien-être des soignants en gériatrie : étude des déterminants liés aux conditions de travail, aux relations entre collègues et à la gestion émotionnelle des soignants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dodeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès International de Psychologie Sociale en langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Séminaire résidentiel interdisciplinaire de la Maison des Sciences de l’Homme en Bretagne (MSHB) « Les expressions culturelles et les formes sociales du bien-être », mai. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Plestin les Grèves, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01970965v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01754801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement de travail hostile: Le cas des équipes de travail d'aide d'urgence humanitaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effet de l'induction d'une orientation individualiste vs collectiviste sur les performances en groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international sur l'Hostile</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">9ème Congrès International de Psychologie Sociale en langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01970966v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement de travail hostile : le cas des équipes de travail d'aide d'urgence humanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international «L'hostile : ses lieux, ses manifestations, sa réalité», Université Rennes 2, Rennes, 15-16 septembre 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants managériaux de la qualité de vie au travail des soignants dans les services d'hémato-oncologie</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Environnement de travail hostile: Le cas des équipes de travail d'aide d'urgence humanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Colloque International "Sciences Humaines et Cancérologie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Besançon, France</w:t>
+              <w:t xml:space="preserve">Colloque international sur l'Hostile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01970970v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La comparaison soi-autrui : l'effet d'asymétrie de la similtude perçue revisité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les déterminants managériaux de la qualité de vie au travail des soignants dans les services d'hémato-oncologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gillet Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Bonnaud-Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès International de Psychologie Sociale en Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">3ème Colloque International "Sciences Humaines et Cancérologie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943405v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les équipes à forte identité sociale sont-elles plus performantes ? Le rôle médiateur de la mémoire transactive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La comparaison soi-autrui : l'effet d'asymétrie de la similtude perçue revisité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dodeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès International de Psychologie Sociale en Langue Française (CIPSLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Nice, France</w:t>
+              <w:t xml:space="preserve">9ème Congrès International de Psychologie Sociale en Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01970972v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les équipes à forte identité sociale sont-elles plus performantes ? Le rôle médiateur de la mémoire transactive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème Congrès International de Psychologie Sociale en Langue Française (CIPSLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Perceptions, représentations sociales et stéréotypes de la violence et de l'enfant violent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Greffeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème colloque Psychologie &amp; Psychopathologie de l'enfant : aux sources de la violence de l'enfance à l'adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00625522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (15)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser l’activité de formation des sapeurs-pompiers aux techniques de sauvetage et d’auto-sauvetage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La complexité des données issues de l'entraînement au travail en équipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Pechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ModACT Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Paris, France. , 2024</w:t>
+              <w:t xml:space="preserve">Journées thématiques de l'ADRIPS : De la réflexion méthodologique au traitement des données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04847173v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addiction et flow au travail des internes en neurochirurgie: identification d’un profil psychologique à risque de burnout.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modéliser l’activité de formation des sapeurs-pompiers aux techniques de sauvetage et d’auto-sauvetage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Hajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Saint Dizier de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clement Baumgarten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVèmes Journées Internationales de Psychologie Différentielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Aix-en-Provence &amp; Marseille, France</w:t>
+              <w:t xml:space="preserve">ModACT Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04351096v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une « boîte à outils » numérisée pour l’évaluation des compétences sociales.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Addiction et flow au travail des internes en neurochirurgie: identification d’un profil psychologique à risque de burnout.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Baumgarten</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier colloque scientifique Pro-FAN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">XXIVèmes Journées Internationales de Psychologie Différentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Aix-en-Provence &amp; Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02453844v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage individuel et collaboratif de notions scientifiques par génération de schémas sur tablettes avec stylet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Rochat</w:t>
+                <w:t xml:space="preserve">Evaluation des compétences sociales chez les élèves des filières MELEC, ASSP et COMMERCE à partir de la « boîte à outils » numérisée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genavee Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Colloque e-FRAN</w:t>
+              <w:t xml:space="preserve">Premier colloque scientifique Pro-FAN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342569v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02453832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont les effets de la mixité dans les groupes sur la créativité collective des élèves en lycées professionnels ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Une « boîte à outils » numérisée pour l’évaluation des compétences sociales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genavee Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Goron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premier colloque scientifique Pro-FAN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02453828v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02453844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage individuel et collaboratif de notions scientifiques par génération de schémas sur tablettes avec stylet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Recherche et Éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">2nd Colloque e-FRAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342616v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling, Simulation and Training Procedural Skills: User experience and acceptability of a virtual reality simulator for scrub nurses in neurosurgery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Quels sont les effets de la mixité dans les groupes sur la créativité collective des élèves en lycées professionnels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genavee Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Meeting on Simulation in Healthcare (IMSH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, San Antonio, TX, United States. 36, pp.1, 2019</w:t>
+              <w:t xml:space="preserve">Premier colloque scientifique Pro-FAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123682v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02453828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire l’effet de conformité au groupe pour améliorer l’apprentissage dans l’enseignement par les pairs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modeling, Simulation and Training Procedural Skills: User experience and acceptability of a virtual reality simulator for scrub nurses in neurosurgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphanie Bracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arnaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Audinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques de l'ADRIPS : éducation et psychologie sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">19th International Meeting on Simulation in Healthcare (IMSH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, San Antonio, TX, United States. 36, pp.1, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02293720v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des compétences sociales chez les élèves des filières MELEC, ASSP et COMMERCE à partir de la « boîte à outils » numérisée.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurine Peter</w:t>
+                <w:t xml:space="preserve">Apprentissage individuel et collaboratif de notions scientifiques par génération de schémas sur tablettes avec stylet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier colloque scientifique Pro-FAN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Forum Recherche et Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02453832v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage individuel et collaboratif de notions scientifiques par génération de schémas sur tablettes avec stylet</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Réduire l’effet de conformité au groupe pour améliorer l’apprentissage dans l’enseignement par les pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Colloque e-FRAN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées thématiques de l'ADRIPS : éducation et psychologie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342661v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02293720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage individuel et collaboratif de notions scientifiques par génération de schémas sur tablettes avec stylet</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Santé au travail et qualité de service dans l’aide à domicile : Effets d’une intervention participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sellapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dodeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude Loustic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">20ème Congrès de Congrès AIPTLF de Psychologie du Travail et des Organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342641v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé au travail et qualité de service dans l’aide à domicile : Effets d’une intervention participative</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Apprentissage individuel et collaboratif de notions scientifiques par génération de schémas sur tablettes avec stylet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congrès de Congrès AIPTLF de Psychologie du Travail et des Organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">1er Colloque e-FRAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879326v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête sur les pratiques professionnelles de sécurité transfusionnelle et d’hémovigilance: attitudes des soignants, barrières et facilitateurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Apprentissage individuel et collaboratif de notions scientifiques par génération de schémas sur tablettes avec stylet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIe Congrès Société Française de Transfusion Sanguine (SFTS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude Loustic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01970977v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A French version of a questionnaire for measuring the intention to perform Standard IPC Precautions among health-care workers: A pilot study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Enquête sur les pratiques professionnelles de sécurité transfusionnelle et d’hémovigilance: attitudes des soignants, barrières et facilitateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gouezec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Congress of Clinical Microbiology and Infectious Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Copenhaguen, Denmark</w:t>
+              <w:t xml:space="preserve">XXVIIIe Congrès Société Française de Transfusion Sanguine (SFTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01970980v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A French version of a questionnaire for measuring the intention to perform Standard IPC Precautions among health-care workers: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Buffet-Bataillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymery Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lepelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th European Congress of Clinical Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Copenhaguen, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une approche pluridisciplinaire pour la conception et l’optimisation d’un logiciel de rééducation des praxies bucco-faciales destiné à des enfants paralysés cérébraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Kervellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Kervellec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Jamet</w:t>
+                <w:t xml:space="preserve">Virginie Dardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Erhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaïd Le Maner-Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Huitième colloque de psychologie ergonomique EPIQUE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Aix en Provence., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14231,378 +14598,228 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addiction et flow au travail des internes en neurochirurgie Identification d'un profil psychologique à risque d'épuisement professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Baumgarten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Chevrier; B. Dauvier; I. Fort. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité de la psychologie différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Provence, pp. 283-299, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advantages and pitfalls of the social interactions in the digital age: Practical recommendations for improving virtual groups functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nova Science Publishers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Interactions in the 21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970982v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-05240850v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId355"/>
+      <w:footerReference w:type="default" r:id="rId358"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14749,51 +14966,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Drouet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cherbonnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Bouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106637" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05053697v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12528-025-09438-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316820v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gambonnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Blanchet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105403" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301601v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Gaillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Allegrini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Le Pabic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2025.103034" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101299v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Verger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolia Batruch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2025.101873" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501586v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#233;mon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michinov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2025.05.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226917v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Pechard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazenod" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02602938.2025.2536566" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920266v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inas D Redjem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huaulm&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nedt.2025.106583" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04463470v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10400419.2022.2072557" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04579645v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brivael H&#233;mon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2024.2348227" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303073v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Robin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;ranger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Boissart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nepr.2023.103849" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699706v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dodeler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Adam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/forgp.2024.1441816" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03972296v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2022.2132028" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748426v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocyna Rudmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Paolo Visintin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000870" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970299v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Duff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Bracq" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobutaka Mukae" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Eto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-023-02834-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977292v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rouxel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baumgarten" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonneterre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000276" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977332v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rochat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jamet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.223.0513" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671607v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ruiller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ch&#233;dotel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.862987" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757243v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shaw.2022.07.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611181v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2022.104460" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396833v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mella" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bressan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.640661" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195184v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecns.2021.01.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216504v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nepr.2021.103056" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401056v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Peter" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Besan&#231;on" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.723235" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283765v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Renaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.842.0167" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260587v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-021-01885-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02799360v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Baumgarten" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195192v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-017-9778-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484430v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-020-00659-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936243v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/aca0000306" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494508v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Cotard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2020.01.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364092v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bretonnier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morandi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riffaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2019.10.024" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02875166v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anquetil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12457" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02922217v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mancheron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scipion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecns.2020.03.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195187v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Duarte da Costa De Luna" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Maria Vieira Pereira-&#193;vila" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Brand&#227;o" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Garcia Bezerra G&#243;es" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0034-7167-2019-0518" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02635124v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Henaux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2020.02.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01902637v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00268-018-4805-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01980000v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SIH.0000000000000347" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150192v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caillaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nedt.2019.05.026" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292583v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Duarte da Costa Luna" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poliana dos Santos Conde" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Maria Vieira Pereira-Caldeira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/ce.v24i0.59014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784157v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Erhel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879405v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2018.1510547" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879391v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gou&#235;zec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2018.06.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMLBMSXW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01956685v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oxy.2018.10.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01729728v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TPM-05-2017-0021" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04498250v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730558v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730229v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gouezec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2017.06.258" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01214013v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Buffet-Bataillon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Chudy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymery Constant" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Merle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2015.07.041" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879407v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730399v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnurstu.2016.07.010" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04498226v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.794.0309" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879408v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04498206v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730417v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taillandier-Schmitt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2015.02.003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RZT9LGF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730412v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleth Perdriger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2015.01.017" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730416v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2015.01.007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91H9WQ4D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730421v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2014.066484" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01212349v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jamet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Haegelen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jep.12152" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2BNRS7RB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730566v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaffrelot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Cioccio" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiniara" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13546-013-0704-9" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E5B85254A0CD6E42369E64A9BDC9C6A9DFEB53A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730480v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.761.0001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730468v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colombat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pronost" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquereau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.12144" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FVH7HPF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730552v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guegan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2011.09.001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HWMPVHX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730554v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2010.522619" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624059v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chiron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Olivier-Chiron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laffon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rusch" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105309360072" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625418v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delouv&#233;e" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonjour" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grefeuille" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624371v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2008.01.003" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WCDVWNM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440473v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03173008" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01766115v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2007.03.002" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84L4CSWF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922398v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922385v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922323v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Olivier-Chiron" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rusch" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chiron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01766130v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2004.12.013" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BV8HMDB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922408v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01766147v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/014408ar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922417v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922423v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monteil" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922430v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01766156v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.78" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M50FM80T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922434v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922440v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421586v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inas Redjem" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nouviale" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audinot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Risy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98080-0_16" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573104v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Hajczak" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Saint Dizier de Almeida" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520031v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bosselut" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auzoult-Chagnault" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04193094v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336890v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onore Bourgeon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336902v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03339018v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genavee Brown" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Goron" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03339005v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336909v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342503v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453397v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88963-088-2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293939v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293933v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293935v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sellapin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453411v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879399v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875562v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875564v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342512v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879403v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073443v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le H&#233;naff" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075211v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01956691v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Balez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cozian" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Renault" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01729723v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Kervellec" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dardier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;d Le Maner-Idrissi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879404v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970960v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970964v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073441v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01754801v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970965v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970966v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073442v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970970v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillet Nicolas" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01943405v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaval" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970972v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625522v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Greffeuille" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847173v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04351096v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453844v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342569v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453828v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342616v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123682v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293720v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453832v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342661v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342641v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01879326v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970977v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970980v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Merle" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lepelletier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01982506v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04561869v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970982v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240850v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert W. Marsh" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Drouet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cherbonnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Bouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106637" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920266v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inas D Redjem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huaulm&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nedt.2025.106583" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240850v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert W. Marsh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolia Batruch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316820v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gambonnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Blanchet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilbert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105403" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05053697v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12528-025-09438-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301601v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Gaillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Durand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Allegrini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Le Pabic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2025.103034" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101299v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Verger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2025.101873" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501586v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#233;mon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michinov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2025.05.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226917v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Pechard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazenod" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02602938.2025.2536566" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03972296v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brivael H&#233;mon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2022.2132028" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748426v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocyna Rudmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Paolo Visintin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000870" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04463470v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10400419.2022.2072557" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04579645v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2024.2348227" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303073v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Robin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;ranger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Boissart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nepr.2023.103849" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699706v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dodeler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Adam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/forgp.2024.1441816" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977292v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rouxel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baumgarten" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonneterre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000276" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970299v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Duff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Bracq" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobutaka Mukae" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Eto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-023-02834-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611181v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2022.104460" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977332v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rochat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jamet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.223.0513" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671607v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ruiller" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ch&#233;dotel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.862987" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757243v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shaw.2022.07.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195184v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecns.2021.01.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396833v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mella" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bressan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.640661" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216504v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nepr.2021.103056" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401056v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Peter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Besan&#231;on" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.723235" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283765v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Renaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.842.0167" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260587v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-021-01885-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02635124v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bretonnier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Henaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2020.02.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02799360v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Baumgarten" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484430v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-020-00659-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936243v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/aca0000306" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494508v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Cotard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2020.01.007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195192v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-017-9778-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364092v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morandi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riffaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2019.10.024" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02875166v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anquetil" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12457" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195187v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Duarte da Costa De Luna" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Maria Vieira Pereira-&#193;vila" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Brand&#227;o" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Garcia Bezerra G&#243;es" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0034-7167-2019-0518" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02922217v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mancheron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scipion" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecns.2020.03.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292583v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Duarte da Costa Luna" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poliana dos Santos Conde" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Maria Vieira Pereira-Caldeira" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/ce.v24i0.59014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01902637v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00268-018-4805-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01980000v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SIH.0000000000000347" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150192v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caillaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nedt.2019.05.026" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01729728v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TPM-05-2017-0021" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879405v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2018.1510547" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784157v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Erhel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879391v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gou&#235;zec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2018.06.003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMLBMSXW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01956685v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oxy.2018.10.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04498250v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730558v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730229v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gouezec" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2017.06.258" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730399v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnurstu.2016.07.010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04498226v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.794.0309" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01214013v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Buffet-Bataillon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Chudy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymery Constant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Merle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2015.07.041" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879407v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730416v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleth Perdriger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2015.01.007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91H9WQ4D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879408v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04498206v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730417v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taillandier-Schmitt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2015.02.003" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RZT9LGF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730412v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2015.01.017" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730421v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2014.066484" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01212349v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jamet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Haegelen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jep.12152" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2BNRS7RB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730468v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colombat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pronost" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquereau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.12144" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FVH7HPF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730566v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaffrelot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Cioccio" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiniara" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13546-013-0704-9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E5B85254A0CD6E42369E64A9BDC9C6A9DFEB53A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730480v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.761.0001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730552v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guegan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2011.09.001" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HWMPVHX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730554v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2010.522619" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624059v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chiron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Olivier-Chiron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laffon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rusch" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105309360072" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440473v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03173008" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625418v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delouv&#233;e" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonjour" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grefeuille" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624371v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2008.01.003" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WCDVWNM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01766115v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2007.03.002" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84L4CSWF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922398v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922385v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922323v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Olivier-Chiron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rusch" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chiron" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01766130v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2004.12.013" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BV8HMDB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922408v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01766147v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/014408ar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922417v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922423v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monteil" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922430v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01766156v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.78" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M50FM80T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922434v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922440v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421586v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inas Redjem" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nouviale" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audinot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Risy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98080-0_16" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573104v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Hajczak" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Saint Dizier de Almeida" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586490v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel No&#235;l" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04193094v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520031v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bosselut" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auzoult-Chagnault" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336890v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onore Bourgeon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336902v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336909v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03339018v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genavee Brown" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Goron" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03339005v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342503v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293939v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293933v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453397v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88963-088-2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453411v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293935v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sellapin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342512v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879399v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875562v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875564v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073443v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le H&#233;naff" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879403v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01729723v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Kervellec" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dardier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;d Le Maner-Idrissi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075211v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01956691v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Balez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cozian" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Renault" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879404v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970964v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073441v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970960v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01754801v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970965v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073442v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970966v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970970v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillet Nicolas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01943405v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaval" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970972v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625522v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Greffeuille" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586465v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847173v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04351096v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453832v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453844v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342569v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453828v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123682v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342616v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293720v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01879326v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342661v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342641v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970977v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970980v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Merle" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lepelletier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01982506v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04561869v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970982v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>