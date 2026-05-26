--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -351,563 +351,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Feel Competent, Therefore I Am: Self-Concept and Skill Interact at Different Speeds</w:t>
+                <w:t xml:space="preserve">Bullying and burnout in French obstetrics and gynecology residency programs: a national cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
+                <w:t xml:space="preserve">Chloe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbert W. Marsh</w:t>
+                <w:t xml:space="preserve">Camille Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+                <w:t xml:space="preserve">Marie Allegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatolia Batruch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marinette Bouet</w:t>
+                <w:t xml:space="preserve">Estelle Le Pabic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Psychology Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54 (9), pp.103034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2025.103034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240850v2</w:t>
+                <w:t xml:space="preserve">hal-05301601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective forms of leadership and team cognition in work teams: A systematic and critical review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I Feel Competent, Therefore I Am: Self-Concept and Skill Interact at Different Speeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Blanchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Michinov</w:t>
+                <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Guilbert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Herbert W. Marsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatolia Batruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinette Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Educational Psychology Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.101873</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316820v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240850v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More competition, less interaction: gamifying lectures using a leaderboard reduces female students’ social engagement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+                <w:t xml:space="preserve">Collective forms of leadership and team cognition in work teams: A systematic and critical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gambonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computing in Higher Education: Research &amp; Integration of Instructional Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 259, pp.105403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2025.105403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12528-025-09438-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05053697v1</w:t>
+                <w:t xml:space="preserve">hal-05316820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bullying and burnout in French obstetrics and gynecology residency programs: a national cross-sectional study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Estelle Le Pabic</w:t>
+                <w:t xml:space="preserve">More competition, less interaction: gamifying lectures using a leaderboard reduces female students’ social engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 54 (9), pp.103034. </w:t>
+              <w:t xml:space="preserve">Journal of Computing in Higher Education: Research &amp; Integration of Instructional Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2025.103034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12528-025-09438-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05301601v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How teacher autonomy support and student creativity jointly contribute to self-regulated learning: a dynamic, person-environment fit perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatolia Batruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1181,291 +1181,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Instructions Based on Constructive Controversy Boost Synergy in Online Groups</w:t>
+                <w:t xml:space="preserve">Cooperative learning reduces the gender gap in perceived social competences: A large-scale nationwide longitudinal experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brivael Hémon</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ocyna Rudmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatolia Batruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Paolo Visintin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sommet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10447318.2022.2132028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 116 (6), pp.903-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/edu0000870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03972296v1</w:t>
+                <w:t xml:space="preserve">hal-04748426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative learning reduces the gender gap in perceived social competences: A large-scale nationwide longitudinal experiment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When Instructions Based on Constructive Controversy Boost Synergy in Online Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sommet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brivael Hémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 116 (6), pp.903-920. </w:t>
+              <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/edu0000870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10447318.2022.2132028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748426v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Sitting Postures Influence the Creative Mind? Positive Effect of Contractive Posture on Convergent-Integrative Thinking</w:t>
               </w:r>
@@ -1555,51 +1555,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Skills Training Using Digital Tools: A Systematic Literature Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivael Hémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1698,51 +1698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivael Hémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2272,261 +2272,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning by tablet-based drawing: Effects of verbal support among secondary-school students</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Work-From-Home During COVID-19 Lockdown: When Employees’ Well-Being and Creativity Depend on Their Psychological Profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Rochat</w:t>
+                <w:t xml:space="preserve">Caroline Ruiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Jamet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Michinov</w:t>
+                <w:t xml:space="preserve">Frédérique Chédotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dodeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Vol. 122 (3), pp.513-536. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.862987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/anpsy1.223.0513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.862987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03977332v1</w:t>
+                <w:t xml:space="preserve">hal-03671607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work-From-Home During COVID-19 Lockdown: When Employees’ Well-Being and Creativity Depend on Their Psychological Profiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning by tablet-based drawing: Effects of verbal support among secondary-school students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.862987. </w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vol. 122 (3), pp.513-536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.862987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/anpsy1.223.0513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03671607v1</w:t>
+                <w:t xml:space="preserve">hal-03977332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Moderating Role of Emotional Intelligence on the Relationship Between Conflict Management Styles and Burnout among Firefighters</w:t>
               </w:r>
@@ -2584,51 +2584,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03757243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Doctor, please”: Educating nurses to speak up with interactive digital simulation tablets.</w:t>
+                <w:t xml:space="preserve">Training situational awareness for scrub nurses: Error recognition in a virtual operating room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Bracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
@@ -2663,240 +2663,240 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Simulation in Nursing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 54, pp.97-104. </w:t>
+              <w:t xml:space="preserve">Nurse Education in Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecns.2021.01.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nepr.2021.103056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03195184v1</w:t>
+                <w:t xml:space="preserve">hal-03216504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-Emotional Competencies and School Performance in Adolescence: What Role for School Adjustment?</w:t>
+                <w:t xml:space="preserve">Revisiting the Effects of Gender Diversity in Small Groups on Divergent Thinking: A Large-Scale Study Using Synchronous Electronic Brainstorming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mella</w:t>
+                <w:t xml:space="preserve">Laurine Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Pansu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anatolia Batruch</w:t>
+                <w:t xml:space="preserve">Maud Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Bressan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+                <w:t xml:space="preserve">Jacques Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">, 2021, pp.12:723235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.640661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.723235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03396833v1</w:t>
+                <w:t xml:space="preserve">hal-03401056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training situational awareness for scrub nurses: Error recognition in a virtual operating room</w:t>
+                <w:t xml:space="preserve">“Doctor, please”: Educating nurses to speak up with interactive digital simulation tablets.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Bracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
@@ -2931,216 +2931,216 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nurse Education in Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 53, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Clinical Simulation in Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54, pp.97-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nepr.2021.103056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecns.2021.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03216504v1</w:t>
+                <w:t xml:space="preserve">hal-03195184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Effects of Gender Diversity in Small Groups on Divergent Thinking: A Large-Scale Study Using Synchronous Electronic Brainstorming</w:t>
+                <w:t xml:space="preserve">Socio-Emotional Competencies and School Performance in Adolescence: What Role for School Adjustment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurine Peter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+                <w:t xml:space="preserve">Nathalie Mella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Besançon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Michinov</w:t>
+                <w:t xml:space="preserve">Pascal Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatolia Batruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Juhel</w:t>
+                <w:t xml:space="preserve">Marco Bressan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.12:723235. </w:t>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.723235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.640661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03401056v1</w:t>
+                <w:t xml:space="preserve">hal-03396833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de la chirurgie assistée par robot sur le travail d'équipe au bloc opératoire: Analyse systématique de la littérature</w:t>
               </w:r>
@@ -3347,51 +3347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bretonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Le Pabic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Henaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3449,516 +3449,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal and Psychosocial factors of Burnout: A Survey within the French Neurosurgical Community</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When emotional intelligence predicts team performance: Further validation of the short version of the Workgroup Emotional Intelligence Profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12144-020-00659-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799360v1</w:t>
+                <w:t xml:space="preserve">hal-02484430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When emotional intelligence predicts team performance: Further validation of the short version of the Workgroup Emotional Intelligence Profile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do open or closed postures boost creative performance? The effects of postural feedback on divergent and convergent thinking.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology</w:t>
+              <w:t xml:space="preserve">Psychology of Aesthetics, Creativity, and the Arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12144-020-00659-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/aca0000306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02484430v1</w:t>
+                <w:t xml:space="preserve">halshs-02936243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do open or closed postures boost creative performance? The effects of postural feedback on divergent and convergent thinking.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+                <w:t xml:space="preserve">Relations entre réflexivité d’équipe, mémoire transactive et efficacité interventionnelle perçue chez les policiers-opérateurs du RAID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Cotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Aesthetics, Creativity, and the Arts</w:t>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/aca0000306⟩</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pto.2020.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02936243v1</w:t>
+                <w:t xml:space="preserve">hal-02494508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre réflexivité d’équipe, mémoire transactive et efficacité interventionnelle perçue chez les policiers-opérateurs du RAID</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlène Cotard</w:t>
+                <w:t xml:space="preserve">What is the key to researchers’ job satisfaction? One response is professional identification mediated by work engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pto.2020.01.007⟩</w:t>
+              <w:t xml:space="preserve">Current Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (2), pp.518-527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12144-017-9778-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494508v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the key to researchers’ job satisfaction? One response is professional identification mediated by work engagement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Jeanson</w:t>
+                <w:t xml:space="preserve">Personal and Psychosocial factors of Burnout: A Survey within the French Neurosurgical Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Baumgarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195192v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interruptions in Surgery: A Comprehensive Review</w:t>
               </w:r>
@@ -4055,425 +4055,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guiding the use of collective feedback displayed on heatmaps to reduce group conformity and improve learning in Peer Instruction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+                <w:t xml:space="preserve">Speaking Up About Errors in Routine Clinical Practice: A Simulation-Based Intervention With Nursing Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brivael Hémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Anquetil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Michinov</w:t>
+                <w:t xml:space="preserve">Dominique Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mancheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Scipion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jcal.12457⟩</w:t>
+              <w:t xml:space="preserve">Clinical Simulation in Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45, pp.32-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecns.2020.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02875166v1</w:t>
+                <w:t xml:space="preserve">hal-02922217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric properties of the Brazilian version of the Standard Precautions Questionnaire for health professionals in Brazil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fernanda Maria Vieira Pereira-Ávila</w:t>
+                <w:t xml:space="preserve">Guiding the use of collective feedback displayed on heatmaps to reduce group conformity and improve learning in Peer Instruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscila Brandão</w:t>
+                <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Enfermagem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/0034-7167-2019-0518⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jcal.12457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195187v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speaking Up About Errors in Routine Clinical Practice: A Simulation-Based Intervention With Nursing Students</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brivael Hémon</w:t>
+                <w:t xml:space="preserve">Psychometric properties of the Brazilian version of the Standard Precautions Questionnaire for health professionals in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thais Duarte da Costa De Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Maria Vieira Pereira-Ávila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Brandão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Scipion</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fernanda Garcia Bezerra Góes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Simulation in Nursing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 45, pp.32-41. </w:t>
+              <w:t xml:space="preserve">Revista Brasileira de Enfermagem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 73 (suppl 6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecns.2020.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/0034-7167-2019-0518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922217v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standard precautions questionnaire: Cultural adaptation and semantic validation for health professionals in Brazil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Maria Vieira Pereira-Ávila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4589,64 +4589,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Henaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivael Hémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4948,51 +4948,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilevel influences of team identification and transactive memory on team effectiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Juhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Team Performance Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (1/2), pp.106 - 120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5026,51 +5026,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When team member familiarity affects transactive memory and skills: A simulation-based training among police teams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Cotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5341,51 +5341,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silence et communication ouverte au bloc opératoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivael Hémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5432,51 +5432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPACT OF THE ANTICIPATION OF MEMBERSHIP CHANGE ON TRANSACTIVE MEMORY AND GROUP PERFORMANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5514,51 +5514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the anticipation of membership change on transactive memory and group performance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5681,222 +5681,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of work characteristics, emotional display rules and affectivity on burnout and job satisfaction: A survey among geriatric care workers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Rouxel</w:t>
+                <w:t xml:space="preserve">Les équipes de travail dynamiques. L’instabilité dans les equipes de travail : quels effets sur les performances ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Dodeler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nursing Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 62, pp.81 - 89. </w:t>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 79 (4), pp.309-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijnurstu.2016.07.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/th.794.0309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730399v1</w:t>
+                <w:t xml:space="preserve">hal-04498226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les équipes de travail dynamiques. L’instabilité dans les equipes de travail : quels effets sur les performances ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Célia Blanchet</w:t>
+                <w:t xml:space="preserve">The influence of work characteristics, emotional display rules and affectivity on burnout and job satisfaction: A survey among geriatric care workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dodeler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 79 (4), pp.309-338. </w:t>
+              <w:t xml:space="preserve">International Journal of Nursing Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62, pp.81 - 89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/th.794.0309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnurstu.2016.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04498226v1</w:t>
+                <w:t xml:space="preserve">hal-01730399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociocognitive determinants of self-reported compliance with standard precautions: Development and preliminary testing of a questionnaire with French health care workers</w:t>
               </w:r>
@@ -6182,191 +6182,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être au travail des femmes dirigeantes : Enquête auprès de femmes dirigeantes de la région Bretagne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When self-construal priming influences the relationship between transactive memory and group performance Titre français ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des Conditions de Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, N°3, Numéro Spécial sur la Qualité de vie au Travail,, pp. 118-126</w:t>
+              <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (3), pp.97-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879408v1</w:t>
+                <w:t xml:space="preserve">hal-04498206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When self-construal priming influences the relationship between transactive memory and group performance Titre français ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bien-être au travail des femmes dirigeantes : Enquête auprès de femmes dirigeantes de la région Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphanie Bracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Célia Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 28 (3), pp.97-119</w:t>
+              <w:t xml:space="preserve">La Revue des Conditions de Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, N°3, Numéro Spécial sur la Qualité de vie au Travail,, pp. 118-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04498206v1</w:t>
+                <w:t xml:space="preserve">hal-01879408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéréotypes et préjugés à l’égard de personnes atteintes de cancer : étude auprès d’une population générale et de professionnels de santé</w:t>
               </w:r>
@@ -6546,51 +6546,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships among stress, social support and transactive memory among humanitarian aid workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9477,64 +9477,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre leadership, mémoire transactive, performance et satisfaction de vie professionnelle : quid de l'effet télétravail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gambonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Bosselut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9596,234 +9596,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des compétences émotionnelles dans les équipes évoluant dans des environnements à risques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’impact de la chirurgie assistée par robot sur le travail d’équipe au bloc opératoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème colloque de Psychologie Ergonomique Epique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arpege, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">XXIème Congrès AIPTLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIPTLF, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03336890v1</w:t>
+                <w:t xml:space="preserve">hal-03336902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact de la chirurgie assistée par robot sur le travail d’équipe au bloc opératoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification des compétences émotionnelles dans les équipes évoluant dans des environnements à risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonore Bourgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Jannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIème Congrès AIPTLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIPTLF, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">11ème colloque de Psychologie Ergonomique Epique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arpege, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336902v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burnout et santé au travail en neurochirurgie : Prévalence et facteurs associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Baumgarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10029,77 +10029,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When the proportion of women in groups predicts creative performance to an idea generation task: A large-scale study in secondary schools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genavee Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10150,51 +10150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiding learner-generated drawing with typographical cues : effects on drawing quality and learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10245,90 +10245,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de la mixité dans les groupes sur la production d’idées créatives : retour sur une controverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genavee Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10370,51 +10370,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorsqu’elle est guidée, la génération de schémas peut-elle améliorer l’apprentissage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10465,103 +10465,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of barriers and enablers to speaking up among nursing students: A qualitative study of debriefings after simulation sessions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivael Hémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mancheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Scipion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference for multi-area simulation ICMASim 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Angers, France. pp.245-250, </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10815,51 +10815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de la génération de schémas sur l’apprentissage avec tablette : une étude auprès d’élèves de cinquième</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10936,64 +10936,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Henaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivael Hémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Riffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11225,51 +11225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l'identité sociale sur la mémoire transactive et les performances en groupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11333,51 +11333,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coordination des policiers-opérateurs du RAID : Intérêt d'un système de mémoire partagée et de la réflexivité d’équipe sur l’efficacité opérationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Cotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11540,51 +11540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turnover et performances : étude des effets de la prévisibilité du changement de membres sur la mémoire transactive et les performances groupales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11622,51 +11622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du biais de prise de décision collective dans les équipes de santé pluri-professionnelle : Apport de la simulation médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivael Hémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11743,51 +11743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turnover et performances : Etude des effets de la prévisibilité du changement de membres sur la mémoire transactive et les performances groupales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11825,51 +11825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du conflit épistémique versus relationnel sur la construction de la mémoire transactive et les performances en groupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11907,51 +11907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du conflit épistémique vs relationnel sur la construction de la mémoire transactive et les performances en groupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11989,51 +11989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental study of the effects of task disagreement on team performance. The moderating role of transactive memory systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12160,260 +12160,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01754801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'induction d'une orientation individualiste vs collectiviste sur les performances en groupe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environnement de travail hostile : le cas des équipes de travail d'aide d'urgence humanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès International de Psychologie Sociale en langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque international «L'hostile : ses lieux, ses manifestations, sa réalité», Université Rennes 2, Rennes, 15-16 septembre 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01970965v1</w:t>
+                <w:t xml:space="preserve">hal-03073442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement de travail hostile : le cas des équipes de travail d'aide d'urgence humanitaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Environnement de travail hostile: Le cas des équipes de travail d'aide d'urgence humanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international «L'hostile : ses lieux, ses manifestations, sa réalité», Université Rennes 2, Rennes, 15-16 septembre 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque international sur l'Hostile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03073442v1</w:t>
+                <w:t xml:space="preserve">hal-01970966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement de travail hostile: Le cas des équipes de travail d'aide d'urgence humanitaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet de l'induction d'une orientation individualiste vs collectiviste sur les performances en groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international sur l'Hostile</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">9ème Congrès International de Psychologie Sociale en langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01970966v1</w:t>
+                <w:t xml:space="preserve">hal-01970965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants managériaux de la qualité de vie au travail des soignants dans les services d'hémato-oncologie</w:t>
               </w:r>
@@ -13113,51 +13113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Baumgarten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVèmes Journées Internationales de Psychologie Différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Aix-en-Provence &amp; Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13195,51 +13195,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des compétences sociales chez les élèves des filières MELEC, ASSP et COMMERCE à partir de la « boîte à outils » numérisée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genavee Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13329,51 +13329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genavee Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Goron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13428,51 +13428,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage individuel et collaboratif de notions scientifiques par génération de schémas sur tablettes avec stylet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13523,90 +13523,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les effets de la mixité dans les groupes sur la créativité collective des élèves en lycées professionnels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genavee Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13642,290 +13642,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02453828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling, Simulation and Training Procedural Skills: User experience and acceptability of a virtual reality simulator for scrub nurses in neurosurgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Stéphanie Bracq</w:t>
+                <w:t xml:space="preserve">Apprentissage individuel et collaboratif de notions scientifiques par génération de schémas sur tablettes avec stylet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Meeting on Simulation in Healthcare (IMSH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, San Antonio, TX, United States. 36, pp.1, 2019</w:t>
+              <w:t xml:space="preserve">Forum Recherche et Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123682v1</w:t>
+                <w:t xml:space="preserve">hal-03342616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage individuel et collaboratif de notions scientifiques par génération de schémas sur tablettes avec stylet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Jamet</w:t>
+                <w:t xml:space="preserve">Modeling, Simulation and Training Procedural Skills: User experience and acceptability of a virtual reality simulator for scrub nurses in neurosurgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphanie Bracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arnaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Audinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Recherche et Éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">19th International Meeting on Simulation in Healthcare (IMSH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, San Antonio, TX, United States. 36, pp.1, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342616v1</w:t>
+                <w:t xml:space="preserve">hal-02123682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire l’effet de conformité au groupe pour améliorer l’apprentissage dans l’enseignement par les pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14058,51 +14058,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage individuel et collaboratif de notions scientifiques par génération de schémas sur tablettes avec stylet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14153,51 +14153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage individuel et collaboratif de notions scientifiques par génération de schémas sur tablettes avec stylet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14966,51 +14966,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Drouet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cherbonnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Bouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106637" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920266v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inas D Redjem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huaulm&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nedt.2025.106583" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240850v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert W. Marsh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolia Batruch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316820v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gambonnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Blanchet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilbert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105403" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05053697v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12528-025-09438-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301601v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Gaillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Durand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Allegrini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Le Pabic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2025.103034" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101299v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Verger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2025.101873" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501586v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#233;mon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michinov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2025.05.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226917v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Pechard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazenod" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02602938.2025.2536566" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03972296v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brivael H&#233;mon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2022.2132028" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748426v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocyna Rudmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Paolo Visintin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000870" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04463470v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10400419.2022.2072557" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04579645v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2024.2348227" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303073v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Robin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;ranger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Boissart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nepr.2023.103849" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699706v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dodeler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Adam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/forgp.2024.1441816" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977292v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rouxel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baumgarten" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonneterre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000276" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970299v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Duff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Bracq" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobutaka Mukae" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Eto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-023-02834-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611181v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2022.104460" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977332v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rochat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jamet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.223.0513" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671607v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ruiller" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ch&#233;dotel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.862987" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757243v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shaw.2022.07.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195184v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecns.2021.01.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396833v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mella" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bressan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.640661" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216504v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nepr.2021.103056" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401056v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Peter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Besan&#231;on" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.723235" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283765v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Renaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.842.0167" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260587v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-021-01885-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02635124v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bretonnier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Henaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2020.02.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02799360v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Baumgarten" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484430v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-020-00659-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936243v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/aca0000306" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494508v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Cotard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2020.01.007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195192v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-017-9778-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364092v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morandi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riffaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2019.10.024" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02875166v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anquetil" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12457" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195187v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Duarte da Costa De Luna" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Maria Vieira Pereira-&#193;vila" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Brand&#227;o" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Garcia Bezerra G&#243;es" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0034-7167-2019-0518" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02922217v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mancheron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scipion" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecns.2020.03.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292583v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Duarte da Costa Luna" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poliana dos Santos Conde" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Maria Vieira Pereira-Caldeira" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/ce.v24i0.59014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01902637v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00268-018-4805-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01980000v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SIH.0000000000000347" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150192v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caillaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nedt.2019.05.026" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01729728v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TPM-05-2017-0021" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879405v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2018.1510547" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784157v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Erhel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879391v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gou&#235;zec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2018.06.003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMLBMSXW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01956685v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oxy.2018.10.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04498250v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730558v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730229v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gouezec" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2017.06.258" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730399v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnurstu.2016.07.010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04498226v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.794.0309" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01214013v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Buffet-Bataillon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Chudy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymery Constant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Merle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2015.07.041" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879407v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730416v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleth Perdriger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2015.01.007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91H9WQ4D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879408v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04498206v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730417v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taillandier-Schmitt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2015.02.003" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RZT9LGF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730412v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2015.01.017" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730421v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2014.066484" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01212349v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jamet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Haegelen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jep.12152" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2BNRS7RB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730468v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colombat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pronost" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquereau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.12144" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FVH7HPF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730566v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaffrelot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Cioccio" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiniara" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13546-013-0704-9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E5B85254A0CD6E42369E64A9BDC9C6A9DFEB53A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730480v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.761.0001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730552v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guegan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2011.09.001" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HWMPVHX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730554v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2010.522619" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624059v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chiron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Olivier-Chiron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laffon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rusch" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105309360072" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440473v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03173008" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625418v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delouv&#233;e" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonjour" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grefeuille" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624371v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2008.01.003" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WCDVWNM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01766115v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2007.03.002" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84L4CSWF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922398v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922385v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922323v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Olivier-Chiron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rusch" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chiron" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01766130v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2004.12.013" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BV8HMDB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922408v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01766147v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/014408ar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922417v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922423v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monteil" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922430v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01766156v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.78" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M50FM80T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922434v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922440v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421586v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inas Redjem" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nouviale" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audinot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Risy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98080-0_16" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573104v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Hajczak" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Saint Dizier de Almeida" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586490v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel No&#235;l" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04193094v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520031v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bosselut" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auzoult-Chagnault" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336890v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onore Bourgeon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336902v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336909v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03339018v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genavee Brown" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Goron" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03339005v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342503v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293939v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293933v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453397v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88963-088-2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453411v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293935v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sellapin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342512v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879399v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875562v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875564v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073443v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le H&#233;naff" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879403v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01729723v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Kervellec" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dardier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;d Le Maner-Idrissi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075211v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01956691v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Balez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cozian" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Renault" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879404v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970964v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073441v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970960v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01754801v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970965v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073442v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970966v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970970v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillet Nicolas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01943405v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaval" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970972v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625522v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Greffeuille" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586465v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847173v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04351096v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453832v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453844v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342569v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453828v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123682v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342616v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293720v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01879326v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342661v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342641v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970977v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970980v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Merle" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lepelletier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01982506v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04561869v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970982v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Drouet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cherbonnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Bouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106637" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920266v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inas D Redjem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huaulm&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nedt.2025.106583" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301601v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Gaillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Durand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Allegrini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Le Pabic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2025.103034" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240850v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert W. Marsh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolia Batruch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316820v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gambonnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Blanchet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilbert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105403" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05053697v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12528-025-09438-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101299v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Verger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2025.101873" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501586v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#233;mon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michinov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2025.05.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226917v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Pechard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazenod" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02602938.2025.2536566" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748426v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocyna Rudmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Paolo Visintin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000870" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03972296v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brivael H&#233;mon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2022.2132028" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04463470v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10400419.2022.2072557" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04579645v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2024.2348227" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303073v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Robin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;ranger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Boissart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nepr.2023.103849" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699706v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dodeler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Adam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/forgp.2024.1441816" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977292v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rouxel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baumgarten" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonneterre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000276" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970299v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Duff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Bracq" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobutaka Mukae" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Eto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-023-02834-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611181v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2022.104460" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671607v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ruiller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ch&#233;dotel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.862987" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977332v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rochat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jamet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.223.0513" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757243v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shaw.2022.07.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216504v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nepr.2021.103056" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401056v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Peter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Besan&#231;on" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.723235" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195184v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecns.2021.01.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396833v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mella" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bressan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.640661" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283765v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Renaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.842.0167" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260587v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-021-01885-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02635124v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bretonnier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Henaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2020.02.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484430v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-020-00659-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936243v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/aca0000306" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494508v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Cotard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2020.01.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195192v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-017-9778-2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02799360v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Baumgarten" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364092v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morandi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riffaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2019.10.024" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02922217v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mancheron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scipion" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecns.2020.03.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02875166v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anquetil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12457" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195187v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Duarte da Costa De Luna" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Maria Vieira Pereira-&#193;vila" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Brand&#227;o" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Garcia Bezerra G&#243;es" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0034-7167-2019-0518" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292583v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Duarte da Costa Luna" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poliana dos Santos Conde" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Maria Vieira Pereira-Caldeira" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/ce.v24i0.59014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01902637v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00268-018-4805-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01980000v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SIH.0000000000000347" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150192v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caillaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nedt.2019.05.026" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01729728v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TPM-05-2017-0021" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879405v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2018.1510547" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784157v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Erhel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879391v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gou&#235;zec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2018.06.003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMLBMSXW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01956685v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oxy.2018.10.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04498250v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730558v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730229v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gouezec" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2017.06.258" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04498226v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.794.0309" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730399v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnurstu.2016.07.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01214013v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Buffet-Bataillon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Chudy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymery Constant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Merle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2015.07.041" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879407v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730416v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleth Perdriger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2015.01.007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91H9WQ4D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04498206v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879408v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730417v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taillandier-Schmitt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2015.02.003" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RZT9LGF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730412v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2015.01.017" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730421v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2014.066484" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01212349v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jamet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Haegelen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jep.12152" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2BNRS7RB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730468v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colombat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pronost" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquereau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.12144" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FVH7HPF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730566v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaffrelot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Cioccio" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiniara" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13546-013-0704-9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E5B85254A0CD6E42369E64A9BDC9C6A9DFEB53A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730480v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.761.0001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730552v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guegan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2011.09.001" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HWMPVHX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730554v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2010.522619" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624059v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chiron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Olivier-Chiron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laffon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rusch" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105309360072" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440473v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03173008" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625418v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delouv&#233;e" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonjour" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grefeuille" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624371v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2008.01.003" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WCDVWNM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01766115v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2007.03.002" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84L4CSWF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922398v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922385v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922323v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Olivier-Chiron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rusch" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chiron" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01766130v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2004.12.013" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BV8HMDB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922408v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01766147v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/014408ar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922417v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922423v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monteil" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922430v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01766156v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.78" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M50FM80T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922434v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922440v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421586v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inas Redjem" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nouviale" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audinot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Risy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98080-0_16" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573104v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Hajczak" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Saint Dizier de Almeida" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586490v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel No&#235;l" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04193094v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520031v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bosselut" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auzoult-Chagnault" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336902v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336890v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onore Bourgeon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336909v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03339018v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genavee Brown" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Goron" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03339005v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342503v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293939v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293933v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453397v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88963-088-2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453411v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293935v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sellapin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342512v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879399v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875562v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875564v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073443v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le H&#233;naff" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879403v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01729723v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Kervellec" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dardier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;d Le Maner-Idrissi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075211v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01956691v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Balez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cozian" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Renault" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879404v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970964v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073441v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970960v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01754801v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073442v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970966v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970965v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970970v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillet Nicolas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01943405v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaval" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970972v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625522v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Greffeuille" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586465v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847173v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04351096v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453832v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453844v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342569v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453828v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342616v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123682v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293720v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01879326v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342661v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342641v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970977v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970980v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Merle" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lepelletier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01982506v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04561869v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970982v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>