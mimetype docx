--- v1 (2026-03-26)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Estelle MOREL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémento de l’accueillant prévoyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Label</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bosselut-Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Duperret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Varamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CQC-CQD - Mars 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/1T2E-6683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du groupe de travail national AQNA Accueil Qualité Nouveaux Arrivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Housseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CQC-CQD du 20 Mars 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/2wf6-2513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097848v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Page DEMARCHE QUALITE INRAE pour un livret d'accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Duperret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bosselut-Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Housseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Varamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CQC-CQD du 20 Mars 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Domaine Management par la Qualité, Mar 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/apza-dw36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la DÉMARCHE QUALITÉ À INRAE : ACCUEIL QUALITE NOUVEAUX ARRIVANTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Etayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Housseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Label-Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bosselut-Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CQC-CQD du 20 Mars 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Domaine Management par la Qualité, Mar 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/2QM2-1647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des acteurs qualité de proximité à vos côtés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Housseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bosselut-Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Duperret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Varamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CQC-CQD - Mars 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/59QE-A890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes thermiques stade-spécifiques et interrelation entre réponses phénologiques et distributionnelles au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles ADALEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Adaptation à l'environnement chez les Lépidoptères (ADALEP), Oct 2018, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Ooencyrtus pityocampae&amp;lt;/em&amp;gt; Mercet rearing on three substitute hosts in laboratory to implement a biocontrol of &amp;lt;em&amp;gt;Thaumetopoea pityocampa&amp;lt;/em&amp;gt; Den. & Schiff.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilal Tunca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Venard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Defferier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche en Génie Rural, Eaux et Forêts de Tunisie (INRGREF). TUN., Dec 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact comparatif de trois hôtes d'élevage sur le développement du parasitoïde &amp;lt;em&amp;gt;Ooencyrtus pityocampae&amp;lt;/em&amp;gt; Mercet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilal Tunca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Venard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du réseau ADALEP (Adaptation à l’environnement biotique chez les lépidoptères)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADALEP. FRA., Oct 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude en mésocosme de parasitoïdes dans le cadre de la mise en place d'un programme de lutte biologique contre la pyrale du buis, [i]Cydalima perspectalis[/i] (Walker, 1859) (Lepidoptera : Crambidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Defferier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres Annuelles du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des Entomologistes Forestiers Francophones (GEFF). INT., Sep 2016, Ramatuelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une production de masse d'[i]Ooencyrtus pityocampae[/i] et [i]Ooencyrtus kuvanae[/i] (Hymenoptera: Encyrtidae) pour le développement d'un biocontrôle en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunca Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Venard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres Annuelles du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des Entomologistes Forestiers Francophones (GEFF). INT., Sep 2016, Ramatuelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel outil de régulation de la pyrale du buis, &amp;lt;em&amp;gt;Cydalima perspectalis&amp;lt;/em&amp;gt; (Walker): un kit piège et phéromone hautement attractif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième conférence internationale sur les méthodes alternatives de protection des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Mar 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrôle en forêt - Gestion du risque processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. AFPP. Conférence sur l'Entretien des Espaces Verts, Jardins, Gazons, Forêts, Zones Aquatiques et Autres Zones Non Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La processionnaire du pin : des exemples de gestion utilisant les techniques de biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chambras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. AFPP. Conférence sur l'Entretien des Espaces Verts, Jardins, Gazons, Forêts, Zones Aquatiques et Autres Zones Non Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d’essences végétales répulsives ou non appétantes contre les attaques massives de Bombyx disparate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Violette Lavoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Pringarbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Meeting Working Group “Integrated Protection in Quercus spp. Forests” 7ème Meeting / Groupe de travail “Protection Intégrée des Forêts à Quercus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Entomologie et Forêt Méditerranéenne (0348)., Oct 2013, Isle sur la Sorgue, France. 68 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codling moth proof hail nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Sauphanor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Severac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Romet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Francois Toubon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 International Conference on Integrated Fruit Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire CQC-CQD -Mars 2022 -Faits marquants Groupe de Travail national AQNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Label-Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bosselut - Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Varamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CQC-CQD - Mars 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/RD4V-2Y30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phéromones et mésanges à l'assaut de la pyrale du buis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 717, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processionnaire du pin : le piégeage se perfectionne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 709, pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles phéromones contre trois ravageurs en forêt et jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 692, pp.46-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles stratégies de piégeage de la processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 680, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un outil de biocontrôle innovant et performant contre la pyrale du buis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 680, pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre la processionnaire du pin - élargir la gamme du biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 679, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing naturally repulsive plant species against gypsy moth attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Violette Lavoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 101, pp.213-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processionnaire du pin, l'INRA a invité le biocontrôle au SIA 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 662, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles techniques de piégeage pour réguler la processionnaire du pin: piégeage phéromonal des adultes, piégeage comportemental des larves: des expériences prometteuses de piégeage de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 655, pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’évaluation de l’Unité expérimentale Entomologie et Forêt Méditerranéenne 2009-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2014, 100 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une régulation de la processionnaire plus respectueuse de l'environnement. Avancées 2007-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Pringarbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'unité expérimentale Environnement et Agronomie d'Avignon : rapport d'activité 2003-2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Unité Expérimentale Environnement Et Agronomie d'Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude des incidences du CABYV sur certaines variétés de melon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Lycée Agricole, Aix-Valabre, FRA. 1996, 60 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahier des charges accompagnement à la maîtrise des risques professionnels de l’Unité expérimentale Entomologie et Forêt Méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Estelle MOREL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Aujourd’hui, je conçois et pilote des actions de médiation secientifique visant à initier, renforcer et faire vivre des collaborations entre scientifiques, enseignants, élèves, associations, professionnels et citoyens. Ce qui me motive : faire dialoguer Sciences et Société, croiser les savoirs et contribuer à une recherche plus ouverte, utile et partagée.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">estelle-morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je travaille à l’interface entre le monde agricole, l’enseignement et la recherche publique. Après une première expérience comme conseillère agricole à la Chambre d’agriculture, j’ai rejoint INRAE en 2006, où j’ai occupé différents postes de management d'équipe, de coordination de réseaux et de pilotage de projets.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En 2023, j’ai réalisé une immersion au sein d'un lycée agricole afin d'intégrer la Direction pour la Science Ouverte vers des missions dédiées au renforcement des liens entre la recherche, l’enseignement et les acteurs territoriaux.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du groupe de travail national AQNA Accueil Qualité Nouveaux Arrivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Housseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CQC-CQD du 20 Mars 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/2wf6-2513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097848v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Page DEMARCHE QUALITE INRAE pour un livret d'accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Duperret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bosselut-Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Housseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Varamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CQC-CQD du 20 Mars 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Domaine Management par la Qualité, Mar 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/apza-dw36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la DÉMARCHE QUALITÉ À INRAE : ACCUEIL QUALITE NOUVEAUX ARRIVANTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Etayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Housseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Label-Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bosselut-Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CQC-CQD du 20 Mars 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Domaine Management par la Qualité, Mar 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/2QM2-1647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémento de l’accueillant prévoyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Label</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bosselut-Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Duperret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Varamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CQC-CQD - Mars 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/1T2E-6683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des acteurs qualité de proximité à vos côtés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Housseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bosselut-Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Duperret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Varamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CQC-CQD - Mars 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/59QE-A890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes thermiques stade-spécifiques et interrelation entre réponses phénologiques et distributionnelles au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles ADALEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Adaptation à l'environnement chez les Lépidoptères (ADALEP), Oct 2018, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Ooencyrtus pityocampae&amp;lt;/em&amp;gt; Mercet rearing on three substitute hosts in laboratory to implement a biocontrol of &amp;lt;em&amp;gt;Thaumetopoea pityocampa&amp;lt;/em&amp;gt; Den. & Schiff.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilal Tunca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Venard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Defferier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche en Génie Rural, Eaux et Forêts de Tunisie (INRGREF). TUN., Dec 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact comparatif de trois hôtes d'élevage sur le développement du parasitoïde &amp;lt;em&amp;gt;Ooencyrtus pityocampae&amp;lt;/em&amp;gt; Mercet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilal Tunca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Venard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du réseau ADALEP (Adaptation à l’environnement biotique chez les lépidoptères)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADALEP. FRA., Oct 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude en mésocosme de parasitoïdes dans le cadre de la mise en place d'un programme de lutte biologique contre la pyrale du buis, [i]Cydalima perspectalis[/i] (Walker, 1859) (Lepidoptera : Crambidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Defferier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres Annuelles du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des Entomologistes Forestiers Francophones (GEFF). INT., Sep 2016, Ramatuelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une production de masse d'[i]Ooencyrtus pityocampae[/i] et [i]Ooencyrtus kuvanae[/i] (Hymenoptera: Encyrtidae) pour le développement d'un biocontrôle en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunca Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Venard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres Annuelles du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des Entomologistes Forestiers Francophones (GEFF). INT., Sep 2016, Ramatuelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel outil de régulation de la pyrale du buis, &amp;lt;em&amp;gt;Cydalima perspectalis&amp;lt;/em&amp;gt; (Walker): un kit piège et phéromone hautement attractif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième conférence internationale sur les méthodes alternatives de protection des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Mar 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrôle en forêt - Gestion du risque processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. AFPP. Conférence sur l'Entretien des Espaces Verts, Jardins, Gazons, Forêts, Zones Aquatiques et Autres Zones Non Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La processionnaire du pin : des exemples de gestion utilisant les techniques de biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chambras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. AFPP. Conférence sur l'Entretien des Espaces Verts, Jardins, Gazons, Forêts, Zones Aquatiques et Autres Zones Non Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d’essences végétales répulsives ou non appétantes contre les attaques massives de Bombyx disparate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Violette Lavoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Pringarbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Meeting Working Group “Integrated Protection in Quercus spp. Forests” 7ème Meeting / Groupe de travail “Protection Intégrée des Forêts à Quercus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Entomologie et Forêt Méditerranéenne (0348)., Oct 2013, Isle sur la Sorgue, France. 68 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codling moth proof hail nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Sauphanor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Severac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Romet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Francois Toubon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 International Conference on Integrated Fruit Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phéromones et mésanges à l'assaut de la pyrale du buis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 717, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processionnaire du pin : le piégeage se perfectionne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 709, pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles phéromones contre trois ravageurs en forêt et jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 692, pp.46-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles stratégies de piégeage de la processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 680, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un outil de biocontrôle innovant et performant contre la pyrale du buis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 680, pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing naturally repulsive plant species against gypsy moth attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Violette Lavoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 101, pp.213-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre la processionnaire du pin - élargir la gamme du biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 679, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processionnaire du pin, l'INRA a invité le biocontrôle au SIA 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 662, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles techniques de piégeage pour réguler la processionnaire du pin: piégeage phéromonal des adultes, piégeage comportemental des larves: des expériences prometteuses de piégeage de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 655, pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire CQC-CQD -Mars 2022 -Faits marquants Groupe de Travail national AQNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Label-Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bosselut - Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Varamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CQC-CQD - Mars 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/RD4V-2Y30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahier des charges accompagnement à la maîtrise des risques professionnels de l’Unité expérimentale Entomologie et Forêt Méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’évaluation de l’Unité expérimentale Entomologie et Forêt Méditerranéenne 2009-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2014, 100 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une régulation de la processionnaire plus respectueuse de l'environnement. Avancées 2007-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Pringarbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'unité expérimentale Environnement et Agronomie d'Avignon : rapport d'activité 2003-2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Unité Expérimentale Environnement Et Agronomie d'Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude des incidences du CABYV sur certaines variétés de melon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Lycée Agricole, Aix-Valabre, FRA. 1996, 60 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId88"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -104,51 +104,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="8BB24E46"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -185,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098546v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Label" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bosselut-Benoit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Duperret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varamo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1T2E-6683" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097848v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Housseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/2wf6-2513" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098585v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/apza-dw36" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098620v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Etayo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Label-Richardson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/2QM2-1647" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098564v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/59QE-A890" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686465v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Buradino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Brinquin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787072v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Tunca" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etty Colombel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Venard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defferier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786351v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Correard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379674v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cartier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Enriquez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379670v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunca Hilal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800288v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Brinquin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750018v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750251v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chambras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Mazet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583178v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Violette Lavoir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Pringarbe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752181v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Sauphanor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Severac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Francois Toubon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097785v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bosselut - Benoit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poirel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/RD4V-2Y30" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623160v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thevenet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622246v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349168v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636644v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630079v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;rin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630540v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349164v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mazet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646543v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005059v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797624v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808216v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824752v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; Exp&#233;rimentale Environnement Et Agronomie d'Avignon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839716v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810949v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-morel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097848v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Housseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/2wf6-2513" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098585v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Duperret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bosselut-Benoit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varamo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/apza-dw36" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098620v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Etayo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Label-Richardson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/2QM2-1647" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098546v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Label" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1T2E-6683" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098564v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/59QE-A890" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686465v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Buradino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Brinquin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787072v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Tunca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etty Colombel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Venard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defferier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786351v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Correard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379674v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cartier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Enriquez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379670v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunca Hilal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800288v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Brinquin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750018v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750251v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chambras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Mazet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583178v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Violette Lavoir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Pringarbe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752181v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Sauphanor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Severac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Francois Toubon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623160v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thevenet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622246v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349168v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636644v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630079v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;rin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349164v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mazet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630540v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646543v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005059v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097785v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bosselut - Benoit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poirel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/RD4V-2Y30" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810949v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797624v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808216v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824752v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; Exp&#233;rimentale Environnement Et Agronomie d'Avignon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839716v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>