--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -91,50 +91,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0009-0003-2045-7171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">25929795X</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -158,948 +179,948 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AbriCoCoDA: A Novel Approach to Urban Heat Mitigation Through Bio-Analogous Climate Shelters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Gresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateusz Bogdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Urban Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05172092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilisation des friches comme vecteur d’avenir. Intégrer une vision renouvelée de l’architecture et de l’espace urbain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Proposition d'un outil de représentation pour l'accompagnement professionnel des processus d'auto-rénovation de l'habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Morlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude - La valorisation immobilière des friches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gaëtan Bailly (EFAB), Jun 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">ModACT Modélisation de l’Activité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre Leclercq (LUCID); Guillaume Gronier (Luxembourg Institute of Science and Technology), May 2024, Paris (cité des sciences), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794102v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'un outil de représentation pour l'accompagnement professionnel des processus d'auto-rénovation de l'habitat</w:t>
+                <w:t xml:space="preserve">La mobilisation des friches comme vecteur d’avenir. Intégrer une vision renouvelée de l’architecture et de l’espace urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Morlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ModACT Modélisation de l’Activité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pierre Leclercq (LUCID); Guillaume Gronier (Luxembourg Institute of Science and Technology), May 2024, Paris (cité des sciences), France</w:t>
+              <w:t xml:space="preserve">Journée d’étude - La valorisation immobilière des friches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gaëtan Bailly (EFAB), Jun 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793711v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’installer paysan : la ferme au centre de l’engagement du quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Fiori</w:t>
+                <w:t xml:space="preserve">Estelle Morlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées d'étude « Les champs des possibles - Expérimentations sociales, politiques et existentielles en milieu rural »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LAA-UMR LAVUE 7218 CNRS, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04794005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic de la ventilation naturelle sur Lyon-Villeurbanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batiste Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Morlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence IBPSA France 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processus coopératifs dans l’innovation en Architecture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Morlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FORMES DE L’INNOVATION / INNOVATIONS DE LA FORME - Journée doctorale LIFAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking for virtuous architecture Learning collaboration through experimentation and patent development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Morlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiential learning in architecture and environmental design education - Learning architecture by experimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle du prototype dans la conception collaborative d’innovations à caractère environnemental en architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Morlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème rencontres interdisciplinaires doctoralesde l'architecture et de l'aménagement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FORMER À L'INNOVATION PAR LA COLLABORATION INTER-MÉTIER</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">A la recherche d’une architecture vertueuse, former à la conception coopérative et collaborative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Morle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Colloque « Pédagogie et Formation » du Groupe INSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">ENSAECO, l'enseignement de la transition écologique dans les ENSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125830v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche d’une architecture vertueuse, former à la conception coopérative et collaborative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">FORMER À L'INNOVATION PAR LA COLLABORATION INTER-MÉTIER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Morle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENSAECO, l'enseignement de la transition écologique dans les ENSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">5e Colloque « Pédagogie et Formation » du Groupe INSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125848v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valoriser la conception partagée en équipe dans l’enseignement de l’architecture pour changer les représentations du métier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Morlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Castaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les valeurs dans l'enseignement supérieur, 29ème congrès de l'Association Internationale de Pédagogie Universitaire (AIPU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1109,660 +1130,660 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire des synergies et trouver sa place dans un travail d’équipe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Morlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Courteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Castaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Sylvestre, Christelle Lison. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire collaborer les étudiant·e·s d'horizons divers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Epistémé, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire avec le(s) temps pour accompagner les installations en agriculture paysanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Fiori</w:t>
+                <w:t xml:space="preserve">Estelle Morlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseau EnsaÉco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urgent ! Propulser la transition écologique : des intentions aux actions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.408-427, 2023, ISBN 978-2-9580773</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04793856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mêler pédagogie et recherche pour une architecture vertueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Morlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Monique Bardagot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Grands Ateliers, un lieu unique de formation, d’expérimentation et de recherche en architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PU Saint-Etienne, 2020, 9782862727295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ExCo : collaborer et expérimenter pour apprendre à faire de l'architecture en situation</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fermes U+ : faire architecture pour l'agriculture paysanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Morlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EVS-LAURe; UMR 5600 EVS; Ecole nationale supérieure d'architecture de Lyon; SCOP d'architecture Atelier 43. 2023, pp.66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Regnault</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04328653v1</w:t>
+                <w:t xml:space="preserve">hal-04809959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermes U+ : faire architecture pour l'agriculture paysanne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ExCo : collaborer et expérimenter pour apprendre à faire de l'architecture en situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Fiori</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Estelle Morlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">EVS-LAURe; UMR 5600 EVS; Ecole nationale supérieure d'architecture de Lyon; SCOP d'architecture Atelier 43. 2023, pp.66</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809959v1</w:t>
+                <w:t xml:space="preserve">hal-04328653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnographier le processus de conception architecturale par l’intégration des contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Morlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Architecture, aménagement de l'espace. Université de lyon; Ecole d'architecture de Lyon, 2022. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2022LYSEA001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04793471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1772,121 +1793,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation solution / contrainte dans le processus de conception architecturale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Morlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (3), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rac.23529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rac.23529⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04793541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cours (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ressources : réhabilitation et construction bio-géo-sourcées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Emmanuel Loiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Morlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctorat. Construire en pierre, Cours online, France. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1954,51 +2108,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46EA67A4"/>
+    <w:nsid w:val="FA290B87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2185,51 +2339,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-morle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-2045-7171" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172092v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Gresse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefevre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galtier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Bogdan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794102v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morl&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793711v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794005v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Josse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023348v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Vidal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pabiou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vincent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125797v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125815v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125863v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125830v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125848v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125875v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Castaigne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793608v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Courteix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04793856v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794052v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ritz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328653v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Regnault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809959v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04793471v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LYSEA001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793541v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.23529" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-morle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-2045-7171" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25929795X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172092v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Gresse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefevre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galtier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Bogdan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793711v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morl&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794102v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794005v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Josse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023348v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Vidal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pabiou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vincent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125797v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125815v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125863v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125848v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125830v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125875v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Castaigne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793608v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Courteix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04793856v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794052v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ritz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809959v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328653v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Regnault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04793471v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LYSEA001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793541v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.23529" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559386v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berthier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emmanuel Loiret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Anger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>