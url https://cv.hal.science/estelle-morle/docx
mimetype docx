--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -312,221 +312,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05172092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'un outil de représentation pour l'accompagnement professionnel des processus d'auto-rénovation de l'habitat</w:t>
+                <w:t xml:space="preserve">La mobilisation des friches comme vecteur d’avenir. Intégrer une vision renouvelée de l’architecture et de l’espace urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Morlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ModACT Modélisation de l’Activité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pierre Leclercq (LUCID); Guillaume Gronier (Luxembourg Institute of Science and Technology), May 2024, Paris (cité des sciences), France</w:t>
+              <w:t xml:space="preserve">Journée d’étude - La valorisation immobilière des friches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gaëtan Bailly (EFAB), Jun 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793711v1</w:t>
+                <w:t xml:space="preserve">hal-04794102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilisation des friches comme vecteur d’avenir. Intégrer une vision renouvelée de l’architecture et de l’espace urbain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Proposition d'un outil de représentation pour l'accompagnement professionnel des processus d'auto-rénovation de l'habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Morlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude - La valorisation immobilière des friches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gaëtan Bailly (EFAB), Jun 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">ModACT Modélisation de l’Activité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre Leclercq (LUCID); Guillaume Gronier (Luxembourg Institute of Science and Technology), May 2024, Paris (cité des sciences), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794102v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’installer paysan : la ferme au centre de l’engagement du quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Morlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -590,51 +590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batiste Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Morlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -685,51 +685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processus coopératifs dans l’innovation en Architecture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Morlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FORMES DE L’INNOVATION / INNOVATIONS DE LA FORME - Journée doctorale LIFAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -754,51 +754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking for virtuous architecture Learning collaboration through experimentation and patent development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Morlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiential learning in architecture and environmental design education - Learning architecture by experimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -823,51 +823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle du prototype dans la conception collaborative d’innovations à caractère environnemental en architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Morlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème rencontres interdisciplinaires doctoralesde l'architecture et de l'aménagement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1030,51 +1030,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valoriser la conception partagée en équipe dans l’enseignement de l’architecture pour changer les représentations du métier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Morlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Castaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1144,51 +1144,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire des synergies et trouver sa place dans un travail d’équipe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Morlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Courteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1243,64 +1243,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire avec le(s) temps pour accompagner les installations en agriculture paysanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Morlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1342,51 +1342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mêler pédagogie et recherche pour une architecture vertueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Morlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1433,260 +1433,260 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermes U+ : faire architecture pour l'agriculture paysanne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ExCo : collaborer et expérimenter pour apprendre à faire de l'architecture en situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Fiori</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Estelle Morlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">EVS-LAURe; UMR 5600 EVS; Ecole nationale supérieure d'architecture de Lyon; SCOP d'architecture Atelier 43. 2023, pp.66</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809959v1</w:t>
+                <w:t xml:space="preserve">hal-04328653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ExCo : collaborer et expérimenter pour apprendre à faire de l'architecture en situation</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fermes U+ : faire architecture pour l'agriculture paysanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Morlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EVS-LAURe; UMR 5600 EVS; Ecole nationale supérieure d'architecture de Lyon; SCOP d'architecture Atelier 43. 2023, pp.66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Regnault</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04328653v1</w:t>
+                <w:t xml:space="preserve">hal-04809959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1704,51 +1704,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnographier le processus de conception architecturale par l’intégration des contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Morlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Architecture, aménagement de l'espace. Université de lyon; Ecole d'architecture de Lyon, 2022. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022LYSEA001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1807,51 +1807,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation solution / contrainte dans le processus de conception architecturale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Morlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1956,51 +1956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Emmanuel Loiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Morlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. Construire en pierre, Cours online, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2108,51 +2108,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FA290B87"/>
+    <w:nsid w:val="B7F867EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2339,51 +2339,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-morle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-2045-7171" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25929795X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172092v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Gresse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefevre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galtier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Bogdan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793711v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morl&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794102v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794005v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Josse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023348v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Vidal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pabiou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vincent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125797v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125815v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125863v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125848v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125830v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125875v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Castaigne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793608v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Courteix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04793856v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794052v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ritz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809959v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328653v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Regnault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04793471v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LYSEA001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793541v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.23529" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559386v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berthier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emmanuel Loiret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Anger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-morle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-2045-7171" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25929795X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172092v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Gresse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefevre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galtier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Bogdan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794102v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morl&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793711v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794005v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Josse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023348v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Vidal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pabiou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vincent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125797v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125815v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125863v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125848v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125830v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125875v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Castaigne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793608v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Courteix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04793856v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794052v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ritz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328653v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Regnault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809959v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04793471v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LYSEA001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793541v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.23529" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559386v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berthier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emmanuel Loiret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Anger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>