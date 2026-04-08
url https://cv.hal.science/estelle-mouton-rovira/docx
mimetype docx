--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -175,2021 +175,2021 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’efficacité de l’influence : enjeux interdisciplinaires des théories de la lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, « Penser par influence en littérature »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le goût persistant de l’analogie. Agir avec le Quichotte dans le récit contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, « L’agir du romanesque »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’efficacité de l’influence : enjeux interdisciplinaires des théories de la lecture</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorsque je le saurai je ne l'écrirai pas&amp;quot; : reconfigurations féministes du commentaire dans Agrapha de luvan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La part du dissensus. Réflexion à quatre voix sur la littérature relationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Roussigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula / Les colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques de la performance littéraire. Décentrements et plasticité de l’« œuvre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Utpictura18, Rubriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, https://utpictura18.univ-amu.fr/rubriques/numeros/linter-oeuvre/pratiques-performance-litteraire. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58048/2968-9198/24718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranger sa bibliothèque : lectures critiques, lectures théoriques et enjeux pratiques de la lecture (Viel, Toledo, Quintane)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula / Les colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Ecrire la lecture, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/colloques.13751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Machines romanesques. Effets d'autorité à l'ère du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sens public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le texte à l’épreuve du réel. Pôles critiques, méthodes et pratiques interprétatives contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula. Colloques en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/colloques.11971⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des échanges écriture/université à géométrie variable : création, interprétation, diffusion. Entretien avec Emmanuelle Pireyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Pireyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12wqf⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : pour une poétique de l’incitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chassain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Devevey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/lht.3713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04021863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire, écrire, prescrire : le point de vue des écrivaines et écrivains. Enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chassain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Devevey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/lht.3659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04021900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lectures collectives, partages critiques : les récits de réception du dossier « Poésie contemporaine » (Inculte, n° 15, 2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula / Les colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/colloques.9817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mettre en doute la « constellation des vérités écrites »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 74 (4), pp.43-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/r2050.074.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lectrice est-elle un lecteur comme les autres ? Genre et réception dans le récit contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Decout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RELIEF - Revue électronique de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (2), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51777/relief18416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modes d'autorisation du récit contemporain. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Hock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fixxion.3842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de : Maxime Decout, Éloge du mauvais lecteur, Paris, Minuit, 2021.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; Travaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre livre et scène. Performances littéraires et gestes politiques chez Chloé Delaume et Emmanuelle Pireyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elfe.3500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déchiffrer, déjouer : figures de l’imposture et pratiques interprétatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, « Penser par influence en littérature »</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, N° 202 (2), pp.40-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/litt.202.0040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'imaginaire de Mai 68 dans la littérature contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Del Lungo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 27</w:t>
+              <w:t xml:space="preserve">Publif@rum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Morgane Kieffer</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoire anti-romanesque et usages narratifs du lecteur : Diderot et Christine Montalbetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fabula / Les colloques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026</w:t>
+              <w:t xml:space="preserve">Francofonia - Studi e ricerche sulle letterature di lingua francese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Écrire avec les livres. Présences de la littérature française du passé dans les romans et récits contemporains : Actes du colloque « Présences de la littérature française du passé dans le roman de l'“extrême-contemporain”», 78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pratiques de la performance littéraire. Décentrements et plasticité de l’« œuvre »</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « dedans » et le « dehors ». Mises en scènes de l’interprétation et poétiques de la lecture dans L’Auteur et moi d’Éric Chevillard, Comment faire disparaître la terre ? d’Emmanuelle Pireyre et Je suis une aventure d’Arno Bertina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Utpictura18, Rubriques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58048/2968-9198/24718⟩</w:t>
+              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/contextes.7003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ranger sa bibliothèque : lectures critiques, lectures théoriques et enjeux pratiques de la lecture (Viel, Toledo, Quintane)</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Prolongements médiatiques de l’œuvre littéraire chez Éric Chevillard : de la contrainte d’écriture à l’engagement critique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fabula / Les colloques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 331 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Machines romanesques. Effets d'autorité à l'ère du numérique</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaginer la réception. Figures de lecteurs et déplacements herméneutiques chez Éric Chevillard et Olivia Rosenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sens public</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 190 (2), pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/litt.190.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le texte à l’épreuve du réel. Pôles critiques, méthodes et pratiques interprétatives contemporaines</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragments, collages et étoilement des récits : la fiction littéraire comme espace de déconnexion dans « Féerie générale », d'Emmanuelle Pireyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fabula. Colloques en ligne</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comparatismes en Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...735 lines deleted...]
-                <w:t xml:space="preserve">Entre livre et scène. Performances littéraires et gestes politiques chez Chloé Delaume et Emmanuelle Pireyre</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Irrévérence complice ou liberté illusoire : les pièges tendus au lecteur chez Éric Chevillard »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 10, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...522 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330103v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02271426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Périodiser les temps présents : paradoxes et intérêts d’une pratique »</w:t>
               </w:r>
@@ -3094,64 +3094,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuels et modes d'emploi : comment la littérature dispose à l'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Chassain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Devevey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5287,51 +5287,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E56D9167"/>
+    <w:nsid w:val="2A08198C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5518,51 +5518,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-mouton-rovira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6634-328X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516990v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mouton-Rovira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516994v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645645v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Roussign&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kieffer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516082v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58048/2968-9198/24718" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666843v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.13751" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514941v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666839v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.11971" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644850v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pireyre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wqf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645633v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.9817" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021900v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chassain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Devevey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.3659" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021863v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.3713" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007968v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.074.0043" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644830v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Decout" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51777/relief18416" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645652v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hock" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.3842" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663006v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857418v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.3500" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857443v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.202.0040" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978512v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Del Lungo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522721v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271418v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.7003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330064v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271415v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.190.0059" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330103v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271426v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330047v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271417v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.057.0059" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644815v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987594v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857454v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517009v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martin-Achard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bricco" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517043v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517049v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516084v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Eng&#233;libert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645654v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021894v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645650v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Nonnenmacher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.2567" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522723v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330011v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Brendl&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516087v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Barda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Magno" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516085v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645647v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bikialo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Czarny" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joubert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liredesmarges.fr/catalogue/collection-bruits-de-langues/lydie-salvayre-%C3%A9crire-entre-deux-langues/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799577v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17457-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517006v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Quatrebarbes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645639v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514967v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645644v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516083v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799582v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15mth" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330114v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857485v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330093v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857463v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.17956" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330070v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330087v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330080v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.berna.2016.01.0241" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330110v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03853726v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-mouton-rovira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6634-328X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516994v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mouton-Rovira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516990v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645645v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Roussign&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kieffer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516082v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58048/2968-9198/24718" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666843v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.13751" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514941v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666839v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.11971" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644850v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pireyre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wqf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021863v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chassain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Devevey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.3713" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.3659" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645633v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.9817" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007968v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.074.0043" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644830v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Decout" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51777/relief18416" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645652v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hock" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.3842" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663006v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857418v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.3500" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857443v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.202.0040" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978512v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Del Lungo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522721v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271418v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.7003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330064v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271415v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.190.0059" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271426v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330103v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330047v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271417v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.057.0059" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644815v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987594v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857454v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517009v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martin-Achard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bricco" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517043v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517049v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516084v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Eng&#233;libert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645654v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021894v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645650v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Nonnenmacher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.2567" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522723v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330011v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Brendl&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516087v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Barda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Magno" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516085v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645647v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bikialo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Czarny" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joubert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liredesmarges.fr/catalogue/collection-bruits-de-langues/lydie-salvayre-%C3%A9crire-entre-deux-langues/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799577v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17457-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517006v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Quatrebarbes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645639v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514967v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645644v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516083v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799582v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15mth" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330114v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857485v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330093v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857463v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.17956" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330070v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330087v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330080v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.berna.2016.01.0241" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330110v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03853726v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>