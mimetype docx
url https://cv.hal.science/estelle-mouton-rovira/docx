--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -141,130 +141,130 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’efficacité de l’influence : enjeux interdisciplinaires des théories de la lecture</w:t>
+                <w:t xml:space="preserve">La théorie par la pratique. Compte rendu de l'ouvrage de Florent Coste : L’Ordinaire de la littérature. Que peut (encore) la théorie littéraire?, Paris, La Fabrique, 2023.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littérature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, « Penser par influence en littérature »</w:t>
+              <w:t xml:space="preserve">L'esprit créateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05516994v1</w:t>
+                <w:t xml:space="preserve">hal-05586613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le goût persistant de l’analogie. Agir avec le Quichotte dans le récit contemporain</w:t>
               </w:r>
@@ -313,1814 +313,1814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorsque je le saurai je ne l'écrirai pas&amp;quot; : reconfigurations féministes du commentaire dans Agrapha de luvan</w:t>
+                <w:t xml:space="preserve">L’efficacité de l’influence : enjeux interdisciplinaires des théories de la lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 27</w:t>
+              <w:t xml:space="preserve">Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, « Penser par influence en littérature »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645645v1</w:t>
+                <w:t xml:space="preserve">hal-05516994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La part du dissensus. Réflexion à quatre voix sur la littérature relationnelle</w:t>
+                <w:t xml:space="preserve">Lorsque je le saurai je ne l'écrirai pas&amp;quot; : reconfigurations féministes du commentaire dans Agrapha de luvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Morgane Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fabula / Les colloques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026</w:t>
+              <w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645642v1</w:t>
+                <w:t xml:space="preserve">hal-04645645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques de la performance littéraire. Décentrements et plasticité de l’« œuvre »</w:t>
+                <w:t xml:space="preserve">La part du dissensus. Réflexion à quatre voix sur la littérature relationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Roussigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Utpictura18, Rubriques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fabula / Les colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05516082v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranger sa bibliothèque : lectures critiques, lectures théoriques et enjeux pratiques de la lecture (Viel, Toledo, Quintane)</w:t>
+                <w:t xml:space="preserve">Pratiques de la performance littéraire. Décentrements et plasticité de l’« œuvre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fabula / Les colloques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58282/colloques.13751⟩</w:t>
+              <w:t xml:space="preserve">Utpictura18, Rubriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, https://utpictura18.univ-amu.fr/rubriques/numeros/linter-oeuvre/pratiques-performance-litteraire. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58048/2968-9198/24718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666843v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machines romanesques. Effets d'autorité à l'ère du numérique</w:t>
+                <w:t xml:space="preserve">Ranger sa bibliothèque : lectures critiques, lectures théoriques et enjeux pratiques de la lecture (Viel, Toledo, Quintane)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sens public</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fabula / Les colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Ecrire la lecture, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/colloques.13751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05514941v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le texte à l’épreuve du réel. Pôles critiques, méthodes et pratiques interprétatives contemporaines</w:t>
+                <w:t xml:space="preserve">Machines romanesques. Effets d'autorité à l'ère du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fabula. Colloques en ligne</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sens public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666839v1</w:t>
+                <w:t xml:space="preserve">hal-05514941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des échanges écriture/université à géométrie variable : création, interprétation, diffusion. Entretien avec Emmanuelle Pireyre</w:t>
+                <w:t xml:space="preserve">Le texte à l’épreuve du réel. Pôles critiques, méthodes et pratiques interprétatives contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Pireyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12wqf⟩</w:t>
+              <w:t xml:space="preserve">Fabula. Colloques en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/colloques.11971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644850v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : pour une poétique de l’incitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Chassain</w:t>
+                <w:t xml:space="preserve">Des échanges écriture/université à géométrie variable : création, interprétation, diffusion. Entretien avec Emmanuelle Pireyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Pireyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58282/lht.3713⟩</w:t>
+              <w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12wqf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04021863v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lire, écrire, prescrire : le point de vue des écrivaines et écrivains. Enquête</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Introduction : pour une poétique de l’incitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Chassain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Devevey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58282/lht.3659⟩</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/lht.3713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04021900v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04021863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lectures collectives, partages critiques : les récits de réception du dossier « Poésie contemporaine » (Inculte, n° 15, 2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabula / Les colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58282/colloques.9817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mettre en doute la « constellation des vérités écrites »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lire, écrire, prescrire : le point de vue des écrivaines et écrivains. Enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chassain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Devevey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/r2050.074.0043⟩</w:t>
+              <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/lht.3659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04007968v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04021900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lectrice est-elle un lecteur comme les autres ? Genre et réception dans le récit contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Decout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RELIEF - Revue électronique de littérature française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17 (2), pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51777/relief18416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modes d'autorisation du récit contemporain. Introduction</w:t>
+                <w:t xml:space="preserve">Mettre en doute la « constellation des vérités écrites »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonas Hock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/fixxion.3842⟩</w:t>
+              <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 74 (4), pp.43-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/r2050.074.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645652v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de : Maxime Decout, Éloge du mauvais lecteur, Paris, Minuit, 2021.</w:t>
+                <w:t xml:space="preserve">Modes d'autorisation du récit contemporain. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Hock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; Travaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fixxion.3842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663006v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre livre et scène. Performances littéraires et gestes politiques chez Chloé Delaume et Emmanuelle Pireyre</w:t>
+                <w:t xml:space="preserve">Compte-rendu de : Maxime Decout, Éloge du mauvais lecteur, Paris, Minuit, 2021.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherches &amp; Travaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 98</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03857418v1</w:t>
+                <w:t xml:space="preserve">hal-04663006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déchiffrer, déjouer : figures de l’imposture et pratiques interprétatives</w:t>
+                <w:t xml:space="preserve">Entre livre et scène. Performances littéraires et gestes politiques chez Chloé Delaume et Emmanuelle Pireyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littérature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/litt.202.0040⟩</w:t>
+              <w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elfe.3500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857443v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'imaginaire de Mai 68 dans la littérature contemporaine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Déchiffrer, déjouer : figures de l’imposture et pratiques interprétatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publif@rum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 202 (2), pp.40-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/litt.202.0040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03978512v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire anti-romanesque et usages narratifs du lecteur : Diderot et Christine Montalbetti</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'imaginaire de Mai 68 dans la littérature contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Del Lungo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Francofonia - Studi e ricerche sulle letterature di lingua francese</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Écrire avec les livres. Présences de la littérature française du passé dans les romans et récits contemporains : Actes du colloque « Présences de la littérature française du passé dans le roman de l'“extrême-contemporain”», 78</w:t>
+              <w:t xml:space="preserve">Publif@rum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02522721v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « dedans » et le « dehors ». Mises en scènes de l’interprétation et poétiques de la lecture dans L’Auteur et moi d’Éric Chevillard, Comment faire disparaître la terre ? d’Emmanuelle Pireyre et Je suis une aventure d’Arno Bertina</w:t>
+                <w:t xml:space="preserve">Mémoire anti-romanesque et usages narratifs du lecteur : Diderot et Christine Montalbetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Francofonia - Studi e ricerche sulle letterature di lingua francese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Écrire avec les livres. Présences de la littérature française du passé dans les romans et récits contemporains : Actes du colloque « Présences de la littérature française du passé dans le roman de l'“extrême-contemporain”», 78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271418v1</w:t>
+                <w:t xml:space="preserve">hal-02522721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Prolongements médiatiques de l’œuvre littéraire chez Éric Chevillard : de la contrainte d’écriture à l’engagement critique »</w:t>
+                <w:t xml:space="preserve">Le « dedans » et le « dehors ». Mises en scènes de l’interprétation et poétiques de la lecture dans L’Auteur et moi d’Éric Chevillard, Comment faire disparaître la terre ? d’Emmanuelle Pireyre et Je suis une aventure d’Arno Bertina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/contextes.7003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330064v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaginer la réception. Figures de lecteurs et déplacements herméneutiques chez Éric Chevillard et Olivia Rosenthal</w:t>
+                <w:t xml:space="preserve">Prolongements médiatiques de l’œuvre littéraire chez Éric Chevillard : de la contrainte d’écriture à l’engagement critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littérature</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 331 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271415v1</w:t>
+                <w:t xml:space="preserve">hal-02330064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragments, collages et étoilement des récits : la fiction littéraire comme espace de déconnexion dans « Féerie générale », d'Emmanuelle Pireyre</w:t>
+                <w:t xml:space="preserve">Imaginer la réception. Figures de lecteurs et déplacements herméneutiques chez Éric Chevillard et Olivia Rosenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparatismes en Sorbonne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 190 (2), pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/litt.190.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271426v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Irrévérence complice ou liberté illusoire : les pièges tendus au lecteur chez Éric Chevillard »</w:t>
               </w:r>
@@ -2169,290 +2169,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Périodiser les temps présents : paradoxes et intérêts d’une pratique »</w:t>
+                <w:t xml:space="preserve">Fragments, collages et étoilement des récits : la fiction littéraire comme espace de déconnexion dans « Féerie générale », d'Emmanuelle Pireyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atala. Cultures et sciences humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 18</w:t>
+              <w:t xml:space="preserve">Comparatismes en Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330047v1</w:t>
+                <w:t xml:space="preserve">hal-02271426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Périodiser les temps présents : paradoxes et intérêts d’une pratique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atala. Cultures et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Figures de lecteurs et programmes de lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 57 (1), pp.59. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/r2050.057.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Mathieu Riboulet, écrire des livres ouverts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
@@ -2566,346 +2566,346 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (11)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lectures du contemporain. Objets, théories, méthodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques de lecture et usages de la critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Bricco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Martin-Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisa Bricco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 361, 2026</w:t>
+              <w:t xml:space="preserve">Studi francesi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 209, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517009v1</w:t>
+                <w:t xml:space="preserve">hal-05517043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques de lecture et usages de la critique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Lectures du contemporain. Objets, théories, méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frédéric Martin-Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elisa Bricco</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studi francesi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 209, 2026</w:t>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 361, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517043v1</w:t>
+                <w:t xml:space="preserve">hal-05517009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité de la théorie littéraire (2000-2020) : lignes de force, transformations, tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Martin-Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Bricco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'esprit créateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 66, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3025,51 +3025,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écrivain et la machine. Figures auctoriales à l'ère du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Del Lungo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sens public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3094,64 +3094,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuels et modes d'emploi : comment la littérature dispose à l'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Chassain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Devevey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3202,51 +3202,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lectrice est-elle un lecteur comme les autres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Decout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RELIEF - Revue électronique de littérature française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17 (2), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3284,51 +3284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes d'autorisation du récit contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Hock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Nonnenmacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3369,70 +3369,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’imaginaire de Mai 68 dans la littérature contemporaine</w:t>
+                <w:t xml:space="preserve">L'imaginaire de Mai 68 dans la littérature contemporaine. Perspectives franco-italiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Del Lungo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">34, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3444,165 +3444,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'imaginaire de Mai 68 dans la littérature contemporaine. Perspectives franco-italiennes</w:t>
+                <w:t xml:space="preserve">Auteurs en scènes. Lieux et régimes de visibilité des écrivains contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...37 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Brendlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabula / Les colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3612,394 +3550,394 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magie, aberrations et mécaniques poétiques de Suzanne Doppelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Barda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeff Barda</w:t>
+                <w:t xml:space="preserve">Luigi Magno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Questions théoriques, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figurer la lecture. Adresse, partage et théories dans le récit contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires du Septentrion, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Salvayre. Écrire entre deux langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+                <w:t xml:space="preserve">Norbert Czarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Czarny</w:t>
+                <w:t xml:space="preserve">Sophie Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Paul Engélibert. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Joubert</w:t>
-[...31 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L'Ire des Marges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 130 p., 2024, Bruits de langues, 979-10-92173-83-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Riboulet, écrire ouvert.</w:t>
+                <w:t xml:space="preserve">Mathieu Riboulet, écrire ouvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lettres modernes Minard, 192 p., 2024, La Revue des lettres modernes, 2024-10. Série : Écritures contemporaines n° 17, 978-2-4061-7456-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17457-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4009,902 +3947,915 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Performances poétiques” et “espaces de pensée”. Entretien avec Marie de Quatrebarbes</w:t>
+                <w:t xml:space="preserve">Lectrices réelles. Du récit de la lecture à l’esquisse théorique, perspectives féministes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Stéphane Bikialo; Maryline Heck; Heiata Julienne-Ista. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jochen Mecke; Melanie Schneider. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">P.O.L extended. Ecrire entre les arts : scènes, textes, images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Presses du Réel, 2026</w:t>
+              <w:t xml:space="preserve">Métamorphoses du réel dans la littérature francophone contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517006v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au seuil de la maison. Les vidéos de présentation P.O.L en ligne et leurs esquisses critiques</w:t>
+                <w:t xml:space="preserve">“Performances poétiques” et “espaces de pensée”. Entretien avec Marie de Quatrebarbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie de Quatrebarbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Bikialo; Maryline Heck; Heiata Julienne-Ista. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">P.O.L Extended. Ecrire entre les arts : scènes, textes, images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Presses du Réel, 2026, 978-2-37896-629-4</w:t>
+              <w:t xml:space="preserve">P.O.L extended. Ecrire entre les arts : scènes, textes, images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Presses du Réel, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645639v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Un très vieux récit se frayait un chemin dans le temps”. Dante et les écrivain.es contemporain.es</w:t>
+                <w:t xml:space="preserve">Au seuil de la maison. Les vidéos de présentation P.O.L en ligne et leurs esquisses critiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Philippe Guérin. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Bikialo; Maryline Heck; Heiata Julienne-Ista. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réception de Dante dans la littérature française. Mises en perspectives, nouveautés, curiosités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, 2026</w:t>
+              <w:t xml:space="preserve">P.O.L Extended. Ecrire entre les arts : scènes, textes, images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Presses du Réel, 2026, 978-2-37896-629-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05514967v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'immuable et le changeant. Marie-Hélène Lafon et Flaubert, perspectives narratives, stylistiques et critiques</w:t>
+                <w:t xml:space="preserve">“Un très vieux récit se frayait un chemin dans le temps”. Dante et les écrivain.es contemporain.es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Cécile Narjoux; Emily Lombardero; Sandrine Vaudrey-Luigi. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Guérin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un désir éperdu de langue. La Langue de Marie-Hélène Lafon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 978-2-36441-588-1</w:t>
+              <w:t xml:space="preserve">Réception de Dante dans la littérature française. Mises en perspectives, nouveautés, curiosités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645644v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« &amp;quot;La danse est-elle dangereuse pour les jeunes filles ?&amp;quot; Écriture et politique »</w:t>
+                <w:t xml:space="preserve">L'immuable et le changeant. Marie-Hélène Lafon et Flaubert, perspectives narratives, stylistiques et critiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cécile Chatelet. </w:t>
+              <w:t xml:space="preserve">Cécile Narjoux; Emily Lombardero; Sandrine Vaudrey-Luigi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emmanuelle Pireyre : écrire, enquêter, performer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Ire des Marges, 2025, 9791092173901</w:t>
+              <w:t xml:space="preserve">Un désir éperdu de langue. La Langue de Marie-Hélène Lafon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 978-2-36441-588-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05516083v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions critiques d’une langue « classique » et enjeux politiques du style : Pierre Bergounioux, Marie-Hélène Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Badiou-Monferran; Adrienne Petit; Sandrine Vaudrey-Luigi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire classique et persistance des « belles langues » 1980-2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions universitaires de Dijon, pp.73-85, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15mth⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Textes ludiques, textes trompeurs : les stratégies du lecteur enquêteur chez Éric Chevillard, Pierre Senges et Arno Bertina »</w:t>
+                <w:t xml:space="preserve">« &amp;quot;La danse est-elle dangereuse pour les jeunes filles ?&amp;quot; Écriture et politique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gaëlle Debeaux; Mathilde Dumontet; Alexandre Dupont; Kevin Gohon; Hélène Heyraud; Sophie Lorgeré; Barbara Servant. </w:t>
+              <w:t xml:space="preserve">Cécile Chatelet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Enquête en partage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2023, Interférences</w:t>
+              <w:t xml:space="preserve">Emmanuelle Pireyre : écrire, enquêter, performer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Ire des Marges, 2025, 9791092173901</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330114v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discours politique, suggestion et passage à l’acte dans « Des châteaux qui brûlent » d’Arno Bertina</w:t>
+                <w:t xml:space="preserve">« Textes ludiques, textes trompeurs : les stratégies du lecteur enquêteur chez Éric Chevillard, Pierre Senges et Arno Bertina »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Eric Benoit; Joëlle de Sermet. </w:t>
+              <w:t xml:space="preserve">Gaëlle Debeaux; Mathilde Dumontet; Alexandre Dupont; Kevin Gohon; Hélène Heyraud; Sophie Lorgeré; Barbara Servant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Suggestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, A paraître, Modernités</w:t>
+              <w:t xml:space="preserve">L'Enquête en partage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2023, Interférences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857485v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Livres et la vie : puissances de la lecture chez Pierre Bergounioux</w:t>
+                <w:t xml:space="preserve">Discours politique, suggestion et passage à l’acte dans « Des châteaux qui brûlent » d’Arno Bertina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laurent Demanze. </w:t>
+              <w:t xml:space="preserve">Eric Benoit; Joëlle de Sermet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pierre Bergounioux : le présent de l’invention</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Suggestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, 2023, Modernités, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pub.51623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330093v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atteindre, altérer, transmettre ? L’empreinte des livres chez Pierre Bergounioux</w:t>
+                <w:t xml:space="preserve">Les Livres et la vie : puissances de la lecture chez Pierre Bergounioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Demanze. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Effets de lecture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pierre Bergounioux : le présent de l’invention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Passage(s), 2019, 979-10-94898-64-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03857463v1</w:t>
+                <w:t xml:space="preserve">hal-02330093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atteindre, altérer, transmettre ? L’empreinte des livres chez Pierre Bergounioux</w:t>
+                <w:t xml:space="preserve">Atteindre, altérer, transmettre ? L’empreinte des livres chez Pierre Bergounioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éric Benoit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effets de lecture. Pour une énergétique de la réception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 44, 2019, Modernités</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 44, Presses Universitaires de Bordeaux, pp.117-128, 2019, Modernités, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pub.17956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330070v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Lire comme un &amp;quot;essaim d’étourneaux&amp;quot; : expérience de la déroute et mise en scène de l’interprétation chez Arno Bertina »</w:t>
+                <w:t xml:space="preserve">Lire comme un &amp;quot;essaim d’étourneaux&amp;quot; : expérience de la déroute et mise en scène de l’interprétation chez Arno Bertina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélie Adler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
@@ -5287,51 +5238,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A08198C"/>
+    <w:nsid w:val="EF1CDF46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5518,51 +5469,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-mouton-rovira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6634-328X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516994v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mouton-Rovira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516990v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645645v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Roussign&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kieffer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516082v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58048/2968-9198/24718" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666843v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.13751" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514941v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666839v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.11971" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644850v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pireyre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wqf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021863v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chassain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Devevey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.3713" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.3659" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645633v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.9817" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007968v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.074.0043" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644830v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Decout" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51777/relief18416" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645652v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hock" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.3842" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663006v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857418v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.3500" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857443v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.202.0040" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978512v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Del Lungo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522721v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271418v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.7003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330064v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271415v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.190.0059" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271426v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330103v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330047v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271417v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.057.0059" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644815v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987594v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857454v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517009v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martin-Achard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bricco" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517043v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517049v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516084v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Eng&#233;libert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645654v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021894v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645650v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Nonnenmacher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.2567" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522723v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330011v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Brendl&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516087v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Barda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Magno" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516085v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645647v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bikialo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Czarny" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joubert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liredesmarges.fr/catalogue/collection-bruits-de-langues/lydie-salvayre-%C3%A9crire-entre-deux-langues/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799577v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17457-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517006v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Quatrebarbes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645639v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514967v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645644v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516083v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799582v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15mth" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330114v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857485v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330093v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857463v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.17956" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330070v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330087v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330080v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.berna.2016.01.0241" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330110v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03853726v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-mouton-rovira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6634-328X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586613v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mouton-Rovira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516990v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516994v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645645v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645642v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Roussign&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kieffer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516082v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58048/2968-9198/24718" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666843v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.13751" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514941v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666839v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.11971" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644850v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pireyre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wqf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021863v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chassain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Devevey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.3713" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645633v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.9817" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021900v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.3659" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644830v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Decout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51777/relief18416" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007968v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.074.0043" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645652v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hock" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.3842" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663006v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857418v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.3500" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857443v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.202.0040" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Del Lungo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522721v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271418v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.7003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330064v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271415v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.190.0059" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330103v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271426v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330047v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271417v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.057.0059" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987594v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857454v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517043v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bricco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martin-Achard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517009v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517049v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516084v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Eng&#233;libert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645654v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021894v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645650v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Nonnenmacher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.2567" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330011v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Brendl&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516087v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Barda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Magno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516085v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645647v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bikialo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Czarny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liredesmarges.fr/catalogue/collection-bruits-de-langues/lydie-salvayre-%C3%A9crire-entre-deux-langues/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799577v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17457-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644815v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517006v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Quatrebarbes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645639v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514967v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645644v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799582v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15mth" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516083v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330114v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857485v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.51623" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330093v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857463v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.17956" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330087v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330080v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.berna.2016.01.0241" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330110v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03853726v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>