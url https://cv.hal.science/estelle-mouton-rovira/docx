--- v2 (2026-05-06)
+++ v3 (2026-06-01)
@@ -175,805 +175,805 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La théorie par la pratique. Compte rendu de l'ouvrage de Florent Coste : L’Ordinaire de la littérature. Que peut (encore) la théorie littéraire?, Paris, La Fabrique, 2023.</w:t>
+                <w:t xml:space="preserve">La part du dissensus. Réflexion à quatre voix sur la littérature relationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Roussigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'esprit créateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 66</w:t>
+              <w:t xml:space="preserve">Fabula / Les colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05586613v1</w:t>
+                <w:t xml:space="preserve">hal-04645642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le goût persistant de l’analogie. Agir avec le Quichotte dans le récit contemporain</w:t>
+                <w:t xml:space="preserve">La théorie par la pratique. Compte rendu de l'ouvrage de Florent Coste : L’Ordinaire de la littérature. Que peut (encore) la théorie littéraire?, Paris, La Fabrique, 2023.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, « L’agir du romanesque »</w:t>
+              <w:t xml:space="preserve">L'esprit créateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05516990v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’efficacité de l’influence : enjeux interdisciplinaires des théories de la lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, « Penser par influence en littérature »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorsque je le saurai je ne l'écrirai pas&amp;quot; : reconfigurations féministes du commentaire dans Agrapha de luvan</w:t>
+                <w:t xml:space="preserve">Le goût persistant de l’analogie. Agir avec le Quichotte dans le récit contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 27</w:t>
+              <w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, « L’agir du romanesque »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645645v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La part du dissensus. Réflexion à quatre voix sur la littérature relationnelle</w:t>
+                <w:t xml:space="preserve">Lorsque je le saurai je ne l'écrirai pas&amp;quot; : reconfigurations féministes du commentaire dans Agrapha de luvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Morgane Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fabula / Les colloques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026</w:t>
+              <w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645642v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques de la performance littéraire. Décentrements et plasticité de l’« œuvre »</w:t>
+                <w:t xml:space="preserve">Ranger sa bibliothèque : lectures critiques, lectures théoriques et enjeux pratiques de la lecture (Viel, Toledo, Quintane)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Utpictura18, Rubriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5, https://utpictura18.univ-amu.fr/rubriques/numeros/linter-oeuvre/pratiques-performance-litteraire. </w:t>
+              <w:t xml:space="preserve">Fabula / Les colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Ecrire la lecture, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58048/2968-9198/24718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58282/colloques.13751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05516082v1</w:t>
+                <w:t xml:space="preserve">hal-04666843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranger sa bibliothèque : lectures critiques, lectures théoriques et enjeux pratiques de la lecture (Viel, Toledo, Quintane)</w:t>
+                <w:t xml:space="preserve">Pratiques de la performance littéraire. Décentrements et plasticité de l’« œuvre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fabula / Les colloques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Ecrire la lecture, </w:t>
+              <w:t xml:space="preserve">Utpictura18, Rubriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, https://utpictura18.univ-amu.fr/rubriques/numeros/linter-oeuvre/pratiques-performance-litteraire. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58282/colloques.13751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58048/2968-9198/24718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666843v1</w:t>
+                <w:t xml:space="preserve">hal-05516082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machines romanesques. Effets d'autorité à l'ère du numérique</w:t>
+                <w:t xml:space="preserve">Des échanges écriture/université à géométrie variable : création, interprétation, diffusion. Entretien avec Emmanuelle Pireyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Pireyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sens public</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12wqf⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05514941v1</w:t>
+                <w:t xml:space="preserve">hal-04644850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le texte à l’épreuve du réel. Pôles critiques, méthodes et pratiques interprétatives contemporaines</w:t>
+                <w:t xml:space="preserve">Machines romanesques. Effets d'autorité à l'ère du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fabula. Colloques en ligne</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sens public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666839v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des échanges écriture/université à géométrie variable : création, interprétation, diffusion. Entretien avec Emmanuelle Pireyre</w:t>
+                <w:t xml:space="preserve">Le texte à l’épreuve du réel. Pôles critiques, méthodes et pratiques interprétatives contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Pireyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22, </w:t>
+              <w:t xml:space="preserve">Fabula. Colloques en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12wqf⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58282/colloques.11971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644850v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : pour une poétique de l’incitation</w:t>
               </w:r>
@@ -1057,209 +1057,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04021863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lectures collectives, partages critiques : les récits de réception du dossier « Poésie contemporaine » (Inculte, n° 15, 2008)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lire, écrire, prescrire : le point de vue des écrivaines et écrivains. Enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chassain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Devevey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fabula / Les colloques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58282/colloques.9817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58282/lht.3659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645633v1</w:t>
+                <w:t xml:space="preserve">halshs-04021900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lire, écrire, prescrire : le point de vue des écrivaines et écrivains. Enquête</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lectures collectives, partages critiques : les récits de réception du dossier « Poésie contemporaine » (Inculte, n° 15, 2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29, </w:t>
+              <w:t xml:space="preserve">Fabula / Les colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58282/lht.3659⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58282/colloques.9817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04021900v1</w:t>
+                <w:t xml:space="preserve">hal-04645633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lectrice est-elle un lecteur comme les autres ? Genre et réception dans le récit contemporain</w:t>
               </w:r>
@@ -1953,174 +1953,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prolongements médiatiques de l’œuvre littéraire chez Éric Chevillard : de la contrainte d’écriture à l’engagement critique</w:t>
+                <w:t xml:space="preserve">Imaginer la réception. Figures de lecteurs et déplacements herméneutiques chez Éric Chevillard et Olivia Rosenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 190 (2), pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/litt.190.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330064v1</w:t>
+                <w:t xml:space="preserve">hal-02271415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaginer la réception. Figures de lecteurs et déplacements herméneutiques chez Éric Chevillard et Olivia Rosenthal</w:t>
+                <w:t xml:space="preserve">Prolongements médiatiques de l’œuvre littéraire chez Éric Chevillard : de la contrainte d’écriture à l’engagement critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littérature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 331 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/litt.190.0059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02271415v1</w:t>
+                <w:t xml:space="preserve">hal-02330064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Irrévérence complice ou liberté illusoire : les pièges tendus au lecteur chez Éric Chevillard »</w:t>
               </w:r>
@@ -2606,51 +2606,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de lecture et usages de la critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Bricco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2727,51 +2727,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lectures du contemporain. Objets, théories, méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martin-Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2848,51 +2848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martin-Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Bricco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3088,204 +3088,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuels et modes d'emploi : comment la littérature dispose à l'action</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Chassain</w:t>
+                <w:t xml:space="preserve">La lectrice est-elle un lecteur comme les autres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Decout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, n° 29, 2023</w:t>
+              <w:t xml:space="preserve">RELIEF - Revue électronique de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17 (2), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04021894v1</w:t>
+                <w:t xml:space="preserve">hal-04644823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lectrice est-elle un lecteur comme les autres ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manuels et modes d'emploi : comment la littérature dispose à l'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chassain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Devevey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Decout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RELIEF - Revue électronique de littérature française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 17 (2), 2023</w:t>
+              <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n° 29, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04644823v1</w:t>
+                <w:t xml:space="preserve">halshs-04021894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes d'autorisation du récit contemporain</w:t>
               </w:r>
@@ -3708,242 +3708,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Salvayre. Écrire entre deux langues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathieu Riboulet, écrire ouvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lettres modernes Minard, 192 p., 2024, La Revue des lettres modernes, 2024-10. Série : Écritures contemporaines n° 17, 978-2-4061-7456-1. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
-[...77 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17457-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645647v1</w:t>
+                <w:t xml:space="preserve">hal-04799577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Riboulet, écrire ouvert</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lydie Salvayre. Écrire entre deux langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Czarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Lettres modernes Minard, 192 p., 2024, La Revue des lettres modernes, 2024-10. Série : Écritures contemporaines n° 17, 978-2-4061-7456-1. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Paul Engélibert. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17457-8⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L'Ire des Marges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 130 p., 2024, Bruits de langues, 979-10-92173-83-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799577v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4206,51 +4206,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Un très vieux récit se frayait un chemin dans le temps”. Dante et les écrivain.es contemporain.es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Baud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Guérin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réception de Dante dans la littérature française. Mises en perspectives, nouveautés, curiosités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, 2026</w:t>
@@ -4346,182 +4346,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions critiques d’une langue « classique » et enjeux politiques du style : Pierre Bergounioux, Marie-Hélène Lafon</w:t>
+                <w:t xml:space="preserve">« &amp;quot;La danse est-elle dangereuse pour les jeunes filles ?&amp;quot; Écriture et politique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Claire Badiou-Monferran; Adrienne Petit; Sandrine Vaudrey-Luigi. </w:t>
+              <w:t xml:space="preserve">Cécile Chatelet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écrire classique et persistance des « belles langues » 1980-2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Emmanuelle Pireyre : écrire, enquêter, performer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Ire des Marges, 2025, 9791092173901</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799582v1</w:t>
+                <w:t xml:space="preserve">hal-05516083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« &amp;quot;La danse est-elle dangereuse pour les jeunes filles ?&amp;quot; Écriture et politique »</w:t>
+                <w:t xml:space="preserve">Perceptions critiques d’une langue « classique » et enjeux politiques du style : Pierre Bergounioux, Marie-Hélène Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cécile Chatelet. </w:t>
+              <w:t xml:space="preserve">Claire Badiou-Monferran; Adrienne Petit; Sandrine Vaudrey-Luigi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emmanuelle Pireyre : écrire, enquêter, performer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Écrire classique et persistance des « belles langues » 1980-2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions universitaires de Dijon, pp.73-85, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15mth⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05516083v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Textes ludiques, textes trompeurs : les stratégies du lecteur enquêteur chez Éric Chevillard, Pierre Senges et Arno Bertina »</w:t>
               </w:r>
@@ -4656,182 +4656,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Livres et la vie : puissances de la lecture chez Pierre Bergounioux</w:t>
+                <w:t xml:space="preserve">Atteindre, altérer, transmettre ? L’empreinte des livres chez Pierre Bergounioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laurent Demanze. </w:t>
+              <w:t xml:space="preserve">Éric Benoit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pierre Bergounioux : le présent de l’invention</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Effets de lecture. Pour une énergétique de la réception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 44, Presses Universitaires de Bordeaux, pp.117-128, 2019, Modernités, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pub.17956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330093v1</w:t>
+                <w:t xml:space="preserve">hal-03857463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atteindre, altérer, transmettre ? L’empreinte des livres chez Pierre Bergounioux</w:t>
+                <w:t xml:space="preserve">Les Livres et la vie : puissances de la lecture chez Pierre Bergounioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Éric Benoit. </w:t>
+              <w:t xml:space="preserve">Laurent Demanze. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Effets de lecture. Pour une énergétique de la réception</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pierre Bergounioux : le présent de l’invention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Passage(s), 2019, 979-10-94898-64-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pub.17956⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03857463v1</w:t>
+                <w:t xml:space="preserve">hal-02330093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire comme un &amp;quot;essaim d’étourneaux&amp;quot; : expérience de la déroute et mise en scène de l’interprétation chez Arno Bertina</w:t>
               </w:r>
@@ -5238,51 +5238,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EF1CDF46"/>
+    <w:nsid w:val="ECEFAE7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5469,51 +5469,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-mouton-rovira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6634-328X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586613v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mouton-Rovira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516990v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516994v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645645v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645642v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Roussign&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kieffer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516082v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58048/2968-9198/24718" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666843v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.13751" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514941v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666839v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.11971" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644850v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pireyre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wqf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021863v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chassain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Devevey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.3713" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645633v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.9817" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021900v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.3659" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644830v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Decout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51777/relief18416" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007968v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.074.0043" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645652v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hock" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.3842" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663006v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857418v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.3500" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857443v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.202.0040" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Del Lungo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522721v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271418v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.7003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330064v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271415v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.190.0059" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330103v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271426v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330047v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271417v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.057.0059" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987594v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857454v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517043v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bricco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martin-Achard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517009v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517049v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516084v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Eng&#233;libert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645654v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021894v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645650v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Nonnenmacher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.2567" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330011v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Brendl&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516087v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Barda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Magno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516085v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645647v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bikialo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Czarny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liredesmarges.fr/catalogue/collection-bruits-de-langues/lydie-salvayre-%C3%A9crire-entre-deux-langues/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799577v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17457-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644815v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517006v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Quatrebarbes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645639v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514967v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645644v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799582v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15mth" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516083v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330114v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857485v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.51623" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330093v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857463v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.17956" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330087v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330080v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.berna.2016.01.0241" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330110v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03853726v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-mouton-rovira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6634-328X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645642v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mouton-Rovira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Roussign&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kieffer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586613v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516994v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516990v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645645v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666843v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.13751" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516082v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58048/2968-9198/24718" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644850v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pireyre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wqf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514941v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666839v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.11971" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021863v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chassain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Devevey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.3713" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021900v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.3659" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645633v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.9817" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644830v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Decout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51777/relief18416" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007968v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.074.0043" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645652v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hock" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.3842" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663006v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857418v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.3500" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857443v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.202.0040" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Del Lungo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522721v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271418v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.7003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271415v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.190.0059" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330064v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330103v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271426v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330047v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271417v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.057.0059" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987594v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857454v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517043v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bricco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martin-Achard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517009v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517049v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516084v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Eng&#233;libert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645654v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644823v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021894v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645650v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Nonnenmacher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.2567" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330011v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Brendl&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516087v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Barda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Magno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516085v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799577v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17457-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645647v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bikialo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Czarny" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joubert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liredesmarges.fr/catalogue/collection-bruits-de-langues/lydie-salvayre-%C3%A9crire-entre-deux-langues/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644815v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517006v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Quatrebarbes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645639v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514967v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645644v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516083v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799582v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15mth" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330114v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857485v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.51623" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857463v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.17956" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330093v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330087v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330080v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.berna.2016.01.0241" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330110v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03853726v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>