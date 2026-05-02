--- v0 (2026-03-28)
+++ v1 (2026-05-02)
@@ -1073,263 +1073,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eclats de littérature grecque d'Homère à Pascal Quignard. Mélanges offerts à Suzanne Saïd</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Dubel</w:t>
+                <w:t xml:space="preserve">Ilion n'a pas été prise: discours &amp;quot;troyen&amp;quot; 11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dion Chrysostome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gotteland</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Paris Ouest, 2012</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Casevitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Webb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Belles Lettres, 2012, 978-2-251-33962-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01475153v1</w:t>
+                <w:t xml:space="preserve">hal-01625241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilion n'a pas été prise: discours &amp;quot;troyen&amp;quot; 11</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dion Chrysostome</w:t>
+                <w:t xml:space="preserve">Eclats de littérature grecque d'Homère à Pascal Quignard. Mélanges offerts à Suzanne Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Danièle Auger</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gotteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Paris Ouest, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Casevitz</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-01625241v1</w:t>
+                <w:t xml:space="preserve">hal-01475153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plutarque. Dialogue sur l'amour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gotteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Oudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1352,130 +1352,147 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’arbre et le lierre : l’apprenti politique et son mentor dans l’œuvre de Plutarque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gotteland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Oudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Arbo; C. Notter; J.-L. Vix. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kalligrafia : comment écrire comme Platon ? : phraséologie grecque : d'après les textes de Thucydide, Xénophon, Platon et Démosthène / Henry William Auden ; édition, traduction, annotation et postface de Jérémie Pinguet ; préface d'Estelle Oudot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Rue d'Ulm, 2018, Collection Versions françaises [ISSN 1627-4040], 978-2-7288-0594-5</w:t>
+              <w:t xml:space="preserve">Figures exemplaires de pouvoir sous l’Empire dans la littérature gréco-romaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.225-243, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980251v1</w:t>
+                <w:t xml:space="preserve">hal-05581559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homère dans le Traité du Sublime</w:t>
               </w:r>
@@ -1550,342 +1567,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aelius Aristides</w:t>
+                <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Oudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Oxford Handbook to the Second Sophistic / Edited by Daniel S. Richter and William A. Johnson </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Kalligrafia : comment écrire comme Platon ? : phraséologie grecque : d'après les textes de Thucydide, Xénophon, Platon et Démosthène / Henry William Auden ; édition, traduction, annotation et postface de Jérémie Pinguet ; préface d'Estelle Oudot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Rue d'Ulm, 2018, Collection Versions françaises [ISSN 1627-4040], 978-2-7288-0594-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686539v1</w:t>
+                <w:t xml:space="preserve">hal-01980251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser la prose pour chanter Athènes : quelques réflexions sur le langage dans le Panathénaïque d’Aelius Aristide</w:t>
+                <w:t xml:space="preserve">Aelius Aristides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Oudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser la prose dans le monde gréco-romain / études réunies et présentées par Jean-Philippe Guez, Dimitri Kasprzyk</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Oxford Handbook to the Second Sophistic / Edited by Daniel S. Richter and William A. Johnson </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2017, 9780199837472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780199837472.013.37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686417v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exercice de déclamation grecque : un lieu possible pour une nouvelle histoire d'Athènes ?</w:t>
+                <w:t xml:space="preserve">Penser la prose pour chanter Athènes : quelques réflexions sur le langage dans le Panathénaïque d’Aelius Aristide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Oudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fabrique de la déclamation antique : (controverses et suasoires) / textes recueillis et présentés par Rémy Poignault et Catherine Schneider</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison de l'Orient et de la Méditerranée - Jean Pouilloux pp.423-443, 2016, 978-2-35668-059-4</w:t>
+              <w:t xml:space="preserve">Penser la prose dans le monde gréco-romain / études réunies et présentées par Jean-Philippe Guez, Dimitri Kasprzyk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Licorne 119, pp.69-90, 2016, 978-2-7535-4783-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686410v1</w:t>
+                <w:t xml:space="preserve">hal-01686417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'exercice de déclamation grecque : un lieu possible pour une nouvelle histoire d'Athènes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabrique de la déclamation antique : (controverses et suasoires) / textes recueillis et présentés par Rémy Poignault et Catherine Schneider</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de l'Orient et de la Méditerranée - Jean Pouilloux pp.423-443, 2016, 978-2-35668-059-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Panathénaïque d’Ælius Aristide (or. 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Oudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ælius Aristide écrivain </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.23-58, 2016, Recherches sur les rhétoriques religieuses (ISSN : 0770-0210), 978-2-503-56783-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.RRR-EB.5.110764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1953,51 +2039,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D2AAED9"/>
+    <w:nsid w:val="49D78A5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2184,51 +2270,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-oudot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7787-4994" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056797273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670070v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Oudot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01619701v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086083v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.2163" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03264563v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.RRR-EB.5.110183" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02063967v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03615918v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03616912v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01686518v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03615913v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03615919v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236064v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Favreau-Linder" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475153v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gotteland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01625241v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dion Chrysostome" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Auger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Br&#233;chet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Casevitz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Webb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761358v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01980251v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02359652v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01686539v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199837472.013.37" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01686417v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01686410v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepolsonline.net/doi/10.1484/M.RRR-EB.5.110764" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.RRR-EB.5.110764" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-oudot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7787-4994" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056797273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670070v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Oudot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01619701v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086083v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.2163" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03264563v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.RRR-EB.5.110183" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02063967v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03615918v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03616912v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01686518v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03615913v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03615919v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236064v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Favreau-Linder" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01625241v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dion Chrysostome" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Auger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Br&#233;chet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Casevitz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Webb" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475153v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gotteland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761358v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581559v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02359652v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01980251v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01686539v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199837472.013.37" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01686417v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01686410v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400220v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepolsonline.net/doi/10.1484/M.RRR-EB.5.110764" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.RRR-EB.5.110764" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>