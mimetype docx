--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -72,1331 +72,1331 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Business Model Innovation in Creative and Cultural Industries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Innovation within the cultural and creative industries », WILEY Editions, London</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">WILEY editions, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Management empathique : apports et limites. Une étude exploratoire dans le secteur médico-social », Conférence AIMS, Lille, juin 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bastelica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Granata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIMS, Jun 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05266331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire un business model ouvert aux concurrents : Une étude de cas dans le secteur de l’architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l'AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIMS, Jun 2024, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décideur humain et intelligence artificielle forte dans le processus de prise de décision organisationnel : quelle complémentarité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khibri Abdessamiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème journée Humanisme et Gestion, « Intelligence artificielle : risques, opportunités et éthique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03246081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing call for tenders through coopetition: an innovative strategy for architecture companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM Thematic Conference 2015 : 'Management Innovation: New borders for a New Concept'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers and forms of coopetition strategy in a B to B market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pellegrin-Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3th International Conference on Social Science and Management - ICSSAM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopetition in sales and commercial coopetition: When the coopetition in the sales contest is a source of performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny-Juliet Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Boucher-Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3th International Conference on Social Science and Management - ICSSAM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperation in Business Administration : What about Trust ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">The interaction between coopetitive strategies and informal control in cooperative banks: an hybrid governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séran-Luu Thuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calin Gurau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Global Business, Mis, Economics and Finance Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">14th European Academy of Management Conference - EURAM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088772v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interaction between coopetitive strategies and informal control in cooperative banks: an hybrid governance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Cooperation in Business Administration : What about Trust ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chappert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séran-Luu Thuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Calin Gurau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Academy of Management Conference - EURAM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Valence, Spain</w:t>
+              <w:t xml:space="preserve">The Global Business, Mis, Economics and Finance Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094055v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopétition et stratégies de marques en B to B ; Le cas de co-branding entre concurrents dans Les Services et des logiciels informatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème Congrès de l’Association Française du Marketing - AFM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopetition in project marketing : critical factors and dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Workshop on Coopetition Strategy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Umea, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How banks manage coopetitive relationships through formal and informal control. The case of French Cooperative Banks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Seran-Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calin Gurau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chappert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Performance Measurement and Management Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpersonal relationships and Failure cooperation between SMEs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chappert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RENT XXIII (Research in Entrepreneurship and Small Business)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998202v1</w:t>
-              </w:r>
-[...180 lines deleted...]
-                <w:t xml:space="preserve">hal-03131551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1414,51 +1414,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 9: Building an open business model between competitors, A case study from the architecture industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1522,51 +1522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Justy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Granata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1630,51 +1630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Justy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Granata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1725,51 +1725,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Innovation and coopetition within architecture agencies”, in Innovation within cultural and creative industries, Wiley editions, London.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wiley editions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1906,51 +1906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpersonal relationships and failure of cooperation between SMEs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2027,217 +2027,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a Coopetitive Business Model: The Case of Montparnasse Tower in Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Big data, IA, ChatGPT… Dans les PME aussi, la donnée est devenue incontournable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Justy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Roy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
+                <w:t xml:space="preserve">Julien Granata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Arts Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26 (2), pp.43-54</w:t>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645420v1</w:t>
+                <w:t xml:space="preserve">hal-04645482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big data, IA, ChatGPT… Dans les PME aussi, la donnée est devenue incontournable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Justy</w:t>
+                <w:t xml:space="preserve">Building a Coopetitive Business Model: The Case of Montparnasse Tower in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">International Journal of Arts Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (2), pp.43-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645482v1</w:t>
+                <w:t xml:space="preserve">hal-04645420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the edge of Big Data : drivers and barriers to data analytics adoption in SMEs</w:t>
               </w:r>
@@ -2262,51 +2262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Granata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shivam Gupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2689,51 +2689,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperation in Business Education: What about Trust?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Seran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3073,51 +3073,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266331v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bastelica" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pellegrin-Boucher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Granata" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Marais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555213v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03246081v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khibri Abdessamiy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rascol-Boutard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086439v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pellegrin-Boucher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086440v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny-Juliet Poujol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Boucher-Pellegrin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088772v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chappert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ran-Luu Thuy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094055v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Gurau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095193v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mione" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095083v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998213v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Seran-Luu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998202v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gueguen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421869v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131551v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421884v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04728108v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Justy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lescop" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04728071v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131554v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02103483v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sea Matilda Bez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goursaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998237v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Chappert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04645420v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645482v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400287v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Gupta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2023.102850" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02081431v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;lin Gur&#259;u" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12123" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549314v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Seran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indmarman.2015.11.009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJML87MF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013744v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02050247v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698251v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421869v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pellegrin-Boucher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131551v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266331v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bastelica" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Granata" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Marais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555213v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03246081v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khibri Abdessamiy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rascol-Boutard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078561v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086439v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pellegrin-Boucher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086440v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny-Juliet Poujol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Boucher-Pellegrin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094055v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ran-Luu Thuy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Gurau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088772v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chappert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095193v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mione" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095083v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998213v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Seran-Luu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998202v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gueguen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421884v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04728108v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Justy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lescop" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04728071v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131554v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02103483v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sea Matilda Bez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goursaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998237v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Chappert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645482v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04645420v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400287v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Gupta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2023.102850" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02081431v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;lin Gur&#259;u" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12123" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549314v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Seran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indmarman.2015.11.009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJML87MF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013744v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02050247v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698251v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>