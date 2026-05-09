--- v1 (2026-04-12)
+++ v2 (2026-05-09)
@@ -72,1331 +72,1331 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Management empathique : apports et limites. Une étude exploratoire dans le secteur médico-social », Conférence AIMS, Lille, juin 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bastelica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Granata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIMS, Jun 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire un business model ouvert aux concurrents : Une étude de cas dans le secteur de l’architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de l'AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIMS, Jun 2024, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décideur humain et intelligence artificielle forte dans le processus de prise de décision organisationnel : quelle complémentarité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khibri Abdessamiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème journée Humanisme et Gestion, « Intelligence artificielle : risques, opportunités et éthique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Managing call for tenders through coopetition: an innovative strategy for architecture companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURAM Thematic Conference 2015 : 'Management Innovation: New borders for a New Concept'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drivers and forms of coopetition strategy in a B to B market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pellegrin-Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3th International Conference on Social Science and Management - ICSSAM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Kyoto, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopetition in sales and commercial coopetition: When the coopetition in the sales contest is a source of performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny-Juliet Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Boucher-Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3th International Conference on Social Science and Management - ICSSAM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Kyoto, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cooperation in Business Administration : What about Trust ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chappert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séran-Luu Thuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Global Business, Mis, Economics and Finance Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Tokyo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The interaction between coopetitive strategies and informal control in cooperative banks: an hybrid governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séran-Luu Thuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calin Gurau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th European Academy of Management Conference - EURAM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Valence, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopetition in project marketing : critical factors and dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Workshop on Coopetition Strategy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Umea, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopétition et stratégies de marques en B to B ; Le cas de co-branding entre concurrents dans Les Services et des logiciels informatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30ème Congrès de l’Association Française du Marketing - AFM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How banks manage coopetitive relationships through formal and informal control. The case of French Cooperative Banks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Seran-Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calin Gurau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chappert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Performance Measurement and Management Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interpersonal relationships and Failure cooperation between SMEs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chappert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RENT XXIII (Research in Entrepreneurship and Small Business)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business Model Innovation in Creative and Cultural Industries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Innovation within the cultural and creative industries », WILEY Editions, London</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">WILEY editions, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131551v1</w:t>
-              </w:r>
-[...1118 lines deleted...]
-                <w:t xml:space="preserve">hal-02998202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1414,51 +1414,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 9: Building an open business model between competitors, A case study from the architecture industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1522,51 +1522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Justy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Granata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1630,51 +1630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Justy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Granata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1725,51 +1725,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Innovation and coopetition within architecture agencies”, in Innovation within cultural and creative industries, Wiley editions, London.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wiley editions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1906,51 +1906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpersonal relationships and failure of cooperation between SMEs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2027,217 +2027,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big data, IA, ChatGPT… Dans les PME aussi, la donnée est devenue incontournable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Justy</w:t>
+                <w:t xml:space="preserve">Building a Coopetitive Business Model: The Case of Montparnasse Tower in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">International Journal of Arts Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (2), pp.43-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645482v1</w:t>
+                <w:t xml:space="preserve">hal-04645420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a Coopetitive Business Model: The Case of Montparnasse Tower in Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Roy</w:t>
+                <w:t xml:space="preserve">Big data, IA, ChatGPT… Dans les PME aussi, la donnée est devenue incontournable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Justy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Granata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Arts Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26 (2), pp.43-54</w:t>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645420v1</w:t>
+                <w:t xml:space="preserve">hal-04645482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the edge of Big Data : drivers and barriers to data analytics adoption in SMEs</w:t>
               </w:r>
@@ -2262,51 +2262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Granata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shivam Gupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2689,51 +2689,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperation in Business Education: What about Trust?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Seran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3073,51 +3073,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421869v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pellegrin-Boucher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131551v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266331v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bastelica" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Granata" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Marais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555213v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03246081v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khibri Abdessamiy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rascol-Boutard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078561v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086439v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pellegrin-Boucher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086440v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny-Juliet Poujol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Boucher-Pellegrin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094055v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ran-Luu Thuy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Gurau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088772v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chappert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095193v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mione" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095083v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998213v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Seran-Luu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998202v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gueguen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421884v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04728108v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Justy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lescop" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04728071v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131554v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02103483v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sea Matilda Bez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goursaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998237v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Chappert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645482v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04645420v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400287v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Gupta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2023.102850" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02081431v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;lin Gur&#259;u" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12123" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549314v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Seran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indmarman.2015.11.009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJML87MF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013744v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02050247v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698251v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266331v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bastelica" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pellegrin-Boucher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Granata" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Marais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555213v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03246081v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khibri Abdessamiy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rascol-Boutard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086439v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pellegrin-Boucher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086440v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny-Juliet Poujol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Boucher-Pellegrin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088772v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chappert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ran-Luu Thuy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094055v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Gurau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095083v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095193v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mione" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998213v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Seran-Luu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998202v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gueguen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421869v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131551v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421884v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04728108v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Justy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lescop" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04728071v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131554v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02103483v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sea Matilda Bez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goursaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998237v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Chappert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04645420v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645482v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400287v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Gupta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2023.102850" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02081431v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;lin Gur&#259;u" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12123" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549314v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Seran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indmarman.2015.11.009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJML87MF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013744v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02050247v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698251v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>