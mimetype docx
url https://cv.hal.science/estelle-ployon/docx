--- v0 (2026-03-17)
+++ v1 (2026-04-18)
@@ -445,278 +445,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781415v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la carte diachronique à la trajectoire géohistorique : modélisation du changement paysager d’un cône torrentiel</w:t>
+                <w:t xml:space="preserve">Structure-from-motion, multi-view stereo photogrammetry applied to line-scan sediment core images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Hugerot</w:t>
+                <w:t xml:space="preserve">Kevin Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Astrade</w:t>
+                <w:t xml:space="preserve">William Rapuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Gauchon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/mappemonde.6704⟩</w:t>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (3), pp.249-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10933-021-00204-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278003v1</w:t>
+                <w:t xml:space="preserve">hal-03257581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-from-motion, multi-view stereo photogrammetry applied to line-scan sediment core images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Jacq</w:t>
+                <w:t xml:space="preserve">De la carte diachronique à la trajectoire géohistorique : modélisation du changement paysager d’un cône torrentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Hugerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 66 (3), pp.249-260. </w:t>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Varia, 132, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10933-021-00204-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/mappemonde.6704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03257581v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic qualité et apurement des données de mobilité quotidienne issues de l’enquête mixte et longitudinale Mobi’Kids</w:t>
               </w:r>
@@ -836,90 +836,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstituer les trajectoires paysagères par photo-interprétation semi-automatisée et télédétection : géohistoire d'un cône de déjection torrentiel en vallée de Maurienne (Savoie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Hugerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Volume 17 Numéro 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -966,51 +966,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution of debris flow dynamics on a forested cone combining dendrogeomorphology and diachronic orthophotography analysis (Mont Granier, Chartreuse massif, French Prealps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Blanpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2131,407 +2131,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consolidation par optimisation en vue d'une analyse diachronique par scanner laser terrestre de la falaise de glace du lac du Miage (Massif du Mont Blanc)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une analyse 3D de l'endokarst : applications lasergrammétriques sur l'aven d'Orgnac (Ardèche, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Grange</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philip Deline</w:t>
+                <w:t xml:space="preserve">Souhail Hajri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/edyte.2011.1181⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (4), pp.379-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.9594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05496246v1</w:t>
+                <w:t xml:space="preserve">halsde-00681879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition et traitements de nuages de points 3D, par des techniques légères et à faibles coûts, pour l'élaboration de MNT à haute résolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consolidation par optimisation en vue d'une analyse diachronique par scanner laser terrestre de la falaise de glace du lac du Miage (Massif du Mont Blanc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Villemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 12 (1), pp.155-168. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/edyte.2011.1188⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.85-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/edyte.2011.1181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05496244v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse 3D de l'endokarst : applications lasergrammétriques sur l'aven d'Orgnac (Ardèche, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acquisition et traitements de nuages de points 3D, par des techniques légères et à faibles coûts, pour l'élaboration de MNT à haute résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.9594⟩</w:t>
+              <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.155-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/edyte.2011.1188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00681879v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution de l'entrée préhistorique de la grotte Chauvet-Pont d'Arc (Ardèche, France) : les apports de l'analyse géomorphologique et de la modélisation 3D</w:t>
               </w:r>
@@ -2638,51 +2638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilisation de données laser à haute résolution pour le suivi de la mobilité d'un objet : expérimentation sur une nappe caillouteuse torrentielle (La Lampe, Vercors)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2746,51 +2746,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karst : from palaeogeographic archives to environmental indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2828,102 +2828,90 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2, pp.83-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geomorphologie.7520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00397478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse spatiale et morphologique d'une forêt de stalagmites par modélisation 3d dans le réseau d'Orgnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhail Hajri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2958,597 +2946,597 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 53, pp. 1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/karst.2009.2644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00457291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Englacement, eustatisme et réajustements karstiques de la bordure sud de l'archipel de Madre de Dios (Patagonie, Province Ultima Esperanza, Chili)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brehier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Brehier</w:t>
+                <w:t xml:space="preserve">Jöel Despain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 51, pp.1-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/karst.2008.2619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00347535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre karstologie fondamentale et appliquée : l'étude de classement du site de Choranche/les Coulmes,Vercors, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hobléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 7 (1), pp.103-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/edyte.2008.1059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aven d'Orgnac : un jalon karstique pour la reconstitution paléogéographique de l'interfluve Ardèche/Cèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fudral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Fudral</w:t>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 5 (1), pp.117-147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/edyte.2007.1009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The concepts of heritage and heritage resource applied to karsts : protecting the Choranche caves (Vercors, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Carsologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 35 (2), pp.37-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00133668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3558,254 +3546,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en œuvre d’un suivi de « cohorte » en Science Sociale : Retours d’expérience sur le dispositif de collecte de données dans l’étude longitudinale et interventionnelle InterMob, Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilas Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Juen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre Nationale des Plateformes Universitaires de Données (PUD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUD-Grenoble Alpes, Oct 2023, MSH-Alpes, Campus Universitaire, Saint-Martin d'Hères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04314023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d’une cartographie sensible des expériences de mobilités quotidiennes enfantines : d’une analyse de parcours commentés à leur mise en perspectives socio-spatiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Audas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropole sensible # 10, « Ambiances, cartographies émotionnelles, images »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Apr 2023, Montpellier (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interdisciplinary intervention to reduce car use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3864,189 +3852,189 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Transport Survey Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Porto Novo, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the &amp;quot;banc des ami.e.s*&amp;quot; (*friends' bench) to the city-stadium : combining pocket of local order and behavior-setting to study children's place experience in the city</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Time Geography Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kajsa Ellegård; Jenny Palm; Tomas Germundsson; Chunjiang Li, Aug 2022, Lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03771569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InterMob: de la compréhension des facteurs influençant la mobilité active et durable à l’élaboration d’une intervention de changement de comportements ciblant le changement de mobilité</w:t>
+                <w:t xml:space="preserve">From understanding the factors of active and sustainable mobility to developing a behavior change intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chardonnel</w:t>
@@ -4081,97 +4069,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international des doctorants « COP21 : 5 ans après »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L’association "Sorbonne Développement Durable" (SDD); https://www.edite-de-paris.fr/colloque-international-cop-21-5-ans-apres/, Apr 2021, Paris, France</w:t>
+              <w:t xml:space="preserve"> Colloque international des doctorants « COP21 : 5 ans après »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04917044v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From understanding the factors of active and sustainable mobility to developing a behavior change intervention</w:t>
+                <w:t xml:space="preserve">InterMob: de la compréhension des facteurs influençant la mobilité active et durable à l’élaboration d’une intervention de changement de comportements ciblant le changement de mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chardonnel</w:t>
@@ -4206,89 +4194,89 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Colloque international des doctorants « COP21 : 5 ans après »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international des doctorants « COP21 : 5 ans après »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’association "Sorbonne Développement Durable" (SDD); https://www.edite-de-paris.fr/colloque-international-cop-21-5-ans-apres/, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04965548v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InterMob: a randomized controlled intervention targeting a more active and sustainable mobility in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4347,587 +4335,587 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35th Annual Conference of the European Health Psychology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04910833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données hétérogènes de mobilités quotidiennes : protocole de diagnostic qualité et d’apurement à partir de la base MOBI’KIDS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvestre Duroudier</w:t>
+                <w:t xml:space="preserve">L’individu et le changement de mobilité en ville : au-délà des (bonnes) intentions et de la motivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bedel</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouscasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Analysis and GEOmatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SAGEO, Nov 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Premières rencontres internationales de la mobilité durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Saint-Tropez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02327295v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’individu et le changement de mobilité en ville : au-délà des (bonnes) intentions et de la motivation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of an intervention to change mobility behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aina Chalabaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Duche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières rencontres internationales de la mobilité durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Saint-Tropez, France</w:t>
+              <w:t xml:space="preserve">Global Challenges Science Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926553v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an intervention to change mobility behaviors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aina Chalabaev</w:t>
+                <w:t xml:space="preserve">InterMob : protocole d’une intervention contrôlée randomisée ciblant les leviers et les obstacles d’une mobilité plus active et plus durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouscasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Duche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Helene Bouscasse</w:t>
+                <w:t xml:space="preserve">Sandrine Isoard-Gatheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Challenges Science Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">18ème Congrès International de l’Association des Chercheurs en Activité Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04965770v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04908186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InterMob : protocole d’une intervention contrôlée randomisée ciblant les leviers et les obstacles d’une mobilité plus active et plus durable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
+                <w:t xml:space="preserve">Données hétérogènes de mobilités quotidiennes : protocole de diagnostic qualité et d’apurement à partir de la base MOBI’KIDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Duroudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Isoard-Gatheur</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Mericskay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès International de l’Association des Chercheurs en Activité Physiques et Sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Spatial Analysis and GEOmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAGEO, Nov 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04908186v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02327295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports de la littérature et des analyses préalables pour définir une intervention visant un report modal durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïna Chalabaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4935,1268 +4923,1268 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gatheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème colloque MSFS (Mobilités spatiales, Fluidité Sociale) : Mobilités spatiales, méthodologies de collecte, d’analyse et de traitement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01948370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La montagne en été : une approche empirique pour étudier spatialement le changement des pratiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Balzarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Marcuzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence SIG 2018 - Esri France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D displacement retrieval on a scaled model of mountain slope by virtual multi-view photogrammetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haixing He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haixing He</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Villemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Virtual Geoscience Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01880618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proglacial sediment supply and channel evolution of the Arveyron of the Mer de Glace since the early 20th c</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Régulation du transport solide par les barrages de correction torrentielle: confrontation d'observations de terrain avec des expériences en laboratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Berthet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Astrade</w:t>
+                <w:t xml:space="preserve">Coraline Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firmin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2015, General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01344512v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01320562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D displacement retrieval on glacial areas by airborne multi-view photogrammetry</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acquisitions et traitements topographiques haute-résolution pour le suivi du transit de la charge sédimentaire dans des ouvrages de correction torrentielle, Comparaison de méthodes lasergrammétrie terrestre et multicorrélation d’images aériennes et terrestres.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schuh-Senlis Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on the Analysis of Multitemporal Remote Sensing Images (Multi-Temp 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2ème séminaire photogrammétrie et dynamiques de surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, réseau VOR, Nov 2015, Yenne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229308v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01344505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisitions et traitements topographiques haute-résolution pour le suivi du transit de la charge sédimentaire dans des ouvrages de correction torrentielle, Comparaison de méthodes lasergrammétrie terrestre et multicorrélation d’images aériennes et terrestres.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Régulation du transport solide par les barrages de correction torrentielle: confrontation d'observations de terrain avec des expériences en laboratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firmin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème séminaire photogrammétrie et dynamiques de surface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, réseau VOR, Nov 2015, Yenne, France</w:t>
+              <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chambery, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01344505v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation du transport solide par les barrages de correction torrentielle: confrontation d'observations de terrain avec des expériences en laboratoire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Bellot</w:t>
+                <w:t xml:space="preserve">3D displacement retrieval on glacial areas by airborne multi-view photogrammetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haixing He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Villemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Workshop on the Analysis of Multitemporal Remote Sensing Images (Multi-Temp 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Annecy, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Multi-Temp.2015.7245756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271773v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation du transport solide par les barrages de correction torrentielle: confrontation d'observations de terrain avec des expériences en laboratoire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proglacial sediment supply and channel evolution of the Arveyron of the Mer de Glace since the early 20th c</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coraline Bel</w:t>
+                <w:t xml:space="preserve">Johan Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Carladous</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">EGU 2015, General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01320562v1</w:t>
+                <w:t xml:space="preserve">halshs-01344512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term impact of pesticides use on vineyard</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial and temporal reconstruction of a proglacial torrent dynamic using a combination of monoplotting and multi-view photography treatments. The case study of the &amp;quot; Arveyron de la Mer de Glace &amp;quot;, Chamonix, Mont-Blanc, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Bozzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union (EGU). Göttingen, DEU., 2014, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Landscape study with Historical Photographs through Monoplotting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Corzoneso, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-01023243v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-01023740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal reconstruction of a proglacial torrent dynamic using a combination of monoplotting and multi-view photography treatments. The case study of the &amp;quot; Arveyron de la Mer de Glace &amp;quot;, Chamonix, Mont-Blanc, France.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From flood-event to climate in an alpine context (Arve valley, France): methodological issues toward the confrontation of historical documentation and geological records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Johan Berthet</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape study with Historical Photographs through Monoplotting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Corzoneso, Switzerland</w:t>
+              <w:t xml:space="preserve">EGU 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-01023740v1</w:t>
+                <w:t xml:space="preserve">halsde-01023157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From flood-event to climate in an alpine context (Arve valley, France): methodological issues toward the confrontation of historical documentation and geological records</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Long-term impact of pesticides use on vineyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Reyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU). Göttingen, DEU., 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-01023157v1</w:t>
+                <w:t xml:space="preserve">halsde-01023243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic of sediments assessment by terrestrial laserscanner, application to quantify sediment yield of four streams in French Alps.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6211,1725 +6199,1725 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference (IAG) on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00933854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIG et milieux souterrains. Exemples d'utilisations scientifiques 2D-3D (Grotte de Choranche, Aven d'Orgnac, Grotte Chauvet)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIG 2013, Conférence francophone ESRI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00965391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical study of topographical and glaciological parameters controlling the glacial retreat in the French Alps since the end of the 1960s</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philip Deline</w:t>
+                <w:t xml:space="preserve">Renconstitution dendrogéomorphologique de la dynamique récente d'un cône torrentiel : le torrent des Glacières (RN Hauts de Chartreuse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Blanpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Schoeneich</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th EGU General Assembly, Wien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">1ères rencontres scientifiques des Réserves Naturelles de Rhône-Alpes, " Archives environnementales et évolutions des écosystèmes "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Divonnes les Bains, France. pp. 77-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00873398v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00933864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renconstitution dendrogéomorphologique de la dynamique récente d'un cône torrentiel : le torrent des Glacières (RN Hauts de Chartreuse)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johann Blanpied</w:t>
+                <w:t xml:space="preserve">Statistical study of topographical and glaciological parameters controlling the glacial retreat in the French Alps since the end of the 1960s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gardent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johan Berthet</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères rencontres scientifiques des Réserves Naturelles de Rhône-Alpes, " Archives environnementales et évolutions des écosystèmes "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Divonnes les Bains, France. pp. 77-90</w:t>
+              <w:t xml:space="preserve">10th EGU General Assembly, Wien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00933864v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00873398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement des données spatialisées 2D et 3D en géographie et géosciences.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le SIG comme outil fédérateur de la recherche interdisciplinaire : application à la grotte Chauvet-Pont d’Arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole Thématique Modys 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, France</w:t>
+              <w:t xml:space="preserve">Actes des 2èmes Journées d’Informatique et Archéologie de Paris – JIAP 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France. pp.97-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00982672v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'art pariétal à ses contextes : de nouveaux outils d'enregistrement et de mise en réseau des informations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D, laserscanning and geomorphological studies in Orgnac cave (Ardèche, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MADAPCA ( Micro-Analyses et Datations de l'Art Préhistorique dans son Contexte Archéologique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">International congress on "scientific research in show caves"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Postojna, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00662607v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00868197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le SIG comme outil fédérateur de la recherche interdisciplinaire : application à la grotte Chauvet-Pont d’Arc</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Delannoy</w:t>
+                <w:t xml:space="preserve">De l'art pariétal à ses contextes : de nouveaux outils d'enregistrement et de mise en réseau des informations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des 2èmes Journées d’Informatique et Archéologie de Paris – JIAP 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France. pp.97-112</w:t>
+              <w:t xml:space="preserve">MADAPCA ( Micro-Analyses et Datations de l'Art Préhistorique dans son Contexte Archéologique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836301v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00662607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D, laserscanning and geomorphological studies in Orgnac cave (Ardèche, France)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'outil SIG au service de problématiques de recherche variées : exemples d'utilisation en topométrie 2D et 3D.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress on "scientific research in show caves"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Postojna, Slovenia</w:t>
+              <w:t xml:space="preserve">Journée SIG de l'OSUG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00868197v1</w:t>
+                <w:t xml:space="preserve">halsde-00965411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'outil SIG au service de problématiques de recherche variées : exemples d'utilisation en topométrie 2D et 3D.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">What does a lake sediment record of terrigenous input actually tell us ? Tentative answers based on a multi-lakes source-to-sink approach in the 4000 km2 Arve-Rhône alpine catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Révillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SIG de l'OSUG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union (EGU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00965411v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00750913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What does a lake sediment record of terrigenous input actually tell us ? Tentative answers based on a multi-lakes source-to-sink approach in the 4000 km2 Arve-Rhône alpine catchment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of topographical and glaciological parameters on the glacial retreat in the French Alps since the end of the 1960s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gardent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schoeneich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union (EGU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00750913v1</w:t>
+                <w:t xml:space="preserve">halsde-00878095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of topographical and glaciological parameters on the glacial retreat in the French Alps since the end of the 1960s</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traitement des données spatialisées 2D et 3D en géographie et géosciences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Ecole Thématique Modys 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00878095v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation et dissolution superficielle des karsts subpolaires océaniques de l'Archipel de Madre de Dios (Patagonie, Chili)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Conference on Limestone Hydrogeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Besançon, France. pp.229-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00623056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technologies lidar et 3D pour l'étude de formes et de dépôts de l'endokarst</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La réalité virtuelle : un outil pour la connaissance et la médiation. Application à la grotte Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Peral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23 ème Réunion des Sciences de la Terre (RST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées Informatique et Archéologie de Paris (JIAP 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00540320v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00495891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réalité virtuelle : un outil pour la connaissance et la médiation. Application à la grotte Chauvet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le SIG comme outil fédérateur de recherche interdisciplinaire : application à la grotte Chauvet-Pont-d'Arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Peral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Informatique et Archéologie de Paris (JIAP 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00495891v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00495876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le SIG comme outil fédérateur de recherche interdisciplinaire : application à la grotte Chauvet-Pont-d'Arc</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Monney</w:t>
+                <w:t xml:space="preserve">Identification de morphologies pariétales en grotte à partir d'un lever laser 3D. Application aux salles rouges de l' Aven d'Orgnac ( Ardèche, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Informatique et Archéologie de Paris (JIAP 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Lidar ESGT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Mans, France. pp.3-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00495876v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00496512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de morphologies pariétales en grotte à partir d'un lever laser 3D. Application aux salles rouges de l' Aven d'Orgnac ( Ardèche, France)</w:t>
+                <w:t xml:space="preserve">Technologies lidar et 3D pour l'étude de formes et de dépôts de l'endokarst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhail Hajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Lidar ESGT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Mans, France. pp.3-8</w:t>
+              <w:t xml:space="preserve">23 ème Réunion des Sciences de la Terre (RST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00496512v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00540320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche géomorphologique de l'environnement karstique de l'art rupestre. Apports de la 3D dans la reconstitution de la fermeture de la grotte Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7971,198 +7959,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion scientifique de l'Institut National du Patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Angle sur Anglins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00395188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre karstologie fondamentale et appliquée : l'étude de classement du site de Choranche/les Coulmes (Vercors, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karst de montagne : géomorphologie, patrimoine et ressources.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Sion, Suisse. pp.103-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00363787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse 3D des volumes souterrains à méso échelle, nuages de points et modèles TIN de quelques objets de l'endokarst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8171,101 +8159,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhail Hajri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque internationale des journées de l'AFK</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Arettes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00403808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8275,65 +8263,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From intention to behavior: Development of a randomized control trial targeting the motivational levers of transport mode choice to decrease car use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïna Chalabaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8341,295 +8329,295 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gatheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Transition 2018 : Integrating urban and transport planning, environment and health for healthier urban living</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Barcelone, Spain. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The small rock avalanche of January 9, 2016 from the calcareous NW pillar of the iconic Mont Granier (1933 m a.s.l., French Alps).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amitrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Amitrano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philip Deline</w:t>
+                <w:t xml:space="preserve">Xavi Gallach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helmstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'(in)visiblité spatiale présuppose-t-elle l'(in)visibilité sociale ? Ségrégation et entre-soi dans les stations de sports d'hiver alpines haut de gamme ou comment questionner l'espace en 3D dans une recherche en Sciences Humaines et Sociales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Piquerey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence SIG 2014 - ESRI France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, VERSAILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8639,117 +8627,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images et modèles 3D en milieux naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Villemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coordinateurs : Stephane Jaillet ; Estelle Ployon ; Thierry Villemin. Collection EDYTEM, pp.216, 2011, Collection Edytem, n° 12, 978-2-918435-04-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00737370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8759,51 +8747,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le SIG Atlas Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8866,73 +8854,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions de la Maison des Sciences de l’Homme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la Grotte Chauvet-Pont d'Arc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 111 (1), 2020, Coll. Documents de l’archéologie française, 978-2-7351-2533-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03115701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le SIG Chauvet, un outil au cœur des recherches interdisciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8985,187 +8973,187 @@
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Jacques Delannoy ; Jean Michel Geneste. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la Grotte Chauvet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DAF Paris, pp.81-91, 2019, 978-2-7351-2560-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.editionsmsh.49690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géohistoire des torrents proglaciaires par multicorrélation d’images, monoplotting et MNT : l’exemple de la Mer de Glace (Chamonix Mont-Blanc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géohistoire de l’environnement et des paysages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp. 87-96, 2019, Géohistoire de l’environnement et des paysages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plateforme CTI3D : 10 années entre cartographie et recherche de la troisième dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9181,767 +9169,767 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements, Dynamiques et Territoires de la montagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection EDYTEM, pp.143-152, 2014, Collection EDYTEM n°16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00982827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Bases de Données : Données géographiques acquises et données produites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Galabertier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements, Dynamiques et Territoires de la montagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection EDYTEM, 7p., 2014, Collection EDYTEM n°16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00982837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les données laser terrestre à haute résolution pour le suivi de la charge de fond dans les tronçons torrentiels. Retour d'expérience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Astrade</w:t>
+                <w:t xml:space="preserve">Consolidation par optimisation en vue d'une analyse diachronique par scanner laser terrestre de la falaise de glace du lac du miage (Massif du Mont Blanc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Villemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images et modèles 3D en milieux naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Collection EDYTEM n° 12, pp.107-118, 2011</w:t>
+              <w:t xml:space="preserve">, Collection EDYTEM n° 12, pp.85-94, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00604689v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00604506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consolidation par optimisation en vue d'une analyse diachronique par scanner laser terrestre de la falaise de glace du lac du miage (Massif du Mont Blanc)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Villemin</w:t>
+                <w:t xml:space="preserve">Acquisition et traitements de nuages de points 3D, par des techniques légères et à faible coûts, pour l'élaboration de MNT à haute résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images et modèles 3D en milieux naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Collection EDYTEM n° 12, pp.85-94, 2011</w:t>
+              <w:t xml:space="preserve">, Collection EDYTEM n° 12, pp.155-168, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00604506v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00604595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition et traitements de nuages de points 3D, par des techniques légères et à faible coûts, pour l'élaboration de MNT à haute résolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les données laser terrestre à haute résolution pour le suivi de la charge de fond dans les tronçons torrentiels. Retour d'expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Barge</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Veyrat-Charvillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images et modèles 3D en milieux naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Collection EDYTEM n° 12, pp.155-168, 2011</w:t>
+              <w:t xml:space="preserve">, Collection EDYTEM n° 12, pp.107-118, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00604595v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00604689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartografare la conoscenza del rischio nel tempo e nello spazio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie November</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie November</w:t>
+                <w:t xml:space="preserve">Marion Penelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emanuela Casti ; Jacques Lévy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sfide cartografiche : Movimento partecipazione rischio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ancona : Il lavoro editoriale università, pp.273-284, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00527702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Aven d'Orgnac : un jalon karstique pour la reconstitution paléogéographiqque de l'interfluve Ardèche/Cèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fudral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Fudral</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Aven d'Orgnac. Valorisation touristique, apports scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection EDYTEM - Cahiers de Géographie, n°5, pp.117-148, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00215440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des potentialités d'archivage sédimentaire dans les systèmes fluviaux de montagne : approche morphologique. L'exemple de la Gresse (Isère, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'érosion, entre société, climat et paléoenvironnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.121-126, 2006, Collection Nature et Sociétés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00260192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9951,51 +9939,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse 3D des parois des Salles Rouges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10030,309 +10018,309 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.13-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00445853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude préalable au projet d'extension de classement du site des abords de Pont d'Arc - Ardèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Duval</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">André Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00393963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude intégrée du bassin versant du Vorz consécutive à la crue des 22 et 23 Aout 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Allignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Allignol</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Champagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, 202p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00392010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La zone d'entrée de la grotte Chauvet, in Etudes pluridisciplinaires à la grotte Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10367,113 +10355,113 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00404009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grottes de Choranche et Massif des Coulmes : Enjeux de protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10485,568 +10473,568 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00393911v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00393919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La zone d'entrée de la grotte Chauvet, in Etudes pluridisciplinaires à la grotte Chauvet</w:t>
+                <w:t xml:space="preserve">Cirque de Choranche - Grottes et concrétions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00404010v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00393915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grottes de Choranche et Massif des Coulmes : Enjeux de protection</w:t>
+                <w:t xml:space="preserve">La zone d'entrée de la grotte Chauvet, in Etudes pluridisciplinaires à la grotte Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sadier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00393919v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00404010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cirque de Choranche - Grottes et concrétions</w:t>
+                <w:t xml:space="preserve">Grottes de Choranche et Massif des Coulmes : Enjeux de protection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00393915v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00393917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grottes de Choranche et Massif des Coulmes : Enjeux de protection.</w:t>
+                <w:t xml:space="preserve">Grottes de Choranche et Massif des Coulmes : Enjeux de protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Paillet</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00393917v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00393906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grottes de Choranche et Massif des Coulmes : Enjeux de protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11058,73 +11046,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00393906v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00393911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La zone d'entrée de la grotte Chauvet, in Etudes pluridisciplinaires à la grotte Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11159,175 +11147,175 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00404012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie, SIG et Modélisation 3D - Topographie - Géologie - Karst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00446180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une visualisation 3D du système karstique d'Orgnac Issirac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, pp.145-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00446278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11337,256 +11325,256 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les traces de Mobi’Kids. L’enfant autonome au défi de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Audas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ESO (CNRS, Université Rennes2); PACTE (CNRS, UGA, Sciences Po Grenoble); AAU (CNRS, Centrale Nantes, ENSA Nantes et Grenoble, UGA); LIFAT (Université de Tours); (PME) ALKANTE; PME, RF TRACK PME. 2022, pp.75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau-Lu: le mot pour explorer les territoires du risque. Cahier #2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Penelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie November</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Penelas</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Viot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cahiers de recherche du Groupe d'Etude de la Spatialité des Risques (ESpRi), EPFL, Switzerland. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11596,161 +11584,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports de la littérature et des analyses préalables pour définir une intervention visant un report modal durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïna Chalabaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Bouscasse Newinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gatheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId242"/>
+      <w:footerReference w:type="default" r:id="rId241"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11818,51 +11806,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="252B99BE"/>
+    <w:nsid w:val="E4396927"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12049,51 +12037,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-ployon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6586-3083" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153877332" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04768563v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Talandier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2024.104041" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781415v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-14099-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278003v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Hugerot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauchon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6704" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03257581v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapuc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blanchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-021-00204-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254291v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mericskay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andre-Poyaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00105" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680463v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18620" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanpied" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11814" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299019v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bernier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Girault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877631v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023748v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sadier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-014-0112-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023846v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cretin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00976095v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-014-9768-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842729v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496261v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2014.1263" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100817v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1411512111" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842848v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496246v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Grange" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Villemin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2011.1181" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496244v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2011.1188" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00681879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Hajri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9594" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SB6TJ09G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653361v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geneste" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00407202v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Veyrat-Charvillon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00397478v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7520" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-L49X9P2J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00457291v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2009.2644" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00347535v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brehier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;el Despain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lans" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2008.2619" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496243v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hacquard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2008.1059" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496242v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fudral" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kaufmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2007.1009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133668v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314023v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilas Lacoste" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330122v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911500v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771569v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Kerouanton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917044v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965548v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910833v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327295v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericskay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926553v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965770v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Chalabaev" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bouscasse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908186v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gatheur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948370v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068610v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balzarini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marcuzzi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880618v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixing He" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344512v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Berthet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229308v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2015.7245756" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344505v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuh-Senlis Melchior" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271773v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carladous" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Fontaine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01320562v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carladous" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023243v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023740v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Bozzini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023157v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Melo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933854v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00965391v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873398v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gardent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schoeneich" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933864v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982672v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00662607v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836301v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sadier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Delannoy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00868197v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Prud'Homme" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00965411v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750913v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00878095v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623056v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540320v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00495891v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perazio" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peral" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00495876v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00496512v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00395188v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363787v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00403808v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noury" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938325v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01757994v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amitrano" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Gallach" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068585v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Piquerey" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00737370v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115701v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01971407v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.49690" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385531v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982827v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982837v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galabertier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00604689v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00604506v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00604595v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00527702v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie November" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Penelas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00215440v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaufmann" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00260192v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00445853v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393963v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paillet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392010v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Allignol" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Champagnac" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00404009v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393911v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00404010v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393919v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393915v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393917v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393906v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00404012v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00446180v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00446278v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284882v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428205v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie November" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786517v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bouscasse Newinger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-ployon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6586-3083" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153877332" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04768563v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Talandier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2024.104041" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781415v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-14099-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03257581v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapuc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blanchet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-021-00204-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278003v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Hugerot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauchon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6704" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254291v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mericskay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andre-Poyaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00105" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680463v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18620" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanpied" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11814" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299019v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bernier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Girault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877631v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023748v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sadier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-014-0112-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023846v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cretin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00976095v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-014-9768-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842729v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496261v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2014.1263" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100817v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1411512111" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842848v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00681879v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Hajri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9594" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SB6TJ09G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496246v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Grange" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Villemin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2011.1181" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496244v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2011.1188" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653361v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geneste" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00407202v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Veyrat-Charvillon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00397478v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7520" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00457291v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2009.2644" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00347535v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brehier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;el Despain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lans" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2008.2619" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496243v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hacquard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2008.1059" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496242v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fudral" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kaufmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2007.1009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133668v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314023v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilas Lacoste" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330122v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911500v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771569v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Kerouanton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965548v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917044v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910833v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926553v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965770v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Chalabaev" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bouscasse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908186v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gatheur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327295v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericskay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948370v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068610v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balzarini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marcuzzi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880618v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixing He" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01320562v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carladous" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Fontaine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344505v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuh-Senlis Melchior" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271773v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carladous" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229308v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2015.7245756" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344512v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Berthet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023740v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Bozzini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023157v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Melo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023243v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933854v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00965391v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933864v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873398v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gardent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schoeneich" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836301v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sadier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Delannoy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00868197v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Prud'Homme" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00662607v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00965411v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750913v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00878095v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982672v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623056v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00495891v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perazio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peral" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00495876v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00496512v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540320v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00395188v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363787v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00403808v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noury" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938325v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01757994v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amitrano" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Gallach" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068585v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Piquerey" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00737370v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115701v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01971407v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.49690" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385531v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982827v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982837v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galabertier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00604506v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00604595v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00604689v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00527702v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie November" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Penelas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00215440v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaufmann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00260192v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00445853v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393963v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paillet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392010v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Allignol" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Champagnac" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00404009v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393919v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393915v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00404010v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393917v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393906v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393911v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00404012v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00446180v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00446278v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284882v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428205v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie November" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786517v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bouscasse Newinger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>