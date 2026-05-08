--- v1 (2026-04-18)
+++ v2 (2026-05-08)
@@ -1267,282 +1267,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Tools for Managing and Promoting Karst Geosites in Southeast France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l'art pariétal à ses contextes : bilan des applications pour l'enregistrement, l'intégration et l'analyse des informations spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Hoblea</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+                <w:t xml:space="preserve">Benjamin Sadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoheritage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, numéro spécial, pp. 145-152</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-01023748v1</w:t>
+                <w:t xml:space="preserve">halsde-01023846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'art pariétal à ses contextes : bilan des applications pour l'enregistrement, l'intégration et l'analyse des informations spatiales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Boche</w:t>
+                <w:t xml:space="preserve">Digital Tools for Managing and Promoting Karst Geosites in Southeast France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sadier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoheritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (2), pp.113-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12371-014-0112-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-01023846v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-01023748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 4D sedimentological approach to reconstructing the flood frequency and intensity of the Rhoˆne River (Lake Bourget, NW European Alps)</w:t>
               </w:r>
@@ -1688,64 +1688,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2051,51 +2051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2131,450 +2131,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse 3D de l'endokarst : applications lasergrammétriques sur l'aven d'Orgnac (Ardèche, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consolidation par optimisation en vue d'une analyse diachronique par scanner laser terrestre de la falaise de glace du lac du Miage (Massif du Mont Blanc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Villemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Souhail Hajri</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.9594⟩</w:t>
+              <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.85-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/edyte.2011.1181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00681879v1</w:t>
+                <w:t xml:space="preserve">hal-05496246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consolidation par optimisation en vue d'une analyse diachronique par scanner laser terrestre de la falaise de glace du lac du Miage (Massif du Mont Blanc)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Grange</w:t>
+                <w:t xml:space="preserve">Acquisition et traitements de nuages de points 3D, par des techniques légères et à faibles coûts, pour l'élaboration de MNT à haute résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Villemin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Barge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 12 (1), pp.85-94. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/edyte.2011.1181⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.155-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/edyte.2011.1188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05496246v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition et traitements de nuages de points 3D, par des techniques légères et à faibles coûts, pour l'élaboration de MNT à haute résolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une analyse 3D de l'endokarst : applications lasergrammétriques sur l'aven d'Orgnac (Ardèche, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhail Hajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Barge</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (4), pp.379-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.9594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/edyte.2011.1188⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05496244v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00681879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution de l'entrée préhistorique de la grotte Chauvet-Pont d'Arc (Ardèche, France) : les apports de l'analyse géomorphologique et de la modélisation 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2759,51 +2759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2867,64 +2867,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse spatiale et morphologique d'une forêt de stalagmites par modélisation 3d dans le réseau d'Orgnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhail Hajri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3455,51 +3455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Carsologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 35 (2), pp.37-46</w:t>
@@ -4615,277 +4615,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InterMob : protocole d’une intervention contrôlée randomisée ciblant les leviers et les obstacles d’une mobilité plus active et plus durable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
+                <w:t xml:space="preserve">Données hétérogènes de mobilités quotidiennes : protocole de diagnostic qualité et d’apurement à partir de la base MOBI’KIDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Duroudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Isoard-Gatheur</w:t>
+                <w:t xml:space="preserve">Boris Mericskay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès International de l’Association des Chercheurs en Activité Physiques et Sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Spatial Analysis and GEOmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAGEO, Nov 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04908186v1</w:t>
+                <w:t xml:space="preserve">halshs-02327295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données hétérogènes de mobilités quotidiennes : protocole de diagnostic qualité et d’apurement à partir de la base MOBI’KIDS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvestre Duroudier</w:t>
+                <w:t xml:space="preserve">InterMob : protocole d’une intervention contrôlée randomisée ciblant les leviers et les obstacles d’une mobilité plus active et plus durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouscasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Mericskay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bedel</w:t>
+                <w:t xml:space="preserve">Sandrine Isoard-Gatheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Analysis and GEOmatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SAGEO, Nov 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">18ème Congrès International de l’Association des Chercheurs en Activité Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02327295v1</w:t>
+                <w:t xml:space="preserve">halshs-04908186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports de la littérature et des analyses préalables pour définir une intervention visant un report modal durable</w:t>
               </w:r>
@@ -4923,51 +4923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gatheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème colloque MSFS (Mobilités spatiales, Fluidité Sociale) : Mobilités spatiales, méthodologies de collecte, d’analyse et de traitement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Tours, France</w:t>
@@ -5130,51 +5130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Villemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Virtual Geoscience Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5570,77 +5570,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haixing He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Workshop on the Analysis of Multitemporal Remote Sensing Images (Multi-Temp 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Annecy, France. </w:t>
@@ -6425,51 +6425,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical study of topographical and glaciological parameters controlling the glacial retreat in the French Alps since the end of the 1960s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gardent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6527,639 +6527,639 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00873398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le SIG comme outil fédérateur de la recherche interdisciplinaire : application à la grotte Chauvet-Pont d’Arc</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Delannoy</w:t>
+                <w:t xml:space="preserve">De l'art pariétal à ses contextes : de nouveaux outils d'enregistrement et de mise en réseau des informations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des 2èmes Journées d’Informatique et Archéologie de Paris – JIAP 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France. pp.97-112</w:t>
+              <w:t xml:space="preserve">MADAPCA ( Micro-Analyses et Datations de l'Art Préhistorique dans son Contexte Archéologique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01836301v1</w:t>
+                <w:t xml:space="preserve">halsde-00662607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D, laserscanning and geomorphological studies in Orgnac cave (Ardèche, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress on "scientific research in show caves"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Postojna, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00868197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'art pariétal à ses contextes : de nouveaux outils d'enregistrement et de mise en réseau des informations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+                <w:t xml:space="preserve">Le SIG comme outil fédérateur de la recherche interdisciplinaire : application à la grotte Chauvet-Pont d’Arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MADAPCA ( Micro-Analyses et Datations de l'Art Préhistorique dans son Contexte Archéologique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Actes des 2èmes Journées d’Informatique et Archéologie de Paris – JIAP 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France. pp.97-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00662607v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'outil SIG au service de problématiques de recherche variées : exemples d'utilisation en topométrie 2D et 3D.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">What does a lake sediment record of terrigenous input actually tell us ? Tentative answers based on a multi-lakes source-to-sink approach in the 4000 km2 Arve-Rhône alpine catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Révillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SIG de l'OSUG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union (EGU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00965411v1</w:t>
+                <w:t xml:space="preserve">halsde-00750913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What does a lake sediment record of terrigenous input actually tell us ? Tentative answers based on a multi-lakes source-to-sink approach in the 4000 km2 Arve-Rhône alpine catchment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'outil SIG au service de problématiques de recherche variées : exemples d'utilisation en topométrie 2D et 3D.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union (EGU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Journée SIG de l'OSUG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00750913v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00965411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of topographical and glaciological parameters on the glacial retreat in the French Alps since the end of the 1960s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gardent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7331,51 +7331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Conference on Limestone Hydrogeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Besançon, France. pp.229-232</w:t>
@@ -7404,51 +7404,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réalité virtuelle : un outil pour la connaissance et la médiation. Application à la grotte Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7523,316 +7523,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00495891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le SIG comme outil fédérateur de recherche interdisciplinaire : application à la grotte Chauvet-Pont-d'Arc</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Monney</w:t>
+                <w:t xml:space="preserve">Identification de morphologies pariétales en grotte à partir d'un lever laser 3D. Application aux salles rouges de l' Aven d'Orgnac ( Ardèche, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Informatique et Archéologie de Paris (JIAP 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Lidar ESGT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Mans, France. pp.3-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00495876v1</w:t>
+                <w:t xml:space="preserve">halsde-00496512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de morphologies pariétales en grotte à partir d'un lever laser 3D. Application aux salles rouges de l' Aven d'Orgnac ( Ardèche, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Le SIG comme outil fédérateur de recherche interdisciplinaire : application à la grotte Chauvet-Pont-d'Arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Lidar ESGT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Mans, France. pp.3-8</w:t>
+              <w:t xml:space="preserve">Journées Informatique et Archéologie de Paris (JIAP 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00496512v1</w:t>
+                <w:t xml:space="preserve">halsde-00495876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies lidar et 3D pour l'étude de formes et de dépôts de l'endokarst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhail Hajri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7881,329 +7881,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00540320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche géomorphologique de l'environnement karstique de l'art rupestre. Apports de la 3D dans la reconstitution de la fermeture de la grotte Chauvet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre karstologie fondamentale et appliquée : l'étude de classement du site de Choranche/les Coulmes (Vercors, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Sadier</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion scientifique de l'Institut National du Patrimoine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Angle sur Anglins, France</w:t>
+              <w:t xml:space="preserve">Karst de montagne : géomorphologie, patrimoine et ressources.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Sion, Suisse. pp.103-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00395188v1</w:t>
+                <w:t xml:space="preserve">halsde-00363787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre karstologie fondamentale et appliquée : l'étude de classement du site de Choranche/les Coulmes (Vercors, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche géomorphologique de l'environnement karstique de l'art rupestre. Apports de la 3D dans la reconstitution de la fermeture de la grotte Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Hoblea</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hacquard</w:t>
+                <w:t xml:space="preserve">Benjamin Sadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karst de montagne : géomorphologie, patrimoine et ressources.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Sion, Suisse. pp.103-112</w:t>
+              <w:t xml:space="preserve">Réunion scientifique de l'Institut National du Patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Angle sur Anglins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00363787v1</w:t>
+                <w:t xml:space="preserve">halsde-00395188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse 3D des volumes souterrains à méso échelle, nuages de points et modèles TIN de quelques objets de l'endokarst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhail Hajri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8329,51 +8329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gatheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Transition 2018 : Integrating urban and transport planning, environment and health for healthier urban living</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Barcelone, Spain. , 2018</w:t>
@@ -8428,51 +8428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amitrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavi Gallach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8667,51 +8667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Villemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coordinateurs : Stephane Jaillet ; Estelle Ployon ; Thierry Villemin. Collection EDYTEM, pp.216, 2011, Collection Edytem, n° 12, 978-2-918435-04-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9300,90 +9300,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consolidation par optimisation en vue d'une analyse diachronique par scanner laser terrestre de la falaise de glace du lac du miage (Massif du Mont Blanc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9451,51 +9451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images et modèles 3D en milieux naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection EDYTEM n° 12, pp.155-168, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9966,51 +9966,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse 3D des parois des Salles Rouges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10224,51 +10224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Champagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, 202p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -10329,51 +10329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10430,51 +10430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10548,51 +10548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10666,51 +10666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10767,51 +10767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10885,51 +10885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11003,51 +11003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11121,51 +11121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11650,51 +11650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Bouscasse Newinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gatheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
@@ -11806,51 +11806,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E4396927"/>
+    <w:nsid w:val="E29F5D5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12037,51 +12037,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-ployon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6586-3083" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153877332" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04768563v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Talandier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2024.104041" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781415v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-14099-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03257581v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapuc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blanchet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-021-00204-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278003v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Hugerot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauchon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6704" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254291v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mericskay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andre-Poyaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00105" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680463v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18620" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanpied" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11814" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299019v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bernier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Girault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877631v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023748v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sadier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-014-0112-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023846v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cretin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00976095v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-014-9768-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842729v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496261v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2014.1263" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100817v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1411512111" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842848v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00681879v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Hajri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9594" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SB6TJ09G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496246v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Grange" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Villemin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2011.1181" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496244v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2011.1188" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653361v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geneste" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00407202v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Veyrat-Charvillon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00397478v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7520" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00457291v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2009.2644" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00347535v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brehier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;el Despain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lans" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2008.2619" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496243v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hacquard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2008.1059" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496242v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fudral" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kaufmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2007.1009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133668v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314023v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilas Lacoste" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330122v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911500v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771569v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Kerouanton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965548v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917044v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910833v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926553v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965770v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Chalabaev" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bouscasse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908186v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gatheur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327295v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericskay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948370v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068610v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balzarini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marcuzzi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880618v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixing He" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01320562v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carladous" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Fontaine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344505v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuh-Senlis Melchior" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271773v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carladous" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229308v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2015.7245756" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344512v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Berthet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023740v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Bozzini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023157v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Melo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023243v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933854v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00965391v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933864v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873398v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gardent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schoeneich" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836301v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sadier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Delannoy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00868197v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Prud'Homme" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00662607v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00965411v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750913v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00878095v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982672v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623056v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00495891v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perazio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peral" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00495876v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00496512v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540320v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00395188v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363787v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00403808v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noury" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938325v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01757994v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amitrano" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Gallach" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068585v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Piquerey" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00737370v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115701v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01971407v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.49690" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385531v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982827v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982837v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galabertier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00604506v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00604595v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00604689v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00527702v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie November" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Penelas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00215440v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaufmann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00260192v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00445853v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393963v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paillet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392010v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Allignol" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Champagnac" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00404009v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393919v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393915v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00404010v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393917v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393906v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393911v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00404012v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00446180v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00446278v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284882v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428205v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie November" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786517v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bouscasse Newinger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-ployon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6586-3083" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153877332" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04768563v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Talandier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2024.104041" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781415v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-14099-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03257581v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapuc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blanchet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-021-00204-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278003v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Hugerot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauchon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6704" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254291v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mericskay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andre-Poyaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00105" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680463v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18620" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanpied" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11814" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299019v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bernier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Girault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877631v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023846v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sadier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cretin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023748v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-014-0112-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00976095v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-014-9768-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842729v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496261v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2014.1263" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100817v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1411512111" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842848v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496246v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Grange" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Villemin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2011.1181" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496244v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2011.1188" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00681879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Hajri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9594" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SB6TJ09G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653361v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geneste" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00407202v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Veyrat-Charvillon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00397478v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7520" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00457291v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2009.2644" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00347535v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brehier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;el Despain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lans" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2008.2619" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496243v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hacquard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2008.1059" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496242v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fudral" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kaufmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2007.1009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133668v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314023v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilas Lacoste" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330122v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911500v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771569v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Kerouanton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965548v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917044v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910833v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926553v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965770v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Chalabaev" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bouscasse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327295v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericskay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908186v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gatheur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948370v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068610v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balzarini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marcuzzi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880618v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixing He" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01320562v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carladous" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Fontaine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344505v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuh-Senlis Melchior" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271773v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carladous" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229308v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2015.7245756" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344512v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Berthet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023740v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Bozzini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023157v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Melo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023243v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933854v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00965391v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933864v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873398v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gardent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schoeneich" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00662607v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00868197v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Prud'Homme" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836301v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sadier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Delannoy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750913v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00965411v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00878095v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982672v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623056v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00495891v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perazio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peral" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00496512v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00495876v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540320v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363787v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00395188v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00403808v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noury" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938325v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01757994v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amitrano" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Gallach" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068585v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Piquerey" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00737370v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115701v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01971407v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.49690" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385531v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982827v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982837v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galabertier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00604506v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00604595v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00604689v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00527702v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie November" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Penelas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00215440v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaufmann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00260192v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00445853v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393963v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paillet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392010v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Allignol" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Champagnac" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00404009v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393919v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393915v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00404010v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393917v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393906v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393911v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00404012v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00446180v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00446278v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284882v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428205v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie November" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786517v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bouscasse Newinger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>